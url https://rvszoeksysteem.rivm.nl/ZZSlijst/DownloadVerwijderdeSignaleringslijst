--- v2 (2026-08-17)
+++ v3 (2026-09-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ebc953399e4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89a116e1096641bf92395603c9f26522.psmdcp" Id="R40dfab640b7d4654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7a514b3888429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4ab593a48b746e2ba43c09034ca5488.psmdcp" Id="Rfdc50b6498b442f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>