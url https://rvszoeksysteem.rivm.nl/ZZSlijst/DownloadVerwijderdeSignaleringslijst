--- v3 (2026-09-11)
+++ v4 (2026-10-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7a514b3888429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4ab593a48b746e2ba43c09034ca5488.psmdcp" Id="Rfdc50b6498b442f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ecfb6df0d64ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/192e96d1bbd1457697f4ec7efcf940b8.psmdcp" Id="Raf1711d11a074cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>