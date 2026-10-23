--- v4 (2026-10-02)
+++ v5 (2026-10-23)
@@ -1,156 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ecfb6df0d64ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/192e96d1bbd1457697f4ec7efcf940b8.psmdcp" Id="Raf1711d11a074cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab13b4d73ea4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2709496bd44544a3b9c449459acfb47d.psmdcp" Id="R8755cfd63f424735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>Nederlandse stofnaam</x:t>
   </x:si>
   <x:si>
     <x:t>Engelse stofnaam</x:t>
   </x:si>
   <x:si>
     <x:t>Stofklasse voor luchtemissies</x:t>
   </x:si>
   <x:si>
     <x:t>Emissiegrenswaarde</x:t>
   </x:si>
   <x:si>
     <x:t>Datum verwijdering</x:t>
   </x:si>
   <x:si>
     <x:t>Reden verwijdering</x:t>
   </x:si>
   <x:si>
     <x:t>Voetnoot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112281-77-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407-760-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(+/-) 2-(2,4-dichloorfenyl)-3-(1h-1,2,4-triazool-1-yl)propyl-1,1,2,2-tetrafluorethylether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(+/-) 2-(2,4-dichlorophenyl)-3-(1h-1,2,4-triazole-1-yl)propyl-1,1,2,2-tetrafluoroethylether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVP 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,05 mg/Nm3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foutieve invoer</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Deze specifieke PFAS-verbinding staat niet in bijlage III van het BAL. De weergegeven stofklasse en emissiegrenswaarde zijn een voorstel op basis van de (geschatte) dampdruk. </x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="1">
+  <x:cellStyleXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="1">
+  <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
+  <x:dxfs count="1">
+    <x:dxf/>
+  </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:I2" totalsRowShown="0">
   <x:autoFilter ref="A1:I2"/>
   <x:tableColumns count="9">
-    <x:tableColumn id="1" name="CAS-nummer"/>
-    <x:tableColumn id="2" name="EG-nummer"/>
+    <x:tableColumn id="1" name="CAS-nummer" dataDxfId="0"/>
+    <x:tableColumn id="2" name="EG-nummer" dataDxfId="0"/>
     <x:tableColumn id="3" name="Nederlandse stofnaam"/>
     <x:tableColumn id="4" name="Engelse stofnaam"/>
     <x:tableColumn id="5" name="Stofklasse voor luchtemissies"/>
     <x:tableColumn id="6" name="Emissiegrenswaarde"/>
     <x:tableColumn id="7" name="Datum verwijdering"/>
     <x:tableColumn id="8" name="Reden verwijdering"/>
     <x:tableColumn id="9" name="Voetnoot"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -448,50 +485,79 @@
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
+    <x:row r="2" spans="1:9">
+      <x:c r="A2" s="1" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B2" s="1" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="C2" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D2" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F2" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G2" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H2" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I2" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>