--- v7 (2026-03-22)
+++ v8 (2026-04-12)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3ed7faedfa45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34dddd77f5244648b004ba9f2c66495c.psmdcp" Id="Rdf35777174b840c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2606c7c9a4e4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8479e695df93421d9c4e07c3055c4a2b.psmdcp" Id="Re94e19e3334441fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -3429,50 +3429,53 @@
     <x:t>N-butylbenzenesulfonamide</x:t>
   </x:si>
   <x:si>
     <x:t>1219010-04-4</x:t>
   </x:si>
   <x:si>
     <x:t>629-719-3</x:t>
   </x:si>
   <x:si>
     <x:t>N-C16-18 (even numbered) and C18 (unsaturated) alkyl propane-1,3-diamine</x:t>
   </x:si>
   <x:si>
     <x:t>110-54-3</x:t>
   </x:si>
   <x:si>
     <x:t>203-777-6</x:t>
   </x:si>
   <x:si>
     <x:t>n-hexaan</x:t>
   </x:si>
   <x:si>
     <x:t>n-hexane</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Deze stof staat niet in bijlage III van het BAL. De weergegeven stofklasse en emissiegrenswaarde zijn een voorstel op basis van de (geschatte) dampdruk en toxiciteit. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Deze stof is destijds van de lijst met potentiële ZZS verwijderd omdat de beoordeling onder REACH niet meer tot opname op de ZZS-lijst zou leiden. Inmiddels is de stof op de Kandidaatslijst voor REACH Bijlage XIV opgenomen en daarom alsnog op de ZZS-lijst geplaatst. </x:t>
   </x:si>
   <x:si>
     <x:t>nitrobenzotrifluoriden</x:t>
   </x:si>
   <x:si>
     <x:t>nitrobenzo trifluorides</x:t>
   </x:si>
   <x:si>
     <x:t>109-60-4</x:t>
   </x:si>
   <x:si>
     <x:t>203-686-1</x:t>
   </x:si>
   <x:si>
     <x:t>n-propylacetaat</x:t>
   </x:si>
   <x:si>
     <x:t>n-propyl acetate</x:t>
   </x:si>
   <x:si>
     <x:t>597-82-0</x:t>
   </x:si>
   <x:si>
     <x:t>209-909-9</x:t>
   </x:si>
@@ -15295,3501 +15298,3501 @@
       <x:c r="A298" s="1" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H298" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I298" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="J298" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="K298" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:11">
       <x:c r="A299" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I299" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:11">
       <x:c r="A300" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H300" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I300" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J300" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K300" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:11">
       <x:c r="A301" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
-        <x:v>1147</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I301" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:11">
       <x:c r="A302" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
-        <x:v>1151</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H302" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I302" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J302" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K302" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:11">
       <x:c r="A303" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
-        <x:v>1154</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I303" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:11">
       <x:c r="A304" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H304" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I304" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J304" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K304" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:11">
       <x:c r="A305" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I305" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:11">
       <x:c r="A306" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J306" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K306" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:11">
       <x:c r="A307" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:11">
       <x:c r="A308" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B308" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J308" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K308" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:11">
       <x:c r="A309" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="B309" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:11">
       <x:c r="A310" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I310" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J310" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K310" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:11">
       <x:c r="A311" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="B311" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:11">
       <x:c r="A312" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="B312" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H312" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I312" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J312" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K312" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:11">
       <x:c r="A313" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="B313" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:11">
       <x:c r="A314" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="B314" s="1" t="s">
-        <x:v>1193</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J314" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K314" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:11">
       <x:c r="A315" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="B315" s="1" t="s">
-        <x:v>1196</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:11">
       <x:c r="A316" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="B316" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J316" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K316" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:11">
       <x:c r="A317" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="B317" s="1" t="s">
-        <x:v>1204</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:11">
       <x:c r="A318" s="1" t="s">
-        <x:v>1207</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="B318" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H318" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J318" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K318" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:11">
       <x:c r="A319" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="B319" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:11">
       <x:c r="A320" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="B320" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H320" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J320" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K320" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:11">
       <x:c r="A321" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B321" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:11">
       <x:c r="A322" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="B322" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H322" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J322" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K322" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:11">
       <x:c r="A323" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="B323" s="1" t="s">
-        <x:v>1225</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I323" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:11">
       <x:c r="A324" s="1" t="s">
-        <x:v>1228</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="B324" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H324" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I324" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J324" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K324" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:11">
       <x:c r="A325" s="1" t="s">
-        <x:v>1232</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="B325" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:11">
       <x:c r="A326" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="B326" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H326" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I326" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J326" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K326" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:11">
       <x:c r="A327" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B327" s="1" t="s">
-        <x:v>1240</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I327" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:11">
       <x:c r="A328" s="1" t="s">
-        <x:v>1243</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="B328" s="1" t="s">
-        <x:v>1244</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H328" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I328" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J328" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K328" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:11">
       <x:c r="A329" s="1" t="s">
-        <x:v>1247</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="B329" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I329" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:11">
       <x:c r="A330" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="B330" s="1" t="s">
-        <x:v>1252</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H330" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I330" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J330" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K330" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:11">
       <x:c r="A331" s="1" t="s">
-        <x:v>1255</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="B331" s="1" t="s">
-        <x:v>1256</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:11">
       <x:c r="A332" s="1" t="s">
-        <x:v>1261</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="B332" s="1" t="s">
-        <x:v>1262</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H332" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J332" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K332" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:11">
       <x:c r="A333" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="B333" s="1" t="s">
-        <x:v>1266</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I333" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:11">
       <x:c r="A334" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B334" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H334" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J334" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K334" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:11">
       <x:c r="A335" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="B335" s="1" t="s">
-        <x:v>1272</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:11">
       <x:c r="A336" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="B336" s="1" t="s">
-        <x:v>1276</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H336" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J336" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K336" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:11">
       <x:c r="A337" s="1" t="s">
-        <x:v>1279</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="B337" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:11">
       <x:c r="A338" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="B338" s="1" t="s">
-        <x:v>1284</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J338" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K338" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:11">
       <x:c r="A339" s="1" t="s">
-        <x:v>1287</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="B339" s="1" t="s">
-        <x:v>1288</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I339" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:11">
       <x:c r="A340" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="B340" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H340" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I340" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J340" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K340" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:11">
       <x:c r="A341" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B341" s="1" t="s">
-        <x:v>1296</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:11">
       <x:c r="A342" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="B342" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H342" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I342" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J342" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K342" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:11">
       <x:c r="A343" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="B343" s="1" t="s">
-        <x:v>1302</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I343" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:11">
       <x:c r="A344" s="1" t="s">
-        <x:v>1305</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="B344" s="1" t="s">
-        <x:v>1306</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H344" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I344" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J344" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K344" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:11">
       <x:c r="A345" s="1" t="s">
-        <x:v>1309</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="B345" s="1" t="s">
-        <x:v>1310</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:11">
       <x:c r="A346" s="1" t="s">
-        <x:v>1312</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B346" s="1" t="s">
-        <x:v>1313</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H346" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I346" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J346" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K346" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:11">
       <x:c r="A347" s="1" t="s">
-        <x:v>1316</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="B347" s="1" t="s">
-        <x:v>1317</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I347" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:11">
       <x:c r="A348" s="1" t="s">
-        <x:v>1319</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="B348" s="1" t="s">
-        <x:v>1320</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H348" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I348" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J348" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K348" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:11">
       <x:c r="A349" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B349" s="1" t="s">
-        <x:v>1322</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:11">
       <x:c r="A350" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B350" s="1" t="s">
-        <x:v>1324</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H350" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I350" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J350" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K350" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:11">
       <x:c r="A351" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B351" s="1" t="s">
-        <x:v>1326</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:11">
       <x:c r="A352" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B352" s="1" t="s">
-        <x:v>1328</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H352" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I352" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J352" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K352" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:11">
       <x:c r="A353" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B353" s="1" t="s">
-        <x:v>1330</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:11">
       <x:c r="A354" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B354" s="1" t="s">
-        <x:v>1332</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H354" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I354" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J354" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K354" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:11">
       <x:c r="A355" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B355" s="1" t="s">
-        <x:v>1334</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:11">
       <x:c r="A356" s="1" t="s">
-        <x:v>1336</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="B356" s="1" t="s">
-        <x:v>1337</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H356" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I356" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J356" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K356" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:11">
       <x:c r="A357" s="1" t="s">
-        <x:v>1340</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="B357" s="1" t="s">
-        <x:v>1341</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I357" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:11">
       <x:c r="A358" s="1" t="s">
-        <x:v>1344</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="B358" s="1" t="s">
-        <x:v>1345</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H358" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I358" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J358" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K358" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:11">
       <x:c r="A359" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B359" s="1" t="s">
-        <x:v>1348</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:11">
       <x:c r="A360" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B360" s="1" t="s">
-        <x:v>1351</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H360" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I360" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J360" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K360" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:11">
       <x:c r="A361" s="1" t="s">
-        <x:v>1353</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="B361" s="1" t="s">
-        <x:v>1354</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:11">
       <x:c r="A362" s="1" t="s">
-        <x:v>1356</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="B362" s="1" t="s">
-        <x:v>1357</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H362" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I362" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J362" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K362" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:11">
       <x:c r="A363" s="1" t="s">
-        <x:v>1359</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="B363" s="1" t="s">
-        <x:v>1360</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I363" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:11">
       <x:c r="A364" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B364" s="1" t="s">
-        <x:v>1363</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H364" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I364" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J364" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K364" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:11">
       <x:c r="A365" s="1" t="s">
-        <x:v>1366</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="B365" s="1" t="s">
-        <x:v>1367</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:11">
       <x:c r="A366" s="1" t="s">
-        <x:v>1369</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="B366" s="1" t="s">
-        <x:v>1370</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="H366" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I366" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J366" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K366" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:11">
       <x:c r="A367" s="1" t="s">
-        <x:v>1374</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="B367" s="1" t="s">
-        <x:v>1375</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I367" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:11">
       <x:c r="A368" s="1" t="s">
-        <x:v>1378</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="B368" s="1" t="s">
-        <x:v>1379</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H368" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I368" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J368" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K368" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:11">
       <x:c r="A369" s="1" t="s">
-        <x:v>1382</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="B369" s="1" t="s">
-        <x:v>1383</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:11">
       <x:c r="A370" s="1" t="s">
-        <x:v>1386</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="B370" s="1" t="s">
-        <x:v>1387</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="H370" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I370" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J370" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K370" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:11">
       <x:c r="A371" s="1" t="s">
-        <x:v>1389</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="B371" s="1" t="s">
-        <x:v>1390</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I371" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:11">
       <x:c r="A372" s="1" t="s">
-        <x:v>1393</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B372" s="1" t="s">
-        <x:v>1394</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H372" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I372" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J372" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K372" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:11">
       <x:c r="A373" s="1" t="s">
-        <x:v>1397</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="B373" s="1" t="s">
-        <x:v>1398</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I373" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:11">
       <x:c r="A374" s="1" t="s">
-        <x:v>1401</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="B374" s="1" t="s">
-        <x:v>1402</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H374" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I374" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J374" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K374" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:11">
       <x:c r="A375" s="1" t="s">
-        <x:v>1405</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="B375" s="1" t="s">
-        <x:v>1406</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I375" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:11">
       <x:c r="A376" s="1" t="s">
-        <x:v>1409</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="B376" s="1" t="s">
-        <x:v>1410</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="H376" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I376" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J376" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K376" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:11">
       <x:c r="A377" s="1" t="s">
-        <x:v>1414</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B377" s="1" t="s">
-        <x:v>1415</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I377" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:11">
       <x:c r="A378" s="1" t="s">
-        <x:v>1418</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="B378" s="1" t="s">
-        <x:v>1419</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H378" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I378" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J378" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K378" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:11">
       <x:c r="A379" s="1" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="B379" s="1" t="s">
-        <x:v>1423</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I379" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:11">
       <x:c r="A380" s="1" t="s">
-        <x:v>1426</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B380" s="1" t="s">
-        <x:v>1427</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H380" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I380" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J380" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K380" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:11">
       <x:c r="A381" s="1" t="s">
-        <x:v>1430</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="B381" s="1" t="s">
-        <x:v>1431</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:11">
       <x:c r="A382" s="1" t="s">
-        <x:v>1433</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="B382" s="1" t="s">
-        <x:v>1434</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H382" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I382" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J382" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K382" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:11">
       <x:c r="A383" s="1" t="s">
-        <x:v>1436</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="B383" s="1" t="s">
-        <x:v>1437</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:11">
       <x:c r="A384" s="1" t="s">
-        <x:v>1439</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="B384" s="1" t="s">
-        <x:v>1440</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="H384" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I384" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K384" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:11">
       <x:c r="A385" s="1" t="s">
-        <x:v>1443</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="B385" s="1" t="s">
-        <x:v>1444</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:11">
       <x:c r="A386" s="1" t="s">
-        <x:v>1446</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="B386" s="1" t="s">
-        <x:v>1447</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H386" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I386" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J386" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K386" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:11">
       <x:c r="A387" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B387" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I387" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:11">
       <x:c r="A388" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B388" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H388" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I388" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J388" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K388" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:11">
       <x:c r="A389" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B389" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I389" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:11">
       <x:c r="A390" s="1" t="s">
-        <x:v>1456</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="B390" s="1" t="s">
-        <x:v>1457</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="H390" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I390" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J390" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K390" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:11">
       <x:c r="A391" s="1" t="s">
-        <x:v>1462</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="B391" s="1" t="s">
-        <x:v>1463</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:11">
       <x:c r="A392" s="1" t="s">
-        <x:v>1466</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="B392" s="1" t="s">
-        <x:v>1467</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H392" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I392" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J392" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K392" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:11">
       <x:c r="A393" s="1" t="s">
-        <x:v>1470</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="B393" s="1" t="s">
-        <x:v>1471</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:11">
       <x:c r="A394" s="1" t="s">
-        <x:v>1474</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="B394" s="1" t="s">
-        <x:v>1475</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H394" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I394" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J394" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K394" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:11">
       <x:c r="A395" s="1" t="s">
-        <x:v>1478</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="B395" s="1" t="s">
-        <x:v>1479</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I395" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:11">
       <x:c r="A396" s="1" t="s">
-        <x:v>1482</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="B396" s="1" t="s">
-        <x:v>1483</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="H396" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I396" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J396" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K396" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:11">
       <x:c r="A397" s="1" t="s">
-        <x:v>1486</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="B397" s="1" t="s">
-        <x:v>1487</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I397" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>