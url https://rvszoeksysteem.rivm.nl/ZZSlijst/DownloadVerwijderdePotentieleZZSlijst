--- v8 (2026-04-12)
+++ v9 (2026-05-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2606c7c9a4e4d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8479e695df93421d9c4e07c3055c4a2b.psmdcp" Id="Re94e19e3334441fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4527064cb14dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4368bcc0a0b4ef6b91538c210fd7a76.psmdcp" Id="R98860d2ef1424ec2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>