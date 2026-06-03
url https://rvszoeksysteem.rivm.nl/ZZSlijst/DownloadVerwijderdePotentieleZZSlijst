--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4527064cb14dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4368bcc0a0b4ef6b91538c210fd7a76.psmdcp" Id="R98860d2ef1424ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591b1cbd878044e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06f0f988a4e64934a9e0b82b8569fb4a.psmdcp" Id="Rfd6b5d0035aa464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -2591,53 +2591,50 @@
   <x:si>
     <x:t>fenylmethanol</x:t>
   </x:si>
   <x:si>
     <x:t>benzyl alcohol</x:t>
   </x:si>
   <x:si>
     <x:t>2164-17-2</x:t>
   </x:si>
   <x:si>
     <x:t>218-500-4</x:t>
   </x:si>
   <x:si>
     <x:t>fluometuron</x:t>
   </x:si>
   <x:si>
     <x:t>239110-15-7</x:t>
   </x:si>
   <x:si>
     <x:t>607-285-6</x:t>
   </x:si>
   <x:si>
     <x:t>fluopicolide</x:t>
   </x:si>
   <x:si>
-    <x:t>fluopicolide (ISO); 2,6-dichloro-N-[3-chloro-5-(trifluoromethyl)-2-pyridylmethyl]benzamide</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>658066-35-4</x:t>
   </x:si>
   <x:si>
     <x:t>619-797-7</x:t>
   </x:si>
   <x:si>
     <x:t>fluopyram</x:t>
   </x:si>
   <x:si>
     <x:t>77501-90-7</x:t>
   </x:si>
   <x:si>
     <x:t>616-467-4</x:t>
   </x:si>
   <x:si>
     <x:t>fluorglycofen-ethyl</x:t>
   </x:si>
   <x:si>
     <x:t>9003-36-5</x:t>
   </x:si>
   <x:si>
     <x:t>500-006-8</x:t>
   </x:si>
   <x:si>
     <x:t>Formaldehyde, oligomeric reaction products with 1-chloro-2,3-epoxypropane and phenol</x:t>
@@ -2879,54 +2876,54 @@
   <x:si>
     <x:t>kalium pentaboraat</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">potassium pentaborate </x:t>
   </x:si>
   <x:si>
     <x:t>7727-21-1</x:t>
   </x:si>
   <x:si>
     <x:t>231-781-8</x:t>
   </x:si>
   <x:si>
     <x:t>kaliumpersulfaat</x:t>
   </x:si>
   <x:si>
     <x:t>potassium persulfate</x:t>
   </x:si>
   <x:si>
     <x:t>legeringen van kobalt-wolfraamcarbide hardmetaal</x:t>
   </x:si>
   <x:si>
     <x:t>Alloys Cobalt-tungsten carbide hard metals</x:t>
   </x:si>
   <x:si>
-    <x:t>lineaire en vertakte perfluorcarbonzuren met de formule CnF2n+1-C(= O)OH, waarbij n = 8, 9, 10, 11, 12 of 13 (C9-C14-PFCA’s), met inbegrip van zouten daarvan en alle combinaties van deze producten. Aan C9-C14-PFCA verwante stoffen die een rechtstreeks met een ander koolstofatoom verbonden perfluorgroep met de formule CnF2n+1 hebben, waarbij n = 8, 9, 10, 11, 12 of 13, met inbegrip van de zouten en alle combinaties daarvan. Aan C9-C14-PFCA verwante stoffen die geen rechtstreeks met een ander koolstofatoom verbonden perfluorgroep met de formule CnF2n+1 hebben, waarbij n = 9, 10, 11, 12, 13 of 14, als een van de structurele elementen, met inbegrip van de zouten en alle combinaties daarvan. De volgende stoffen zijn van deze omschrijving uitgesloten: — CnF2n+1-X, waarbij X = F, Cl, of Br waarbij n = 9, 10, 11, 12, 13 of 14, met inbegrip van combinaties daarvan; — CnF2n+1-C(= O)OX' waarbij n&gt; 13 en X' = elke groep, met inbegrip van zouten.</x:t>
-[...2 lines deleted...]
-    <x:t>linear and branched perfluorocarboxylic acids of the formula CnF2n +1-C(= O)OH where n = 8, 9, 10, 11, 12, or 13 (C9-C14 PFCAs),  including their salts, and any combinations thereof;  Any C9-C14 PFCA-related substance having a perfluoro group with the formula CnF2n +1- directly attached to another carbon atom, where n = 8, 9, 10, 11, 12, or 13, including their salts and any combinations thereof;  Any C9-C14 PFCA-related substance having a perfluoro group with the formula CnF2n +1- that it is not directly attached to another carbon atom, where n = 9, 10, 11, 12, 13 or 14 as one of the structural elements, including their salts and any combinations thereof.  The following substances are excluded from this designation  —  CnF2n +1-X, where X = F, Cl, or Br  where n = 9, 10, 11, 12, 13 or 14, including any combinations thereof,  —  CnF2n +1-C(= O)OX' where n&gt; 13 and X'=any group, including salts.</x:t>
+    <x:t>lineaire en vertakte perfluorcarbonzuren met de formule CnF2n+1-C(= O)OH, waarbij n = 8, 9, 10, 11, 12 of 13 (C9-C14-PFCA’s), met inbegrip van zouten daarvan en alle combinaties van deze producten. Aan C9-C14-PFCA verwante stoffen die een rechtstreeks met een ander koolstofatoom verbonden perfluorgroep met de formule CnF2n+1 hebben, waarbij n = 8, 9, 10, 11, 12 of 13, met inbegrip van de zouten en alle combinaties daarvan. Aan C9-C14-PFCA verwante stoffen die geen rechtstreeks met een ander koolstofatoom verbonden perfluorgroep met de formule CnF2n+1 hebben, waarbij n = 9, 10, 11, 12, 13 of 14, als een van de structurele elementen, met inbegrip van de zouten en alle combinaties daarvan. De volgende stoffen zijn van deze omschrijving uitgesloten: — CnF2n+1-X, waarbij X = F, Cl, of Br waarbij n = 9, 10, 11, 12, 13 of 14, met inbegrip van combinaties daarvan, — CnF2n+1-C(= O)OX' waarbij n&gt; 13 en X' = elke groep, met inbegrip van zouten.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>linear and branched perfluorocarboxylic acids of the formula CnF2n +1-C(= O)OH where n = 8, 9, 10, 11, 12, or 13 (C9-C14 PFCAs),  including their salts, and any combinations thereof.  Any C9-C14 PFCA-related substance having a perfluoro group with the formula CnF2n +1- directly attached to another carbon atom, where n = 8, 9, 10, 11, 12, or 13, including their salts and any combinations thereof.  Any C9-C14 PFCA-related substance having a perfluoro group with the formula CnF2n +1- that it is not directly attached to another carbon atom, where n = 9, 10, 11, 12, 13 or 14 as one of the structural elements, including their salts and any combinations thereof.  The following substances are excluded from this designation  —  CnF2n +1-X, where X = F, Cl, or Br  where n = 9, 10, 11, 12, 13 or 14, including any combinations thereof,  —  CnF2n +1-C(= O)OX' where n&gt; 13 and X'=any group, including salts.</x:t>
   </x:si>
   <x:si>
     <x:t>7785-87-7</x:t>
   </x:si>
   <x:si>
     <x:t>232-089-9</x:t>
   </x:si>
   <x:si>
     <x:t>mangaansulfaat</x:t>
   </x:si>
   <x:si>
     <x:t>manganese sulphate</x:t>
   </x:si>
   <x:si>
     <x:t>101-90-6</x:t>
   </x:si>
   <x:si>
     <x:t>202-987-5</x:t>
   </x:si>
   <x:si>
     <x:t>m-bis(2,3-epoxypropoxy)benzeen</x:t>
   </x:si>
   <x:si>
     <x:t>m-bis(2,3-epoxypropoxy)benzene</x:t>
   </x:si>
@@ -12518,6281 +12515,6281 @@
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K218" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:11">
       <x:c r="A219" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:11">
       <x:c r="A220" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="B220" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="B220" s="1" t="s">
+      <x:c r="C220" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
-      <x:c r="C220" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K220" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:11">
       <x:c r="A221" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="B221" s="1" t="s">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="B221" s="1" t="s">
+      <x:c r="C221" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="C221" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:11">
       <x:c r="A222" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="B222" s="1" t="s">
         <x:v>867</x:v>
       </x:c>
-      <x:c r="B222" s="1" t="s">
+      <x:c r="C222" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="C222" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K222" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:11">
       <x:c r="A223" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="B223" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
-      <x:c r="B223" s="1" t="s">
+      <x:c r="C223" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
-      <x:c r="C223" s="0" t="s">
+      <x:c r="D223" s="0" t="s">
         <x:v>872</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>873</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:11">
       <x:c r="A224" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="B224" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="B224" s="1" t="s">
+      <x:c r="C224" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
-      <x:c r="C224" s="0" t="s">
+      <x:c r="D224" s="0" t="s">
         <x:v>876</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>877</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K224" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:11">
       <x:c r="A225" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="B225" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
-      <x:c r="B225" s="1" t="s">
+      <x:c r="C225" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="C225" s="0" t="s">
+      <x:c r="D225" s="0" t="s">
         <x:v>880</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>881</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:11">
       <x:c r="A226" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="B226" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="B226" s="1" t="s">
+      <x:c r="C226" s="0" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="C226" s="0" t="s">
+      <x:c r="D226" s="0" t="s">
         <x:v>884</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>885</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J226" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K226" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:11">
       <x:c r="A227" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="B227" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="B227" s="1" t="s">
+      <x:c r="C227" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
-      <x:c r="C227" s="0" t="s">
+      <x:c r="D227" s="0" t="s">
         <x:v>888</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>889</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:11">
       <x:c r="A228" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="B228" s="1" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="B228" s="1" t="s">
+      <x:c r="C228" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
-      <x:c r="C228" s="0" t="s">
+      <x:c r="D228" s="0" t="s">
         <x:v>892</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>893</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K228" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:11">
       <x:c r="A229" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="B229" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
-      <x:c r="B229" s="1" t="s">
+      <x:c r="C229" s="0" t="s">
         <x:v>895</x:v>
       </x:c>
-      <x:c r="C229" s="0" t="s">
+      <x:c r="D229" s="0" t="s">
         <x:v>896</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>897</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:11">
       <x:c r="A230" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="B230" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
-      <x:c r="B230" s="1" t="s">
+      <x:c r="C230" s="0" t="s">
         <x:v>899</x:v>
       </x:c>
-      <x:c r="C230" s="0" t="s">
+      <x:c r="D230" s="0" t="s">
         <x:v>900</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>901</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K230" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:11">
       <x:c r="A231" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="B231" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
-      <x:c r="B231" s="1" t="s">
+      <x:c r="C231" s="0" t="s">
         <x:v>903</x:v>
       </x:c>
-      <x:c r="C231" s="0" t="s">
+      <x:c r="D231" s="0" t="s">
         <x:v>904</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>905</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:11">
       <x:c r="A232" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="B232" s="1" t="s">
         <x:v>906</x:v>
       </x:c>
-      <x:c r="B232" s="1" t="s">
+      <x:c r="C232" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
-      <x:c r="C232" s="0" t="s">
+      <x:c r="D232" s="0" t="s">
         <x:v>908</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>909</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K232" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:11">
       <x:c r="A233" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="B233" s="1" t="s">
         <x:v>910</x:v>
       </x:c>
-      <x:c r="B233" s="1" t="s">
+      <x:c r="C233" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
-      <x:c r="C233" s="0" t="s">
+      <x:c r="D233" s="0" t="s">
         <x:v>912</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>913</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:11">
       <x:c r="A234" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="B234" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="B234" s="1" t="s">
+      <x:c r="C234" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
-      <x:c r="C234" s="0" t="s">
+      <x:c r="D234" s="0" t="s">
         <x:v>916</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>917</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J234" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K234" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:11">
       <x:c r="A235" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="B235" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="B235" s="1" t="s">
+      <x:c r="C235" s="0" t="s">
         <x:v>919</x:v>
       </x:c>
-      <x:c r="C235" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:11">
       <x:c r="A236" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="B236" s="1" t="s">
         <x:v>921</x:v>
       </x:c>
-      <x:c r="B236" s="1" t="s">
+      <x:c r="C236" s="0" t="s">
         <x:v>922</x:v>
       </x:c>
-      <x:c r="C236" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J236" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K236" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:11">
       <x:c r="A237" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="B237" s="1" t="s">
         <x:v>924</x:v>
       </x:c>
-      <x:c r="B237" s="1" t="s">
+      <x:c r="C237" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
-      <x:c r="C237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:11">
       <x:c r="A238" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="B238" s="1" t="s">
         <x:v>927</x:v>
       </x:c>
-      <x:c r="B238" s="1" t="s">
+      <x:c r="C238" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
-      <x:c r="C238" s="0" t="s">
+      <x:c r="D238" s="0" t="s">
         <x:v>929</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>930</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J238" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K238" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:11">
       <x:c r="A239" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="D239" s="0" t="s">
         <x:v>931</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>932</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:11">
       <x:c r="A240" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="B240" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
-      <x:c r="B240" s="1" t="s">
+      <x:c r="C240" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
-      <x:c r="C240" s="0" t="s">
+      <x:c r="D240" s="0" t="s">
         <x:v>935</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>936</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K240" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:11">
       <x:c r="A241" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="B241" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
-      <x:c r="B241" s="1" t="s">
+      <x:c r="C241" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
-      <x:c r="C241" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:11">
       <x:c r="A242" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="B242" s="1" t="s">
         <x:v>940</x:v>
       </x:c>
-      <x:c r="B242" s="1" t="s">
+      <x:c r="C242" s="0" t="s">
         <x:v>941</x:v>
       </x:c>
-      <x:c r="C242" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K242" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:11">
       <x:c r="A243" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="C243" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
-      <x:c r="C243" s="0" t="s">
+      <x:c r="D243" s="0" t="s">
         <x:v>944</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>945</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:11">
       <x:c r="A244" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="B244" s="1" t="s">
         <x:v>946</x:v>
       </x:c>
-      <x:c r="B244" s="1" t="s">
+      <x:c r="C244" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
-      <x:c r="C244" s="0" t="s">
+      <x:c r="D244" s="0" t="s">
         <x:v>948</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>949</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J244" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K244" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:11">
       <x:c r="A245" s="1" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="B245" s="1" t="s">
         <x:v>950</x:v>
       </x:c>
-      <x:c r="B245" s="1" t="s">
+      <x:c r="C245" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
-      <x:c r="C245" s="0" t="s">
+      <x:c r="D245" s="0" t="s">
         <x:v>952</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>953</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:11">
       <x:c r="A246" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="D246" s="0" t="s">
         <x:v>954</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>955</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J246" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K246" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:11">
       <x:c r="A247" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="D247" s="0" t="s">
         <x:v>956</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>957</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:11">
       <x:c r="A248" s="1" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="B248" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
-      <x:c r="B248" s="1" t="s">
+      <x:c r="C248" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
-      <x:c r="C248" s="0" t="s">
+      <x:c r="D248" s="0" t="s">
         <x:v>960</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>961</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J248" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K248" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:11">
       <x:c r="A249" s="1" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="B249" s="1" t="s">
         <x:v>962</x:v>
       </x:c>
-      <x:c r="B249" s="1" t="s">
+      <x:c r="C249" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
-      <x:c r="C249" s="0" t="s">
+      <x:c r="D249" s="0" t="s">
         <x:v>964</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>965</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:11">
       <x:c r="A250" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
+        <x:v>965</x:v>
+      </x:c>
+      <x:c r="D250" s="0" t="s">
         <x:v>966</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>967</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J250" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K250" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:11">
       <x:c r="A251" s="1" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="B251" s="1" t="s">
         <x:v>968</x:v>
       </x:c>
-      <x:c r="B251" s="1" t="s">
+      <x:c r="C251" s="0" t="s">
         <x:v>969</x:v>
       </x:c>
-      <x:c r="C251" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:11">
       <x:c r="A252" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="C252" s="0" t="s">
         <x:v>971</x:v>
       </x:c>
-      <x:c r="C252" s="0" t="s">
+      <x:c r="D252" s="0" t="s">
         <x:v>972</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>973</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J252" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K252" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:11">
       <x:c r="A253" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
+        <x:v>973</x:v>
+      </x:c>
+      <x:c r="C253" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
-      <x:c r="C253" s="0" t="s">
+      <x:c r="D253" s="0" t="s">
         <x:v>975</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>976</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:11">
       <x:c r="A254" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="C254" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
-      <x:c r="C254" s="0" t="s">
+      <x:c r="D254" s="0" t="s">
         <x:v>978</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>979</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J254" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K254" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:11">
       <x:c r="A255" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
+        <x:v>979</x:v>
+      </x:c>
+      <x:c r="C255" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
-      <x:c r="C255" s="0" t="s">
+      <x:c r="D255" s="0" t="s">
         <x:v>981</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>982</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:11">
       <x:c r="A256" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="C256" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="C256" s="0" t="s">
+      <x:c r="D256" s="0" t="s">
         <x:v>984</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>985</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K256" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:11">
       <x:c r="A257" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="D257" s="0" t="s">
         <x:v>986</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>987</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:11">
       <x:c r="A258" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="D258" s="0" t="s">
         <x:v>988</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>989</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="J258" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K258" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:11">
       <x:c r="A259" s="1" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="B259" s="1" t="s">
         <x:v>991</x:v>
       </x:c>
-      <x:c r="B259" s="1" t="s">
+      <x:c r="C259" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
-      <x:c r="C259" s="0" t="s">
+      <x:c r="D259" s="0" t="s">
         <x:v>993</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>994</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:11">
       <x:c r="A260" s="1" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="B260" s="1" t="s">
         <x:v>995</x:v>
       </x:c>
-      <x:c r="B260" s="1" t="s">
+      <x:c r="C260" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
-      <x:c r="C260" s="0" t="s">
+      <x:c r="D260" s="0" t="s">
         <x:v>997</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>998</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K260" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:11">
       <x:c r="A261" s="1" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="B261" s="1" t="s">
         <x:v>999</x:v>
       </x:c>
-      <x:c r="B261" s="1" t="s">
+      <x:c r="C261" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
-      <x:c r="C261" s="0" t="s">
+      <x:c r="D261" s="0" t="s">
         <x:v>1001</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1002</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:11">
       <x:c r="A262" s="1" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="B262" s="1" t="s">
         <x:v>1003</x:v>
       </x:c>
-      <x:c r="B262" s="1" t="s">
+      <x:c r="C262" s="0" t="s">
         <x:v>1004</x:v>
       </x:c>
-      <x:c r="C262" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H262" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I262" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J262" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K262" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:11">
       <x:c r="A263" s="1" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="B263" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C263" s="0" t="s">
         <x:v>1006</x:v>
       </x:c>
-      <x:c r="B263" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C263" s="0" t="s">
+      <x:c r="D263" s="0" t="s">
         <x:v>1007</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1008</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:11">
       <x:c r="A264" s="1" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="B264" s="1" t="s">
         <x:v>1009</x:v>
       </x:c>
-      <x:c r="B264" s="1" t="s">
+      <x:c r="C264" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
-      <x:c r="C264" s="0" t="s">
+      <x:c r="D264" s="0" t="s">
         <x:v>1011</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1012</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J264" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K264" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:11">
       <x:c r="A265" s="1" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="B265" s="1" t="s">
         <x:v>1013</x:v>
       </x:c>
-      <x:c r="B265" s="1" t="s">
+      <x:c r="C265" s="0" t="s">
         <x:v>1014</x:v>
       </x:c>
-      <x:c r="C265" s="0" t="s">
+      <x:c r="D265" s="0" t="s">
         <x:v>1015</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1016</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:11">
       <x:c r="A266" s="1" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="B266" s="1" t="s">
         <x:v>1017</x:v>
       </x:c>
-      <x:c r="B266" s="1" t="s">
+      <x:c r="C266" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
-      <x:c r="C266" s="0" t="s">
+      <x:c r="D266" s="0" t="s">
         <x:v>1019</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1020</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K266" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:11">
       <x:c r="A267" s="1" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="B267" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
-      <x:c r="B267" s="1" t="s">
+      <x:c r="C267" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
-      <x:c r="C267" s="0" t="s">
+      <x:c r="D267" s="0" t="s">
         <x:v>1023</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1024</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:11">
       <x:c r="A268" s="1" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="B268" s="1" t="s">
         <x:v>1025</x:v>
       </x:c>
-      <x:c r="B268" s="1" t="s">
+      <x:c r="C268" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
-      <x:c r="C268" s="0" t="s">
+      <x:c r="D268" s="0" t="s">
         <x:v>1027</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1028</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H268" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J268" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K268" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:11">
       <x:c r="A269" s="1" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="B269" s="1" t="s">
         <x:v>1029</x:v>
       </x:c>
-      <x:c r="B269" s="1" t="s">
+      <x:c r="C269" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
-      <x:c r="C269" s="0" t="s">
+      <x:c r="D269" s="0" t="s">
         <x:v>1031</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1032</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:11">
       <x:c r="A270" s="1" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="B270" s="1" t="s">
         <x:v>1033</x:v>
       </x:c>
-      <x:c r="B270" s="1" t="s">
+      <x:c r="C270" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
-      <x:c r="C270" s="0" t="s">
+      <x:c r="D270" s="0" t="s">
         <x:v>1035</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1036</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H270" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J270" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K270" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:11">
       <x:c r="A271" s="1" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="B271" s="1" t="s">
         <x:v>1037</x:v>
       </x:c>
-      <x:c r="B271" s="1" t="s">
+      <x:c r="C271" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
-      <x:c r="C271" s="0" t="s">
+      <x:c r="D271" s="0" t="s">
         <x:v>1039</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1040</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:11">
       <x:c r="A272" s="1" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="B272" s="1" t="s">
         <x:v>1041</x:v>
       </x:c>
-      <x:c r="B272" s="1" t="s">
+      <x:c r="C272" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
-      <x:c r="C272" s="0" t="s">
+      <x:c r="D272" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
-      <x:c r="D272" s="0" t="s">
+      <x:c r="E272" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="F272" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G272" s="0" t="s">
         <x:v>1044</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1045</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J272" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K272" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:11">
       <x:c r="A273" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="D273" s="0" t="s">
         <x:v>1046</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1047</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:11">
       <x:c r="A274" s="1" t="s">
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="B274" s="1" t="s">
         <x:v>1048</x:v>
       </x:c>
-      <x:c r="B274" s="1" t="s">
+      <x:c r="C274" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
-      <x:c r="C274" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K274" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:11">
       <x:c r="A275" s="1" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="B275" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
-      <x:c r="B275" s="1" t="s">
+      <x:c r="C275" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
-      <x:c r="C275" s="0" t="s">
+      <x:c r="D275" s="0" t="s">
         <x:v>1053</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1054</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:11">
       <x:c r="A276" s="1" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="B276" s="1" t="s">
         <x:v>1055</x:v>
       </x:c>
-      <x:c r="B276" s="1" t="s">
+      <x:c r="C276" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="C276" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K276" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:11">
       <x:c r="A277" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="B277" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
-      <x:c r="B277" s="1" t="s">
+      <x:c r="C277" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
-      <x:c r="C277" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:11">
       <x:c r="A278" s="1" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="B278" s="1" t="s">
         <x:v>1061</x:v>
       </x:c>
-      <x:c r="B278" s="1" t="s">
+      <x:c r="C278" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
-      <x:c r="C278" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K278" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:11">
       <x:c r="A279" s="1" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="B279" s="1" t="s">
         <x:v>1064</x:v>
       </x:c>
-      <x:c r="B279" s="1" t="s">
+      <x:c r="C279" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
-      <x:c r="C279" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:11">
       <x:c r="A280" s="1" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="B280" s="1" t="s">
         <x:v>1067</x:v>
       </x:c>
-      <x:c r="B280" s="1" t="s">
+      <x:c r="C280" s="0" t="s">
         <x:v>1068</x:v>
       </x:c>
-      <x:c r="C280" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I280" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J280" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K280" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:11">
       <x:c r="A281" s="1" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="B281" s="1" t="s">
         <x:v>1070</x:v>
       </x:c>
-      <x:c r="B281" s="1" t="s">
+      <x:c r="C281" s="0" t="s">
         <x:v>1071</x:v>
       </x:c>
-      <x:c r="C281" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:11">
       <x:c r="A282" s="1" t="s">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="B282" s="1" t="s">
         <x:v>1073</x:v>
       </x:c>
-      <x:c r="B282" s="1" t="s">
+      <x:c r="C282" s="0" t="s">
         <x:v>1074</x:v>
       </x:c>
-      <x:c r="C282" s="0" t="s">
+      <x:c r="D282" s="0" t="s">
         <x:v>1075</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1076</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="H282" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I282" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J282" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K282" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:11">
       <x:c r="A283" s="1" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="B283" s="1" t="s">
         <x:v>1078</x:v>
       </x:c>
-      <x:c r="B283" s="1" t="s">
+      <x:c r="C283" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
-      <x:c r="C283" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:11">
       <x:c r="A284" s="1" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="B284" s="1" t="s">
         <x:v>1081</x:v>
       </x:c>
-      <x:c r="B284" s="1" t="s">
+      <x:c r="C284" s="0" t="s">
         <x:v>1082</x:v>
       </x:c>
-      <x:c r="C284" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H284" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J284" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K284" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:11">
       <x:c r="A285" s="1" t="s">
+        <x:v>1083</x:v>
+      </x:c>
+      <x:c r="B285" s="1" t="s">
         <x:v>1084</x:v>
       </x:c>
-      <x:c r="B285" s="1" t="s">
+      <x:c r="C285" s="0" t="s">
         <x:v>1085</x:v>
       </x:c>
-      <x:c r="C285" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:11">
       <x:c r="A286" s="1" t="s">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="B286" s="1" t="s">
         <x:v>1087</x:v>
       </x:c>
-      <x:c r="B286" s="1" t="s">
+      <x:c r="C286" s="0" t="s">
         <x:v>1088</x:v>
       </x:c>
-      <x:c r="C286" s="0" t="s">
+      <x:c r="D286" s="0" t="s">
         <x:v>1089</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1090</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H286" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I286" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J286" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K286" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:11">
       <x:c r="A287" s="1" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="B287" s="1" t="s">
         <x:v>1091</x:v>
       </x:c>
-      <x:c r="B287" s="1" t="s">
+      <x:c r="C287" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
-      <x:c r="C287" s="0" t="s">
+      <x:c r="D287" s="0" t="s">
         <x:v>1093</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1094</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I287" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:11">
       <x:c r="A288" s="1" t="s">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="B288" s="1" t="s">
         <x:v>1096</x:v>
       </x:c>
-      <x:c r="B288" s="1" t="s">
+      <x:c r="C288" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
-      <x:c r="C288" s="0" t="s">
+      <x:c r="D288" s="0" t="s">
         <x:v>1098</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1099</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H288" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I288" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J288" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K288" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:11">
       <x:c r="A289" s="1" t="s">
+        <x:v>1099</x:v>
+      </x:c>
+      <x:c r="B289" s="1" t="s">
         <x:v>1100</x:v>
       </x:c>
-      <x:c r="B289" s="1" t="s">
+      <x:c r="C289" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
-      <x:c r="C289" s="0" t="s">
+      <x:c r="D289" s="0" t="s">
         <x:v>1102</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1103</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:11">
       <x:c r="A290" s="1" t="s">
+        <x:v>1103</x:v>
+      </x:c>
+      <x:c r="B290" s="1" t="s">
         <x:v>1104</x:v>
       </x:c>
-      <x:c r="B290" s="1" t="s">
+      <x:c r="C290" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
-      <x:c r="C290" s="0" t="s">
+      <x:c r="D290" s="0" t="s">
         <x:v>1106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1107</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H290" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J290" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K290" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:11">
       <x:c r="A291" s="1" t="s">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="B291" s="1" t="s">
         <x:v>1108</x:v>
       </x:c>
-      <x:c r="B291" s="1" t="s">
+      <x:c r="C291" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
-      <x:c r="C291" s="0" t="s">
+      <x:c r="D291" s="0" t="s">
         <x:v>1110</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1111</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:11">
       <x:c r="A292" s="1" t="s">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="B292" s="1" t="s">
         <x:v>1112</x:v>
       </x:c>
-      <x:c r="B292" s="1" t="s">
+      <x:c r="C292" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
-      <x:c r="C292" s="0" t="s">
+      <x:c r="D292" s="0" t="s">
         <x:v>1114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1115</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H292" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I292" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J292" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K292" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:11">
       <x:c r="A293" s="1" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="B293" s="1" t="s">
         <x:v>1116</x:v>
       </x:c>
-      <x:c r="B293" s="1" t="s">
+      <x:c r="C293" s="0" t="s">
         <x:v>1117</x:v>
       </x:c>
-      <x:c r="C293" s="0" t="s">
+      <x:c r="D293" s="0" t="s">
         <x:v>1118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1119</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:11">
       <x:c r="A294" s="1" t="s">
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="B294" s="1" t="s">
         <x:v>1120</x:v>
       </x:c>
-      <x:c r="B294" s="1" t="s">
+      <x:c r="C294" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
-      <x:c r="C294" s="0" t="s">
+      <x:c r="D294" s="0" t="s">
         <x:v>1122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1123</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H294" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I294" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J294" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K294" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:11">
       <x:c r="A295" s="1" t="s">
+        <x:v>1123</x:v>
+      </x:c>
+      <x:c r="B295" s="1" t="s">
         <x:v>1124</x:v>
       </x:c>
-      <x:c r="B295" s="1" t="s">
+      <x:c r="C295" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
-      <x:c r="C295" s="0" t="s">
+      <x:c r="D295" s="0" t="s">
         <x:v>1126</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1127</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:11">
       <x:c r="A296" s="1" t="s">
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="B296" s="1" t="s">
         <x:v>1128</x:v>
       </x:c>
-      <x:c r="B296" s="1" t="s">
+      <x:c r="C296" s="0" t="s">
         <x:v>1129</x:v>
       </x:c>
-      <x:c r="C296" s="0" t="s">
+      <x:c r="D296" s="0" t="s">
         <x:v>1130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1131</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H296" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I296" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J296" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K296" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:11">
       <x:c r="A297" s="1" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="B297" s="1" t="s">
         <x:v>1132</x:v>
       </x:c>
-      <x:c r="B297" s="1" t="s">
+      <x:c r="C297" s="0" t="s">
         <x:v>1133</x:v>
       </x:c>
-      <x:c r="C297" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:11">
       <x:c r="A298" s="1" t="s">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="B298" s="1" t="s">
         <x:v>1135</x:v>
       </x:c>
-      <x:c r="B298" s="1" t="s">
+      <x:c r="C298" s="0" t="s">
         <x:v>1136</x:v>
       </x:c>
-      <x:c r="C298" s="0" t="s">
+      <x:c r="D298" s="0" t="s">
         <x:v>1137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1138</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="H298" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I298" s="0" t="s">
+        <x:v>1138</x:v>
+      </x:c>
+      <x:c r="J298" s="0" t="s">
         <x:v>1139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1140</x:v>
       </x:c>
       <x:c r="K298" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:11">
       <x:c r="A299" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
+        <x:v>1140</x:v>
+      </x:c>
+      <x:c r="D299" s="0" t="s">
         <x:v>1141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1142</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I299" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:11">
       <x:c r="A300" s="1" t="s">
+        <x:v>1142</x:v>
+      </x:c>
+      <x:c r="B300" s="1" t="s">
         <x:v>1143</x:v>
       </x:c>
-      <x:c r="B300" s="1" t="s">
+      <x:c r="C300" s="0" t="s">
         <x:v>1144</x:v>
       </x:c>
-      <x:c r="C300" s="0" t="s">
+      <x:c r="D300" s="0" t="s">
         <x:v>1145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1146</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H300" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I300" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J300" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K300" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:11">
       <x:c r="A301" s="1" t="s">
+        <x:v>1146</x:v>
+      </x:c>
+      <x:c r="B301" s="1" t="s">
         <x:v>1147</x:v>
       </x:c>
-      <x:c r="B301" s="1" t="s">
+      <x:c r="C301" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
-      <x:c r="C301" s="0" t="s">
+      <x:c r="D301" s="0" t="s">
         <x:v>1149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1150</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I301" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:11">
       <x:c r="A302" s="1" t="s">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="B302" s="1" t="s">
         <x:v>1151</x:v>
       </x:c>
-      <x:c r="B302" s="1" t="s">
+      <x:c r="C302" s="0" t="s">
         <x:v>1152</x:v>
       </x:c>
-      <x:c r="C302" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H302" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I302" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J302" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K302" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:11">
       <x:c r="A303" s="1" t="s">
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="B303" s="1" t="s">
         <x:v>1154</x:v>
       </x:c>
-      <x:c r="B303" s="1" t="s">
+      <x:c r="C303" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
-      <x:c r="C303" s="0" t="s">
+      <x:c r="D303" s="0" t="s">
         <x:v>1156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1157</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I303" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:11">
       <x:c r="A304" s="1" t="s">
+        <x:v>1157</x:v>
+      </x:c>
+      <x:c r="B304" s="1" t="s">
         <x:v>1158</x:v>
       </x:c>
-      <x:c r="B304" s="1" t="s">
+      <x:c r="C304" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
-      <x:c r="C304" s="0" t="s">
+      <x:c r="D304" s="0" t="s">
         <x:v>1160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1161</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H304" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I304" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J304" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K304" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:11">
       <x:c r="A305" s="1" t="s">
+        <x:v>1161</x:v>
+      </x:c>
+      <x:c r="B305" s="1" t="s">
         <x:v>1162</x:v>
       </x:c>
-      <x:c r="B305" s="1" t="s">
+      <x:c r="C305" s="0" t="s">
         <x:v>1163</x:v>
       </x:c>
-      <x:c r="C305" s="0" t="s">
+      <x:c r="D305" s="0" t="s">
         <x:v>1164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1165</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I305" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:11">
       <x:c r="A306" s="1" t="s">
+        <x:v>1165</x:v>
+      </x:c>
+      <x:c r="B306" s="1" t="s">
         <x:v>1166</x:v>
       </x:c>
-      <x:c r="B306" s="1" t="s">
+      <x:c r="C306" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
-      <x:c r="C306" s="0" t="s">
+      <x:c r="D306" s="0" t="s">
         <x:v>1168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1169</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J306" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K306" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:11">
       <x:c r="A307" s="1" t="s">
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="B307" s="1" t="s">
         <x:v>1170</x:v>
       </x:c>
-      <x:c r="B307" s="1" t="s">
+      <x:c r="C307" s="0" t="s">
         <x:v>1171</x:v>
       </x:c>
-      <x:c r="C307" s="0" t="s">
+      <x:c r="D307" s="0" t="s">
         <x:v>1172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1173</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:11">
       <x:c r="A308" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B308" s="1" t="s">
+        <x:v>1173</x:v>
+      </x:c>
+      <x:c r="C308" s="0" t="s">
         <x:v>1174</x:v>
       </x:c>
-      <x:c r="C308" s="0" t="s">
+      <x:c r="D308" s="0" t="s">
         <x:v>1175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1176</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J308" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K308" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:11">
       <x:c r="A309" s="1" t="s">
+        <x:v>1176</x:v>
+      </x:c>
+      <x:c r="B309" s="1" t="s">
         <x:v>1177</x:v>
       </x:c>
-      <x:c r="B309" s="1" t="s">
+      <x:c r="C309" s="0" t="s">
         <x:v>1178</x:v>
       </x:c>
-      <x:c r="C309" s="0" t="s">
+      <x:c r="D309" s="0" t="s">
         <x:v>1179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1180</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:11">
       <x:c r="A310" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I310" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J310" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K310" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:11">
       <x:c r="A311" s="1" t="s">
+        <x:v>1182</x:v>
+      </x:c>
+      <x:c r="B311" s="1" t="s">
         <x:v>1183</x:v>
       </x:c>
-      <x:c r="B311" s="1" t="s">
+      <x:c r="C311" s="0" t="s">
         <x:v>1184</x:v>
       </x:c>
-      <x:c r="C311" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:11">
       <x:c r="A312" s="1" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="B312" s="1" t="s">
         <x:v>1186</x:v>
       </x:c>
-      <x:c r="B312" s="1" t="s">
+      <x:c r="C312" s="0" t="s">
         <x:v>1187</x:v>
       </x:c>
-      <x:c r="C312" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H312" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I312" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J312" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K312" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:11">
       <x:c r="A313" s="1" t="s">
+        <x:v>1188</x:v>
+      </x:c>
+      <x:c r="B313" s="1" t="s">
         <x:v>1189</x:v>
       </x:c>
-      <x:c r="B313" s="1" t="s">
+      <x:c r="C313" s="0" t="s">
         <x:v>1190</x:v>
       </x:c>
-      <x:c r="C313" s="0" t="s">
+      <x:c r="D313" s="0" t="s">
         <x:v>1191</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1192</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:11">
       <x:c r="A314" s="1" t="s">
+        <x:v>1192</x:v>
+      </x:c>
+      <x:c r="B314" s="1" t="s">
         <x:v>1193</x:v>
       </x:c>
-      <x:c r="B314" s="1" t="s">
+      <x:c r="C314" s="0" t="s">
         <x:v>1194</x:v>
       </x:c>
-      <x:c r="C314" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J314" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K314" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:11">
       <x:c r="A315" s="1" t="s">
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="B315" s="1" t="s">
         <x:v>1196</x:v>
       </x:c>
-      <x:c r="B315" s="1" t="s">
+      <x:c r="C315" s="0" t="s">
         <x:v>1197</x:v>
       </x:c>
-      <x:c r="C315" s="0" t="s">
+      <x:c r="D315" s="0" t="s">
         <x:v>1198</x:v>
       </x:c>
-      <x:c r="D315" s="0" t="s">
+      <x:c r="E315" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="F315" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G315" s="0" t="s">
         <x:v>1199</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1200</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:11">
       <x:c r="A316" s="1" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="B316" s="1" t="s">
         <x:v>1201</x:v>
       </x:c>
-      <x:c r="B316" s="1" t="s">
+      <x:c r="C316" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
-      <x:c r="C316" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J316" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K316" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:11">
       <x:c r="A317" s="1" t="s">
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="B317" s="1" t="s">
         <x:v>1204</x:v>
       </x:c>
-      <x:c r="B317" s="1" t="s">
+      <x:c r="C317" s="0" t="s">
         <x:v>1205</x:v>
       </x:c>
-      <x:c r="C317" s="0" t="s">
+      <x:c r="D317" s="0" t="s">
         <x:v>1206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1207</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:11">
       <x:c r="A318" s="1" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="B318" s="1" t="s">
         <x:v>1208</x:v>
       </x:c>
-      <x:c r="B318" s="1" t="s">
+      <x:c r="C318" s="0" t="s">
         <x:v>1209</x:v>
       </x:c>
-      <x:c r="C318" s="0" t="s">
+      <x:c r="D318" s="0" t="s">
         <x:v>1210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1211</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H318" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J318" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K318" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:11">
       <x:c r="A319" s="1" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="B319" s="1" t="s">
         <x:v>1212</x:v>
       </x:c>
-      <x:c r="B319" s="1" t="s">
+      <x:c r="C319" s="0" t="s">
         <x:v>1213</x:v>
       </x:c>
-      <x:c r="C319" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:11">
       <x:c r="A320" s="1" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="B320" s="1" t="s">
         <x:v>1215</x:v>
       </x:c>
-      <x:c r="B320" s="1" t="s">
+      <x:c r="C320" s="0" t="s">
         <x:v>1216</x:v>
       </x:c>
-      <x:c r="C320" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H320" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J320" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K320" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:11">
       <x:c r="A321" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B321" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="D321" s="0" t="s">
         <x:v>1218</x:v>
       </x:c>
-      <x:c r="D321" s="0" t="s">
+      <x:c r="E321" s="0" t="s">
         <x:v>1219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1220</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:11">
       <x:c r="A322" s="1" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="B322" s="1" t="s">
         <x:v>1222</x:v>
       </x:c>
-      <x:c r="B322" s="1" t="s">
+      <x:c r="C322" s="0" t="s">
         <x:v>1223</x:v>
       </x:c>
-      <x:c r="C322" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H322" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J322" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K322" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:11">
       <x:c r="A323" s="1" t="s">
+        <x:v>1224</x:v>
+      </x:c>
+      <x:c r="B323" s="1" t="s">
         <x:v>1225</x:v>
       </x:c>
-      <x:c r="B323" s="1" t="s">
+      <x:c r="C323" s="0" t="s">
         <x:v>1226</x:v>
       </x:c>
-      <x:c r="C323" s="0" t="s">
+      <x:c r="D323" s="0" t="s">
         <x:v>1227</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1228</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I323" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:11">
       <x:c r="A324" s="1" t="s">
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="B324" s="1" t="s">
         <x:v>1229</x:v>
       </x:c>
-      <x:c r="B324" s="1" t="s">
+      <x:c r="C324" s="0" t="s">
         <x:v>1230</x:v>
       </x:c>
-      <x:c r="C324" s="0" t="s">
+      <x:c r="D324" s="0" t="s">
         <x:v>1231</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1232</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H324" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I324" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J324" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K324" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:11">
       <x:c r="A325" s="1" t="s">
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="B325" s="1" t="s">
         <x:v>1233</x:v>
       </x:c>
-      <x:c r="B325" s="1" t="s">
+      <x:c r="C325" s="0" t="s">
         <x:v>1234</x:v>
       </x:c>
-      <x:c r="C325" s="0" t="s">
+      <x:c r="D325" s="0" t="s">
         <x:v>1235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1236</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:11">
       <x:c r="A326" s="1" t="s">
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="B326" s="1" t="s">
         <x:v>1237</x:v>
       </x:c>
-      <x:c r="B326" s="1" t="s">
+      <x:c r="C326" s="0" t="s">
         <x:v>1238</x:v>
       </x:c>
-      <x:c r="C326" s="0" t="s">
+      <x:c r="D326" s="0" t="s">
         <x:v>1239</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1240</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H326" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I326" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J326" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K326" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:11">
       <x:c r="A327" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B327" s="1" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="C327" s="0" t="s">
         <x:v>1241</x:v>
       </x:c>
-      <x:c r="C327" s="0" t="s">
+      <x:c r="D327" s="0" t="s">
         <x:v>1242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1243</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I327" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:11">
       <x:c r="A328" s="1" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="B328" s="1" t="s">
         <x:v>1244</x:v>
       </x:c>
-      <x:c r="B328" s="1" t="s">
+      <x:c r="C328" s="0" t="s">
         <x:v>1245</x:v>
       </x:c>
-      <x:c r="C328" s="0" t="s">
+      <x:c r="D328" s="0" t="s">
         <x:v>1246</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1247</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H328" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I328" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J328" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K328" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:11">
       <x:c r="A329" s="1" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="B329" s="1" t="s">
         <x:v>1248</x:v>
       </x:c>
-      <x:c r="B329" s="1" t="s">
+      <x:c r="C329" s="0" t="s">
         <x:v>1249</x:v>
       </x:c>
-      <x:c r="C329" s="0" t="s">
+      <x:c r="D329" s="0" t="s">
         <x:v>1250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1251</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I329" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:11">
       <x:c r="A330" s="1" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="B330" s="1" t="s">
         <x:v>1252</x:v>
       </x:c>
-      <x:c r="B330" s="1" t="s">
+      <x:c r="C330" s="0" t="s">
         <x:v>1253</x:v>
       </x:c>
-      <x:c r="C330" s="0" t="s">
+      <x:c r="D330" s="0" t="s">
         <x:v>1254</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1255</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H330" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I330" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J330" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K330" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:11">
       <x:c r="A331" s="1" t="s">
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="B331" s="1" t="s">
         <x:v>1256</x:v>
       </x:c>
-      <x:c r="B331" s="1" t="s">
+      <x:c r="C331" s="0" t="s">
         <x:v>1257</x:v>
       </x:c>
-      <x:c r="C331" s="0" t="s">
+      <x:c r="D331" s="0" t="s">
         <x:v>1258</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1259</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:11">
       <x:c r="A332" s="1" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="B332" s="1" t="s">
         <x:v>1262</x:v>
       </x:c>
-      <x:c r="B332" s="1" t="s">
+      <x:c r="C332" s="0" t="s">
         <x:v>1263</x:v>
       </x:c>
-      <x:c r="C332" s="0" t="s">
+      <x:c r="D332" s="0" t="s">
         <x:v>1264</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1265</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H332" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J332" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K332" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:11">
       <x:c r="A333" s="1" t="s">
+        <x:v>1265</x:v>
+      </x:c>
+      <x:c r="B333" s="1" t="s">
         <x:v>1266</x:v>
       </x:c>
-      <x:c r="B333" s="1" t="s">
+      <x:c r="C333" s="0" t="s">
         <x:v>1267</x:v>
       </x:c>
-      <x:c r="C333" s="0" t="s">
+      <x:c r="D333" s="0" t="s">
         <x:v>1268</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1269</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I333" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:11">
       <x:c r="A334" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B334" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
+        <x:v>1269</x:v>
+      </x:c>
+      <x:c r="D334" s="0" t="s">
         <x:v>1270</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1271</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H334" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J334" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K334" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:11">
       <x:c r="A335" s="1" t="s">
+        <x:v>1271</x:v>
+      </x:c>
+      <x:c r="B335" s="1" t="s">
         <x:v>1272</x:v>
       </x:c>
-      <x:c r="B335" s="1" t="s">
+      <x:c r="C335" s="0" t="s">
         <x:v>1273</x:v>
       </x:c>
-      <x:c r="C335" s="0" t="s">
+      <x:c r="D335" s="0" t="s">
         <x:v>1274</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1275</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:11">
       <x:c r="A336" s="1" t="s">
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="B336" s="1" t="s">
         <x:v>1276</x:v>
       </x:c>
-      <x:c r="B336" s="1" t="s">
+      <x:c r="C336" s="0" t="s">
         <x:v>1277</x:v>
       </x:c>
-      <x:c r="C336" s="0" t="s">
+      <x:c r="D336" s="0" t="s">
         <x:v>1278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1279</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H336" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J336" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K336" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:11">
       <x:c r="A337" s="1" t="s">
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="B337" s="1" t="s">
         <x:v>1280</x:v>
       </x:c>
-      <x:c r="B337" s="1" t="s">
+      <x:c r="C337" s="0" t="s">
         <x:v>1281</x:v>
       </x:c>
-      <x:c r="C337" s="0" t="s">
+      <x:c r="D337" s="0" t="s">
         <x:v>1282</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1283</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:11">
       <x:c r="A338" s="1" t="s">
+        <x:v>1283</x:v>
+      </x:c>
+      <x:c r="B338" s="1" t="s">
         <x:v>1284</x:v>
       </x:c>
-      <x:c r="B338" s="1" t="s">
+      <x:c r="C338" s="0" t="s">
         <x:v>1285</x:v>
       </x:c>
-      <x:c r="C338" s="0" t="s">
+      <x:c r="D338" s="0" t="s">
         <x:v>1286</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1287</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J338" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K338" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:11">
       <x:c r="A339" s="1" t="s">
+        <x:v>1287</x:v>
+      </x:c>
+      <x:c r="B339" s="1" t="s">
         <x:v>1288</x:v>
       </x:c>
-      <x:c r="B339" s="1" t="s">
+      <x:c r="C339" s="0" t="s">
         <x:v>1289</x:v>
       </x:c>
-      <x:c r="C339" s="0" t="s">
+      <x:c r="D339" s="0" t="s">
         <x:v>1290</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1291</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I339" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:11">
       <x:c r="A340" s="1" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="B340" s="1" t="s">
         <x:v>1293</x:v>
       </x:c>
-      <x:c r="B340" s="1" t="s">
+      <x:c r="C340" s="0" t="s">
         <x:v>1294</x:v>
       </x:c>
-      <x:c r="C340" s="0" t="s">
+      <x:c r="D340" s="0" t="s">
         <x:v>1295</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1296</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H340" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I340" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J340" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K340" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:11">
       <x:c r="A341" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B341" s="1" t="s">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="C341" s="0" t="s">
         <x:v>1297</x:v>
       </x:c>
-      <x:c r="C341" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:11">
       <x:c r="A342" s="1" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="B342" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C342" s="0" t="s">
         <x:v>1299</x:v>
       </x:c>
-      <x:c r="B342" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C342" s="0" t="s">
+      <x:c r="D342" s="0" t="s">
         <x:v>1300</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1301</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H342" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I342" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J342" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K342" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:11">
       <x:c r="A343" s="1" t="s">
+        <x:v>1301</x:v>
+      </x:c>
+      <x:c r="B343" s="1" t="s">
         <x:v>1302</x:v>
       </x:c>
-      <x:c r="B343" s="1" t="s">
+      <x:c r="C343" s="0" t="s">
         <x:v>1303</x:v>
       </x:c>
-      <x:c r="C343" s="0" t="s">
+      <x:c r="D343" s="0" t="s">
         <x:v>1304</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1305</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I343" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:11">
       <x:c r="A344" s="1" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="B344" s="1" t="s">
         <x:v>1306</x:v>
       </x:c>
-      <x:c r="B344" s="1" t="s">
+      <x:c r="C344" s="0" t="s">
         <x:v>1307</x:v>
       </x:c>
-      <x:c r="C344" s="0" t="s">
+      <x:c r="D344" s="0" t="s">
         <x:v>1308</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1309</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H344" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I344" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J344" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K344" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:11">
       <x:c r="A345" s="1" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B345" s="1" t="s">
         <x:v>1310</x:v>
       </x:c>
-      <x:c r="B345" s="1" t="s">
+      <x:c r="C345" s="0" t="s">
         <x:v>1311</x:v>
       </x:c>
-      <x:c r="C345" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:11">
       <x:c r="A346" s="1" t="s">
+        <x:v>1312</x:v>
+      </x:c>
+      <x:c r="B346" s="1" t="s">
         <x:v>1313</x:v>
       </x:c>
-      <x:c r="B346" s="1" t="s">
+      <x:c r="C346" s="0" t="s">
         <x:v>1314</x:v>
       </x:c>
-      <x:c r="C346" s="0" t="s">
+      <x:c r="D346" s="0" t="s">
         <x:v>1315</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1316</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H346" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I346" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J346" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K346" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:11">
       <x:c r="A347" s="1" t="s">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="B347" s="1" t="s">
         <x:v>1317</x:v>
       </x:c>
-      <x:c r="B347" s="1" t="s">
+      <x:c r="C347" s="0" t="s">
         <x:v>1318</x:v>
       </x:c>
-      <x:c r="C347" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I347" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:11">
       <x:c r="A348" s="1" t="s">
+        <x:v>1319</x:v>
+      </x:c>
+      <x:c r="B348" s="1" t="s">
         <x:v>1320</x:v>
       </x:c>
-      <x:c r="B348" s="1" t="s">
+      <x:c r="C348" s="0" t="s">
         <x:v>1321</x:v>
       </x:c>
-      <x:c r="C348" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H348" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I348" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J348" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K348" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:11">
       <x:c r="A349" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B349" s="1" t="s">
+        <x:v>1322</x:v>
+      </x:c>
+      <x:c r="C349" s="0" t="s">
         <x:v>1323</x:v>
       </x:c>
-      <x:c r="C349" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:11">
       <x:c r="A350" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B350" s="1" t="s">
+        <x:v>1324</x:v>
+      </x:c>
+      <x:c r="C350" s="0" t="s">
         <x:v>1325</x:v>
       </x:c>
-      <x:c r="C350" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H350" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I350" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J350" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K350" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:11">
       <x:c r="A351" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B351" s="1" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="C351" s="0" t="s">
         <x:v>1327</x:v>
       </x:c>
-      <x:c r="C351" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:11">
       <x:c r="A352" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B352" s="1" t="s">
+        <x:v>1328</x:v>
+      </x:c>
+      <x:c r="C352" s="0" t="s">
         <x:v>1329</x:v>
       </x:c>
-      <x:c r="C352" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H352" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I352" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J352" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K352" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:11">
       <x:c r="A353" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B353" s="1" t="s">
+        <x:v>1330</x:v>
+      </x:c>
+      <x:c r="C353" s="0" t="s">
         <x:v>1331</x:v>
       </x:c>
-      <x:c r="C353" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:11">
       <x:c r="A354" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B354" s="1" t="s">
+        <x:v>1332</x:v>
+      </x:c>
+      <x:c r="C354" s="0" t="s">
         <x:v>1333</x:v>
       </x:c>
-      <x:c r="C354" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H354" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I354" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J354" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K354" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:11">
       <x:c r="A355" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B355" s="1" t="s">
+        <x:v>1334</x:v>
+      </x:c>
+      <x:c r="C355" s="0" t="s">
         <x:v>1335</x:v>
       </x:c>
-      <x:c r="C355" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:11">
       <x:c r="A356" s="1" t="s">
+        <x:v>1336</x:v>
+      </x:c>
+      <x:c r="B356" s="1" t="s">
         <x:v>1337</x:v>
       </x:c>
-      <x:c r="B356" s="1" t="s">
+      <x:c r="C356" s="0" t="s">
         <x:v>1338</x:v>
       </x:c>
-      <x:c r="C356" s="0" t="s">
+      <x:c r="D356" s="0" t="s">
         <x:v>1339</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1340</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H356" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I356" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J356" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K356" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:11">
       <x:c r="A357" s="1" t="s">
+        <x:v>1340</x:v>
+      </x:c>
+      <x:c r="B357" s="1" t="s">
         <x:v>1341</x:v>
       </x:c>
-      <x:c r="B357" s="1" t="s">
+      <x:c r="C357" s="0" t="s">
         <x:v>1342</x:v>
       </x:c>
-      <x:c r="C357" s="0" t="s">
+      <x:c r="D357" s="0" t="s">
         <x:v>1343</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1344</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I357" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:11">
       <x:c r="A358" s="1" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="B358" s="1" t="s">
         <x:v>1345</x:v>
       </x:c>
-      <x:c r="B358" s="1" t="s">
+      <x:c r="C358" s="0" t="s">
         <x:v>1346</x:v>
       </x:c>
-      <x:c r="C358" s="0" t="s">
+      <x:c r="D358" s="0" t="s">
         <x:v>1347</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1348</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H358" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I358" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J358" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K358" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:11">
       <x:c r="A359" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B359" s="1" t="s">
+        <x:v>1348</x:v>
+      </x:c>
+      <x:c r="C359" s="0" t="s">
         <x:v>1349</x:v>
       </x:c>
-      <x:c r="C359" s="0" t="s">
+      <x:c r="D359" s="0" t="s">
         <x:v>1350</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1351</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:11">
       <x:c r="A360" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B360" s="1" t="s">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="C360" s="0" t="s">
         <x:v>1352</x:v>
       </x:c>
-      <x:c r="C360" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H360" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I360" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J360" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K360" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:11">
       <x:c r="A361" s="1" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="B361" s="1" t="s">
         <x:v>1354</x:v>
       </x:c>
-      <x:c r="B361" s="1" t="s">
+      <x:c r="C361" s="0" t="s">
         <x:v>1355</x:v>
       </x:c>
-      <x:c r="C361" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:11">
       <x:c r="A362" s="1" t="s">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="B362" s="1" t="s">
         <x:v>1357</x:v>
       </x:c>
-      <x:c r="B362" s="1" t="s">
+      <x:c r="C362" s="0" t="s">
         <x:v>1358</x:v>
       </x:c>
-      <x:c r="C362" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H362" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I362" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J362" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K362" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:11">
       <x:c r="A363" s="1" t="s">
+        <x:v>1359</x:v>
+      </x:c>
+      <x:c r="B363" s="1" t="s">
         <x:v>1360</x:v>
       </x:c>
-      <x:c r="B363" s="1" t="s">
+      <x:c r="C363" s="0" t="s">
         <x:v>1361</x:v>
       </x:c>
-      <x:c r="C363" s="0" t="s">
+      <x:c r="D363" s="0" t="s">
         <x:v>1362</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1363</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I363" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:11">
       <x:c r="A364" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B364" s="1" t="s">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="C364" s="0" t="s">
         <x:v>1364</x:v>
       </x:c>
-      <x:c r="C364" s="0" t="s">
+      <x:c r="D364" s="0" t="s">
         <x:v>1365</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1366</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H364" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I364" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J364" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K364" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:11">
       <x:c r="A365" s="1" t="s">
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="B365" s="1" t="s">
         <x:v>1367</x:v>
       </x:c>
-      <x:c r="B365" s="1" t="s">
+      <x:c r="C365" s="0" t="s">
         <x:v>1368</x:v>
       </x:c>
-      <x:c r="C365" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:11">
       <x:c r="A366" s="1" t="s">
+        <x:v>1369</x:v>
+      </x:c>
+      <x:c r="B366" s="1" t="s">
         <x:v>1370</x:v>
       </x:c>
-      <x:c r="B366" s="1" t="s">
+      <x:c r="C366" s="0" t="s">
         <x:v>1371</x:v>
       </x:c>
-      <x:c r="C366" s="0" t="s">
+      <x:c r="D366" s="0" t="s">
         <x:v>1372</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1373</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="H366" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I366" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J366" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K366" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:11">
       <x:c r="A367" s="1" t="s">
+        <x:v>1374</x:v>
+      </x:c>
+      <x:c r="B367" s="1" t="s">
         <x:v>1375</x:v>
       </x:c>
-      <x:c r="B367" s="1" t="s">
+      <x:c r="C367" s="0" t="s">
         <x:v>1376</x:v>
       </x:c>
-      <x:c r="C367" s="0" t="s">
+      <x:c r="D367" s="0" t="s">
         <x:v>1377</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1378</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I367" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:11">
       <x:c r="A368" s="1" t="s">
+        <x:v>1378</x:v>
+      </x:c>
+      <x:c r="B368" s="1" t="s">
         <x:v>1379</x:v>
       </x:c>
-      <x:c r="B368" s="1" t="s">
+      <x:c r="C368" s="0" t="s">
         <x:v>1380</x:v>
       </x:c>
-      <x:c r="C368" s="0" t="s">
+      <x:c r="D368" s="0" t="s">
         <x:v>1381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1382</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H368" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I368" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J368" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K368" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:11">
       <x:c r="A369" s="1" t="s">
+        <x:v>1382</x:v>
+      </x:c>
+      <x:c r="B369" s="1" t="s">
         <x:v>1383</x:v>
       </x:c>
-      <x:c r="B369" s="1" t="s">
+      <x:c r="C369" s="0" t="s">
         <x:v>1384</x:v>
       </x:c>
-      <x:c r="C369" s="0" t="s">
+      <x:c r="D369" s="0" t="s">
         <x:v>1385</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1386</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:11">
       <x:c r="A370" s="1" t="s">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="B370" s="1" t="s">
         <x:v>1387</x:v>
       </x:c>
-      <x:c r="B370" s="1" t="s">
+      <x:c r="C370" s="0" t="s">
         <x:v>1388</x:v>
       </x:c>
-      <x:c r="C370" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="H370" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I370" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J370" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K370" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:11">
       <x:c r="A371" s="1" t="s">
+        <x:v>1389</x:v>
+      </x:c>
+      <x:c r="B371" s="1" t="s">
         <x:v>1390</x:v>
       </x:c>
-      <x:c r="B371" s="1" t="s">
+      <x:c r="C371" s="0" t="s">
         <x:v>1391</x:v>
       </x:c>
-      <x:c r="C371" s="0" t="s">
+      <x:c r="D371" s="0" t="s">
         <x:v>1392</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1393</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I371" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:11">
       <x:c r="A372" s="1" t="s">
+        <x:v>1393</x:v>
+      </x:c>
+      <x:c r="B372" s="1" t="s">
         <x:v>1394</x:v>
       </x:c>
-      <x:c r="B372" s="1" t="s">
+      <x:c r="C372" s="0" t="s">
         <x:v>1395</x:v>
       </x:c>
-      <x:c r="C372" s="0" t="s">
+      <x:c r="D372" s="0" t="s">
         <x:v>1396</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1397</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H372" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I372" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J372" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K372" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:11">
       <x:c r="A373" s="1" t="s">
+        <x:v>1397</x:v>
+      </x:c>
+      <x:c r="B373" s="1" t="s">
         <x:v>1398</x:v>
       </x:c>
-      <x:c r="B373" s="1" t="s">
+      <x:c r="C373" s="0" t="s">
         <x:v>1399</x:v>
       </x:c>
-      <x:c r="C373" s="0" t="s">
+      <x:c r="D373" s="0" t="s">
         <x:v>1400</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1401</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I373" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:11">
       <x:c r="A374" s="1" t="s">
+        <x:v>1401</x:v>
+      </x:c>
+      <x:c r="B374" s="1" t="s">
         <x:v>1402</x:v>
       </x:c>
-      <x:c r="B374" s="1" t="s">
+      <x:c r="C374" s="0" t="s">
         <x:v>1403</x:v>
       </x:c>
-      <x:c r="C374" s="0" t="s">
+      <x:c r="D374" s="0" t="s">
         <x:v>1404</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1405</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H374" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I374" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J374" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K374" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:11">
       <x:c r="A375" s="1" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="B375" s="1" t="s">
         <x:v>1406</x:v>
       </x:c>
-      <x:c r="B375" s="1" t="s">
+      <x:c r="C375" s="0" t="s">
         <x:v>1407</x:v>
       </x:c>
-      <x:c r="C375" s="0" t="s">
+      <x:c r="D375" s="0" t="s">
         <x:v>1408</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1409</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I375" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:11">
       <x:c r="A376" s="1" t="s">
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="B376" s="1" t="s">
         <x:v>1410</x:v>
       </x:c>
-      <x:c r="B376" s="1" t="s">
+      <x:c r="C376" s="0" t="s">
         <x:v>1411</x:v>
       </x:c>
-      <x:c r="C376" s="0" t="s">
+      <x:c r="D376" s="0" t="s">
         <x:v>1412</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1413</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="H376" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I376" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J376" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K376" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:11">
       <x:c r="A377" s="1" t="s">
+        <x:v>1414</x:v>
+      </x:c>
+      <x:c r="B377" s="1" t="s">
         <x:v>1415</x:v>
       </x:c>
-      <x:c r="B377" s="1" t="s">
+      <x:c r="C377" s="0" t="s">
         <x:v>1416</x:v>
       </x:c>
-      <x:c r="C377" s="0" t="s">
+      <x:c r="D377" s="0" t="s">
         <x:v>1417</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1418</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I377" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:11">
       <x:c r="A378" s="1" t="s">
+        <x:v>1418</x:v>
+      </x:c>
+      <x:c r="B378" s="1" t="s">
         <x:v>1419</x:v>
       </x:c>
-      <x:c r="B378" s="1" t="s">
+      <x:c r="C378" s="0" t="s">
         <x:v>1420</x:v>
       </x:c>
-      <x:c r="C378" s="0" t="s">
+      <x:c r="D378" s="0" t="s">
         <x:v>1421</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1422</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H378" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I378" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J378" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K378" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:11">
       <x:c r="A379" s="1" t="s">
+        <x:v>1422</x:v>
+      </x:c>
+      <x:c r="B379" s="1" t="s">
         <x:v>1423</x:v>
       </x:c>
-      <x:c r="B379" s="1" t="s">
+      <x:c r="C379" s="0" t="s">
         <x:v>1424</x:v>
       </x:c>
-      <x:c r="C379" s="0" t="s">
+      <x:c r="D379" s="0" t="s">
         <x:v>1425</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1426</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I379" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:11">
       <x:c r="A380" s="1" t="s">
+        <x:v>1426</x:v>
+      </x:c>
+      <x:c r="B380" s="1" t="s">
         <x:v>1427</x:v>
       </x:c>
-      <x:c r="B380" s="1" t="s">
+      <x:c r="C380" s="0" t="s">
         <x:v>1428</x:v>
       </x:c>
-      <x:c r="C380" s="0" t="s">
+      <x:c r="D380" s="0" t="s">
         <x:v>1429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1430</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H380" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I380" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J380" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K380" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:11">
       <x:c r="A381" s="1" t="s">
+        <x:v>1430</x:v>
+      </x:c>
+      <x:c r="B381" s="1" t="s">
         <x:v>1431</x:v>
       </x:c>
-      <x:c r="B381" s="1" t="s">
+      <x:c r="C381" s="0" t="s">
         <x:v>1432</x:v>
       </x:c>
-      <x:c r="C381" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:11">
       <x:c r="A382" s="1" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="B382" s="1" t="s">
         <x:v>1434</x:v>
       </x:c>
-      <x:c r="B382" s="1" t="s">
+      <x:c r="C382" s="0" t="s">
         <x:v>1435</x:v>
       </x:c>
-      <x:c r="C382" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H382" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I382" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J382" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K382" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:11">
       <x:c r="A383" s="1" t="s">
+        <x:v>1436</x:v>
+      </x:c>
+      <x:c r="B383" s="1" t="s">
         <x:v>1437</x:v>
       </x:c>
-      <x:c r="B383" s="1" t="s">
+      <x:c r="C383" s="0" t="s">
         <x:v>1438</x:v>
       </x:c>
-      <x:c r="C383" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:11">
       <x:c r="A384" s="1" t="s">
+        <x:v>1439</x:v>
+      </x:c>
+      <x:c r="B384" s="1" t="s">
         <x:v>1440</x:v>
       </x:c>
-      <x:c r="B384" s="1" t="s">
+      <x:c r="C384" s="0" t="s">
         <x:v>1441</x:v>
       </x:c>
-      <x:c r="C384" s="0" t="s">
+      <x:c r="D384" s="0" t="s">
         <x:v>1442</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1443</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="H384" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I384" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K384" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:11">
       <x:c r="A385" s="1" t="s">
+        <x:v>1443</x:v>
+      </x:c>
+      <x:c r="B385" s="1" t="s">
         <x:v>1444</x:v>
       </x:c>
-      <x:c r="B385" s="1" t="s">
+      <x:c r="C385" s="0" t="s">
         <x:v>1445</x:v>
       </x:c>
-      <x:c r="C385" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:11">
       <x:c r="A386" s="1" t="s">
+        <x:v>1446</x:v>
+      </x:c>
+      <x:c r="B386" s="1" t="s">
         <x:v>1447</x:v>
       </x:c>
-      <x:c r="B386" s="1" t="s">
+      <x:c r="C386" s="0" t="s">
         <x:v>1448</x:v>
       </x:c>
-      <x:c r="C386" s="0" t="s">
+      <x:c r="D386" s="0" t="s">
         <x:v>1449</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1450</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H386" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I386" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J386" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K386" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:11">
       <x:c r="A387" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B387" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
+        <x:v>1450</x:v>
+      </x:c>
+      <x:c r="D387" s="0" t="s">
         <x:v>1451</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1452</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I387" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:11">
       <x:c r="A388" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B388" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
+        <x:v>1452</x:v>
+      </x:c>
+      <x:c r="D388" s="0" t="s">
         <x:v>1453</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1454</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H388" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I388" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J388" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K388" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:11">
       <x:c r="A389" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B389" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
+        <x:v>1454</x:v>
+      </x:c>
+      <x:c r="D389" s="0" t="s">
         <x:v>1455</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1456</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I389" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:11">
       <x:c r="A390" s="1" t="s">
+        <x:v>1456</x:v>
+      </x:c>
+      <x:c r="B390" s="1" t="s">
         <x:v>1457</x:v>
       </x:c>
-      <x:c r="B390" s="1" t="s">
+      <x:c r="C390" s="0" t="s">
         <x:v>1458</x:v>
       </x:c>
-      <x:c r="C390" s="0" t="s">
+      <x:c r="D390" s="0" t="s">
         <x:v>1459</x:v>
       </x:c>
-      <x:c r="D390" s="0" t="s">
+      <x:c r="E390" s="0" t="s">
         <x:v>1460</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1461</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="H390" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I390" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J390" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K390" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:11">
       <x:c r="A391" s="1" t="s">
+        <x:v>1462</x:v>
+      </x:c>
+      <x:c r="B391" s="1" t="s">
         <x:v>1463</x:v>
       </x:c>
-      <x:c r="B391" s="1" t="s">
+      <x:c r="C391" s="0" t="s">
         <x:v>1464</x:v>
       </x:c>
-      <x:c r="C391" s="0" t="s">
+      <x:c r="D391" s="0" t="s">
         <x:v>1465</x:v>
       </x:c>
-      <x:c r="D391" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:11">
       <x:c r="A392" s="1" t="s">
+        <x:v>1466</x:v>
+      </x:c>
+      <x:c r="B392" s="1" t="s">
         <x:v>1467</x:v>
       </x:c>
-      <x:c r="B392" s="1" t="s">
+      <x:c r="C392" s="0" t="s">
         <x:v>1468</x:v>
       </x:c>
-      <x:c r="C392" s="0" t="s">
+      <x:c r="D392" s="0" t="s">
         <x:v>1469</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1470</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="H392" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I392" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J392" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K392" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:11">
       <x:c r="A393" s="1" t="s">
+        <x:v>1470</x:v>
+      </x:c>
+      <x:c r="B393" s="1" t="s">
         <x:v>1471</x:v>
       </x:c>
-      <x:c r="B393" s="1" t="s">
+      <x:c r="C393" s="0" t="s">
         <x:v>1472</x:v>
       </x:c>
-      <x:c r="C393" s="0" t="s">
+      <x:c r="D393" s="0" t="s">
         <x:v>1473</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1474</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:11">
       <x:c r="A394" s="1" t="s">
+        <x:v>1474</x:v>
+      </x:c>
+      <x:c r="B394" s="1" t="s">
         <x:v>1475</x:v>
       </x:c>
-      <x:c r="B394" s="1" t="s">
+      <x:c r="C394" s="0" t="s">
         <x:v>1476</x:v>
       </x:c>
-      <x:c r="C394" s="0" t="s">
+      <x:c r="D394" s="0" t="s">
         <x:v>1477</x:v>
       </x:c>
-      <x:c r="D394" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="H394" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I394" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J394" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K394" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:11">
       <x:c r="A395" s="1" t="s">
+        <x:v>1478</x:v>
+      </x:c>
+      <x:c r="B395" s="1" t="s">
         <x:v>1479</x:v>
       </x:c>
-      <x:c r="B395" s="1" t="s">
+      <x:c r="C395" s="0" t="s">
         <x:v>1480</x:v>
       </x:c>
-      <x:c r="C395" s="0" t="s">
+      <x:c r="D395" s="0" t="s">
         <x:v>1481</x:v>
       </x:c>
-      <x:c r="D395" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I395" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:11">
       <x:c r="A396" s="1" t="s">
+        <x:v>1482</x:v>
+      </x:c>
+      <x:c r="B396" s="1" t="s">
         <x:v>1483</x:v>
       </x:c>
-      <x:c r="B396" s="1" t="s">
+      <x:c r="C396" s="0" t="s">
         <x:v>1484</x:v>
       </x:c>
-      <x:c r="C396" s="0" t="s">
+      <x:c r="D396" s="0" t="s">
         <x:v>1485</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1486</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="H396" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I396" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J396" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K396" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:11">
       <x:c r="A397" s="1" t="s">
+        <x:v>1486</x:v>
+      </x:c>
+      <x:c r="B397" s="1" t="s">
         <x:v>1487</x:v>
       </x:c>
-      <x:c r="B397" s="1" t="s">
+      <x:c r="C397" s="0" t="s">
         <x:v>1488</x:v>
       </x:c>
-      <x:c r="C397" s="0" t="s">
+      <x:c r="D397" s="0" t="s">
         <x:v>1489</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1490</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I397" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>