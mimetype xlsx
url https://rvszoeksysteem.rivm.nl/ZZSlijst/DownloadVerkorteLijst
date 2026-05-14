--- v4 (2026-03-18)
+++ v5 (2026-05-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e9bb3aa1b643fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f708882da9b4208817976af5f379151.psmdcp" Id="R88a199b195f34101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e04c1f8ea04b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63711c196ec9449db9f35359a0c8bc4b.psmdcp" Id="R3094105e034d42dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -1736,50 +1736,53 @@
   <x:si>
     <x:t>278-355-8</x:t>
   </x:si>
   <x:si>
     <x:t>difenyl(2,4,6-trimethylbenzoyl) fosfineoxide</x:t>
   </x:si>
   <x:si>
     <x:t>diphenyl(2,4,6-trimethylbenzoyl) phosphine oxide</x:t>
   </x:si>
   <x:si>
     <x:t>24-8-2023</x:t>
   </x:si>
   <x:si>
     <x:t>110488-70-5</x:t>
   </x:si>
   <x:si>
     <x:t>404-200-2</x:t>
   </x:si>
   <x:si>
     <x:t>dimethomorf</x:t>
   </x:si>
   <x:si>
     <x:t>dimethomorph</x:t>
   </x:si>
   <x:si>
+    <x:t>Bij de beoordeling van dimethomorf als werkzame stof in een gewasbeschermingsmiddel is geconcludeerd dat deze stof hormoonverstorende eigenschappen heeft volgens de criteria in EU verordening 1107/2009. Op basis van artikel 5.22a-2b van het Besluit Activiteiten Leefomgeving (Bal) wordt deze stof als ZZS aangemerkt.  UITVOERINGSVERORDENING (EU) 2024/1207 VAN DE COMMISSIE van 29 april 2024 tot niet-verlenging van de goedkeuring van de werkzame stof dimethomorf</x:t>
+  </x:si>
+  <x:si>
     <x:t>79-44-7</x:t>
   </x:si>
   <x:si>
     <x:t>201-208-6</x:t>
   </x:si>
   <x:si>
     <x:t>dimethylcarbamoylchloride</x:t>
   </x:si>
   <x:si>
     <x:t>dimethylcarbamoyl chloride</x:t>
   </x:si>
   <x:si>
     <x:t>18755-43-6</x:t>
   </x:si>
   <x:si>
     <x:t>242-555-3</x:t>
   </x:si>
   <x:si>
     <x:t>dimethylpropylfosfonaat</x:t>
   </x:si>
   <x:si>
     <x:t>dimethyl propylphosphonate</x:t>
   </x:si>
   <x:si>
     <x:t>77-78-1</x:t>
@@ -2078,51 +2081,51 @@
   <x:si>
     <x:t>231-829-8</x:t>
   </x:si>
   <x:si>
     <x:t>kaliumbromaat</x:t>
   </x:si>
   <x:si>
     <x:t>potassium bromate</x:t>
   </x:si>
   <x:si>
     <x:t>8008-20-6</x:t>
   </x:si>
   <x:si>
     <x:t>232-366-4</x:t>
   </x:si>
   <x:si>
     <x:t>kerosine</x:t>
   </x:si>
   <x:si>
     <x:t>kerosene</x:t>
   </x:si>
   <x:si>
     <x:t>24-4-2023</x:t>
   </x:si>
   <x:si>
-    <x:t>De meeste aardolie- en steenkool derivaten zijn niet als ZZS opgenomen in bijlage III van het BAL. Alleen als deze producten minder dan 0,1 % aan ZZS componenten bevatten, kan stofklasse gO.2 worden aangehouden. Als er meer dan 0,1 % ZZS componenten aanwezig zijn, moet het product als ZZS worden beschouwd. Bij de aanwezigheid van vluchtige ZZS-componenten adviseren we de stofklasse MVP 2 te hanteren; bij de aanwezigheid van niet-vluchtige ZZS-componenten adviseren we de stofklasse MVP 1 te hanteren. Voor meer gedetailleerde criteria voor stoffen en mengsels met een ZZS-component zie: rvs.rivm.nl/stoffenlijsten/Zeer-Zorgwekkende-Stoffen/ZZS-in-mengels. Advies voor vergunningverlening voor mengsels en stoffen met ZZS-bestanddelen wordt gegeven op de website van het IPLO: https://iplo.nl/thema/zeer-zorgwekkende-stoffen-zzs/mengsels-zzs/</x:t>
+    <x:t>De meeste aardolie- en steenkool derivaten zijn niet als ZZS opgenomen in bijlage III van het BAL. Alleen als deze producten minder dan 0,1 % aan ZZS componenten bevatten, kan stofklasse gO.2 worden aangehouden. Als er meer dan 0,1 % ZZS componenten aanwezig zijn, moet het product als ZZS worden beschouwd. Bij de aanwezigheid van vluchtige ZZS-componenten adviseren we de stofklasse MVP 2 te hanteren; bij de aanwezigheid van niet-vluchtige ZZS-componenten adviseren we de stofklasse MVP 1 te hanteren. Voor meer gedetailleerde criteria voor stoffen en mengsels met een ZZS-component zie: rvs.rivm.nl/stoffenlijsten/Zeer-Zorgwekkende-Stoffen/ZZS-in-mengels. Advies voor vergunningverlening voor mengsels en stoffen met ZZS-bestanddelen wordt gegeven op de website van het IPLO: iplo.nl/thema/zeer-zorgwekkende-stoffen-zzs/mengsels-zzs/</x:t>
   </x:si>
   <x:si>
     <x:t>92045-37-9</x:t>
   </x:si>
   <x:si>
     <x:t>295-418-5</x:t>
   </x:si>
   <x:si>
     <x:t>kerosine (aardolie), uit directe fractionering verkregen ruime fractie</x:t>
   </x:si>
   <x:si>
     <x:t>kerosine (petroleum), straight-run wide-cut</x:t>
   </x:si>
   <x:si>
     <x:t>136-52-7</x:t>
   </x:si>
   <x:si>
     <x:t>205-250-6</x:t>
   </x:si>
   <x:si>
     <x:t>kobalt bis(2-ethylhexanoaat)</x:t>
   </x:si>
   <x:si>
     <x:t>cobalt bis(2-ethylhexanoate)</x:t>
   </x:si>
@@ -2378,116 +2381,101 @@
   <x:si>
     <x:t>N,N′-methyleendimorfoline</x:t>
   </x:si>
   <x:si>
     <x:t>N,N′-methylenedimorpholine</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">De stof hoeft volgens CLP niet als kankerverwekkend te worden ingedeeld als kan worden aangetoond dat de theoretische maximumconcentratie van formaldehyde die kan vrijkomen uit het mengsel zoals het in de handel wordt gebracht, ongeacht de bron, lager is dan 0,1 %. De stof kan dan echter toch een ZZS zijn. Andere componenten erin kunnen bijvoorbeeld schadelijk zijn voor de voortplanting of PBT (Persistent, Bioaccumulerend én Toxisch) zijn. Om te concluderen dat de stof geen ZZS is moet duidelijk zijn dat het geen van deze componenten bevat. </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">De stof hoeft volgens CLP niet als mutageen te worden ingedeeld als kan worden aangetoond dat de theoretische maximumconcentratie van formaldehyde die kan vrijkomen uit het mengsel zoals het in de handel wordt gebracht, ongeacht de bron, lager is dan 1 %. De stof kan dan echter toch een ZZS zijn. Andere componenten erin kunnen bijvoorbeeld schadelijk zijn voor de voortplanting of PBT (Persistent, Bioaccumulerend én Toxisch) zijn. Om te concluderen dat de stof geen ZZS is moet duidelijk zijn dat het geen van deze componenten bevat. </x:t>
   </x:si>
   <x:si>
     <x:t>99-97-8</x:t>
   </x:si>
   <x:si>
     <x:t>202-805-4</x:t>
   </x:si>
   <x:si>
     <x:t>N,N-dimethyl-p-toluïdine</x:t>
   </x:si>
   <x:si>
     <x:t>N,N-dimethyl-p-toluidine</x:t>
   </x:si>
   <x:si>
-    <x:t>32588-76-4</x:t>
-[...8 lines deleted...]
-    <x:t>N,N'-ethylenebis(3,4,5,6-tetrabromophthalimide)</x:t>
+    <x:t>52556-42-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258-004-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natrium 3-(allyloxy)-2-hydroxypropaansulfonaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium 3-(allyloxy)-2-hydroxypropanesulphonate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natriumperoxoboraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium peroxoborate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natriumperoxoboraat, hexahydraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium peroxoborate, hexahydrate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2687-91-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220-250-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N-ethyl-2-pyrrolidon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N-ethyl-2-pyrrolidone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110-54-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203-777-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>n-hexaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>n-hexane</x:t>
   </x:si>
   <x:si>
     <x:t>10-3-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Op basis van het OSPAR verdrag worden alle gebromeerde brandvertragers als ZZS geïdentificeerd.</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>98-95-3</x:t>
   </x:si>
   <x:si>
     <x:t>202-716-0</x:t>
   </x:si>
   <x:si>
     <x:t>nitrobenzeen</x:t>
   </x:si>
   <x:si>
     <x:t>nitrobenzene</x:t>
   </x:si>
   <x:si>
     <x:t>621-64-7</x:t>
   </x:si>
   <x:si>
     <x:t>210-698-0</x:t>
   </x:si>
   <x:si>
     <x:t>nitrosodipropylamine</x:t>
   </x:si>
   <x:si>
     <x:t>872-50-4</x:t>
   </x:si>
   <x:si>
     <x:t>212-828-1</x:t>
@@ -2678,54 +2666,54 @@
   <x:si>
     <x:t>respirable crystalline silica dust</x:t>
   </x:si>
   <x:si>
     <x:t>255881-94-8</x:t>
   </x:si>
   <x:si>
     <x:t>401-850-9</x:t>
   </x:si>
   <x:si>
     <x:t>S-(tricyclo(5.2.1.0'2,6)deca-3-en-8(of 9)-yl O-(isopropyl of isobutyl of 2-ethylhexyl) O-(isopropyl of isobutyl of 2-ethylhexyl) fosfordithioaat</x:t>
   </x:si>
   <x:si>
     <x:t>S-(tricyclo(5.2.1.0'2,6)deca-3-en-8(or 9)-yl O-(isopropyl or isobutyl or 2-ethylhexyl) O-(isopropyl or isobutyl or 2-ethylhexyl) phosphorodithioate</x:t>
   </x:si>
   <x:si>
     <x:t>S-(tricyclo[5.2.1.0'2,6]deca-3-en-8(of 9)-yl) O-isopropyl O’-isopropyl fosfordithioaat</x:t>
   </x:si>
   <x:si>
     <x:t>S-(tricyclo[5.2.1.0'2,6]deca-3-en- 8(or 9)-yl) O-isopropyl O’-isopropyl phosphorodithioate</x:t>
   </x:si>
   <x:si>
     <x:t>Deze stof staat niet op de kandidaatslijst maar wordt genoemd in een support document voor opname op de kandidaatslijst</x:t>
   </x:si>
   <x:si>
-    <x:t>94-59-7</x:t>
-[...2 lines deleted...]
-    <x:t>202-345-4</x:t>
+    <x:t>8006-80-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>616-892-5</x:t>
   </x:si>
   <x:si>
     <x:t>safrool</x:t>
   </x:si>
   <x:si>
     <x:t>safrole</x:t>
   </x:si>
   <x:si>
     <x:t>silicavezels, met name cristoballiet en tridymiet</x:t>
   </x:si>
   <x:si>
     <x:t>silica fibers, in particular cristoballite and tridymite</x:t>
   </x:si>
   <x:si>
     <x:t>31-10-2023</x:t>
   </x:si>
   <x:si>
     <x:t>20420-43-3</x:t>
   </x:si>
   <x:si>
     <x:t>891-892-8</x:t>
   </x:si>
   <x:si>
     <x:t>stannaan, tributyl(2-ethoxyethenyl)-, (Z)-</x:t>
   </x:si>
@@ -3169,52 +3157,52 @@
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="1">
     <x:dxf/>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:P279" totalsRowShown="0">
-  <x:autoFilter ref="A1:P279"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:P278" totalsRowShown="0">
+  <x:autoFilter ref="A1:P278"/>
   <x:tableColumns count="16">
     <x:tableColumn id="1" name="CAS-nummer" dataDxfId="0"/>
     <x:tableColumn id="2" name="EG-nummer" dataDxfId="0"/>
     <x:tableColumn id="3" name="Nederlandse stofnaam"/>
     <x:tableColumn id="4" name="Engelse stofnaam"/>
     <x:tableColumn id="5" name="ZZS volgens EU gevaarsindeling"/>
     <x:tableColumn id="6" name="ZZS volgens REACH SVHC"/>
     <x:tableColumn id="7" name="ZZS volgens REACH Restricties"/>
     <x:tableColumn id="8" name="ZZS volgens KRW"/>
     <x:tableColumn id="9" name="ZZS volgens OSPAR"/>
     <x:tableColumn id="10" name="ZZS volgens EU-POP Verordening"/>
     <x:tableColumn id="11" name="Stofklasse voor luchtemissies"/>
     <x:tableColumn id="12" name="Emissiegrenswaarde"/>
     <x:tableColumn id="13" name="Datum toevoeging"/>
     <x:tableColumn id="14" name="Voetnoot1"/>
     <x:tableColumn id="15" name="Voetnoot2"/>
     <x:tableColumn id="16" name="Voetnoot3"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3484,51 +3472,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:P279"/>
+  <x:dimension ref="A1:P278"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="35.710625" defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="16" width="35.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:16">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
@@ -3772,92 +3760,92 @@
       <x:c r="B6" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="K6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:16">
       <x:c r="A7" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
@@ -5063,51 +5051,51 @@
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:16">
       <x:c r="A32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N32" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O32" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
@@ -5513,51 +5501,51 @@
       </x:c>
       <x:c r="P40" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:16">
       <x:c r="A41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="N41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
@@ -11637,3398 +11625,3398 @@
       <x:c r="G163" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="N163" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:16">
       <x:c r="A164" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L164" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M164" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N164" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O164" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P164" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:16">
       <x:c r="A165" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N165" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:16">
       <x:c r="A166" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K166" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L166" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M166" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N166" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O166" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P166" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:16">
       <x:c r="A167" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N167" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:16">
       <x:c r="A168" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L168" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M168" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N168" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P168" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:16">
       <x:c r="A169" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="N169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:16">
       <x:c r="A170" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K170" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L170" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M170" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="N170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P170" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:16">
       <x:c r="A171" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:16">
       <x:c r="A172" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K172" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L172" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M172" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="N172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P172" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:16">
       <x:c r="A173" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="N173" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:16">
       <x:c r="A174" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K174" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L174" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M174" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P174" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:16">
       <x:c r="A175" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="N175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:16">
       <x:c r="A176" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K176" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L176" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M176" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N176" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O176" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P176" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:16">
       <x:c r="A177" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N177" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:16">
       <x:c r="A178" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K178" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L178" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M178" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P178" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:16">
       <x:c r="A179" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="N179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:16">
       <x:c r="A180" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K180" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L180" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M180" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="N180" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P180" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:16">
       <x:c r="A181" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="N181" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:16">
       <x:c r="A182" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K182" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L182" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M182" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P182" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:16">
       <x:c r="A183" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:16">
       <x:c r="A184" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K184" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L184" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M184" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P184" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:16">
       <x:c r="A185" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="N185" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:16">
       <x:c r="A186" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K186" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L186" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M186" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P186" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:16">
       <x:c r="A187" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:16">
       <x:c r="A188" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K188" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L188" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="M188" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="N188" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="O188" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P188" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:16">
       <x:c r="A189" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:16">
       <x:c r="A190" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K190" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L190" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M190" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P190" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:16">
       <x:c r="A191" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="N191" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:16">
       <x:c r="A192" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="B192" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="C192" s="0" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="D192" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="E192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="K192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="M192" s="0" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="N192" s="0" t="s">
         <x:v>690</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>689</x:v>
       </x:c>
       <x:c r="O192" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P192" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:16">
       <x:c r="A193" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N193" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:16">
       <x:c r="A194" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K194" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L194" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M194" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N194" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="O194" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P194" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:16">
       <x:c r="A195" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N195" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:16">
       <x:c r="A196" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K196" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L196" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M196" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="N196" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="O196" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P196" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:16">
       <x:c r="A197" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="N197" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:16">
       <x:c r="A198" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K198" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L198" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M198" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N198" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="O198" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P198" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:16">
       <x:c r="A199" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="N199" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:16">
       <x:c r="A200" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K200" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L200" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M200" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="N200" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O200" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="P200" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:16">
       <x:c r="A201" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N201" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:16">
       <x:c r="A202" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K202" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L202" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M202" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="N202" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P202" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:16">
       <x:c r="A203" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N203" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:16">
       <x:c r="A204" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K204" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L204" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M204" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P204" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:16">
       <x:c r="A205" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N205" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:16">
       <x:c r="A206" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K206" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L206" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M206" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P206" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:16">
       <x:c r="A207" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="N207" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:16">
       <x:c r="A208" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K208" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L208" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M208" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P208" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:16">
       <x:c r="A209" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:16">
       <x:c r="A210" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K210" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L210" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M210" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="N210" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="O210" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="P210" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:16">
       <x:c r="A211" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="N211" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:16">
       <x:c r="A212" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K212" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L212" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M212" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N212" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P212" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:16">
       <x:c r="A213" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:16">
       <x:c r="A214" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K214" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L214" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M214" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P214" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:16">
       <x:c r="A215" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="N215" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:16">
       <x:c r="A216" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K216" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L216" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M216" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N216" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P216" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:16">
       <x:c r="A217" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="N217" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:16">
       <x:c r="A218" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K218" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L218" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M218" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N218" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P218" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:16">
       <x:c r="A219" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="N219" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:16">
       <x:c r="A220" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B220" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C220" s="0" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="D220" s="0" t="s">
         <x:v>795</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>798</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K220" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L220" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M220" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N220" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P220" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:16">
       <x:c r="A221" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N221" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:16">
       <x:c r="A222" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="D222" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K222" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L222" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M222" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N222" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P222" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:16">
       <x:c r="A223" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="B223" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="B223" s="1" t="s">
+      <x:c r="C223" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="C223" s="0" t="s">
+      <x:c r="D223" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="D223" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="N223" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:16">
       <x:c r="A224" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K224" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L224" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M224" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N224" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P224" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:16">
       <x:c r="A225" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:16">
       <x:c r="A226" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="B226" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
-      <x:c r="B226" s="1" t="s">
+      <x:c r="C226" s="0" t="s">
         <x:v>816</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>817</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K226" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L226" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M226" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P226" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:16">
       <x:c r="A227" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:16">
       <x:c r="A228" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K228" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L228" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M228" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="N228" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="O228" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P228" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:16">
       <x:c r="A229" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N229" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:16">
       <x:c r="A230" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K230" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L230" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M230" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N230" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P230" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:16">
       <x:c r="A231" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
@@ -15057,945 +15045,945 @@
       </x:c>
       <x:c r="N231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:16">
       <x:c r="A232" s="1" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K232" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L232" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M232" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="N232" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="O232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P232" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:16">
       <x:c r="A233" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="N233" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:16">
       <x:c r="A234" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K234" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L234" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M234" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="N234" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P234" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:16">
       <x:c r="A235" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="N235" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:16">
       <x:c r="A236" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K236" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L236" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M236" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="N236" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P236" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:16">
       <x:c r="A237" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="B237" s="1" t="s">
         <x:v>861</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="N237" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:16">
       <x:c r="A238" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C238" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="C238" s="0" t="s">
+      <x:c r="D238" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="D238" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K238" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L238" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M238" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="N238" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="O238" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="P238" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:16">
       <x:c r="A239" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="N239" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:16">
       <x:c r="A240" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C240" s="0" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="D240" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="C240" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K240" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L240" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M240" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="N240" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="O240" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="P240" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:16">
       <x:c r="A241" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="D241" s="0" t="s">
         <x:v>875</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>876</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N241" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:16">
       <x:c r="A242" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C242" s="0" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="D242" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
-      <x:c r="C242" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K242" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="L242" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M242" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="N242" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="O242" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="P242" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:16">
       <x:c r="A243" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N243" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:16">
       <x:c r="A244" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B244" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C244" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="B244" s="1" t="s">
+      <x:c r="D244" s="0" t="s">
         <x:v>883</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>885</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K244" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L244" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M244" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N244" s="0" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="O244" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
       <x:c r="P244" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:16">
       <x:c r="A245" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N245" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:16">
       <x:c r="A246" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B246" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C246" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
-      <x:c r="B246" s="1" t="s">
+      <x:c r="D246" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="C246" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E246" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K246" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="L246" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M246" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="N246" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="O246" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="P246" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:16">
       <x:c r="A247" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="N247" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:16">
       <x:c r="A248" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K248" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L248" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M248" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N248" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="O248" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P248" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:16">
       <x:c r="A249" s="1" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="N249" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:16">
       <x:c r="A250" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="B250" s="1" t="s">
         <x:v>905</x:v>
       </x:c>
-      <x:c r="B250" s="1" t="s">
+      <x:c r="C250" s="0" t="s">
         <x:v>906</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>907</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K250" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -16007,1483 +15995,1433 @@
       </x:c>
       <x:c r="N250" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P250" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:16">
       <x:c r="A251" s="1" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="N251" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:16">
       <x:c r="A252" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K252" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L252" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M252" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="N252" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="O252" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P252" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:16">
       <x:c r="A253" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="N253" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:16">
       <x:c r="A254" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B254" s="1" t="s">
         <x:v>922</x:v>
       </x:c>
-      <x:c r="B254" s="1" t="s">
+      <x:c r="C254" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
-      <x:c r="C254" s="0" t="s">
+      <x:c r="D254" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
-      <x:c r="D254" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E254" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K254" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L254" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M254" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N254" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P254" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:16">
       <x:c r="A255" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="N255" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:16">
       <x:c r="A256" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K256" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L256" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M256" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="N256" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="O256" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="P256" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:16">
       <x:c r="A257" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="N257" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:16">
       <x:c r="A258" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K258" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L258" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M258" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="N258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P258" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:16">
       <x:c r="A259" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="B259" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
-      <x:c r="B259" s="1" t="s">
+      <x:c r="C259" s="0" t="s">
         <x:v>942</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>943</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N259" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:16">
       <x:c r="A260" s="1" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K260" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L260" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M260" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N260" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P260" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:16">
       <x:c r="A261" s="1" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N261" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:16">
       <x:c r="A262" s="1" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K262" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L262" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M262" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N262" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O262" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P262" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:16">
       <x:c r="A263" s="1" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="N263" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:16">
       <x:c r="A264" s="1" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K264" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L264" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M264" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N264" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="O264" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P264" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:16">
       <x:c r="A265" s="1" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="N265" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:16">
       <x:c r="A266" s="1" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K266" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L266" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M266" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N266" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="O266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P266" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:16">
       <x:c r="A267" s="1" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="N267" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:16">
       <x:c r="A268" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K268" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L268" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M268" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N268" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O268" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P268" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:16">
       <x:c r="A269" s="1" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="N269" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:16">
       <x:c r="A270" s="1" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K270" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L270" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M270" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N270" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P270" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:16">
       <x:c r="A271" s="1" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N271" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:16">
       <x:c r="A272" s="1" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K272" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L272" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M272" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P272" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:16">
       <x:c r="A273" s="1" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:16">
       <x:c r="A274" s="1" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K274" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L274" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M274" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="N274" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O274" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P274" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:16">
       <x:c r="A275" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="N275" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:16">
       <x:c r="A276" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K276" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L276" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M276" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N276" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P276" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:16">
       <x:c r="A277" s="1" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N277" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="O277" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:16">
       <x:c r="A278" s="1" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K278" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L278" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M278" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N278" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O278" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P278" s="0" t="s">
-        <x:v>19</x:v>
-[...48 lines deleted...]
-      <x:c r="P279" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>