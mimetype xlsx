--- v5 (2026-05-14)
+++ v6 (2026-06-10)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e04c1f8ea04b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63711c196ec9449db9f35359a0c8bc4b.psmdcp" Id="R3094105e034d42dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fca15a436143ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c75ebf5647e48ada87b4e6a9c542b4b.psmdcp" Id="Rb937a02589354223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -2009,50 +2009,65 @@
   <x:si>
     <x:t>hexamethylfosforamide</x:t>
   </x:si>
   <x:si>
     <x:t>hexamethylphosphoric triamide</x:t>
   </x:si>
   <x:si>
     <x:t>7321-53-1</x:t>
   </x:si>
   <x:si>
     <x:t>230-794-6</x:t>
   </x:si>
   <x:si>
     <x:t>ijzer tris(2-ethylhexaanzuur)</x:t>
   </x:si>
   <x:si>
     <x:t>iron tris(2-ethylhexanoate)</x:t>
   </x:si>
   <x:si>
     <x:t>17-5-2024</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Deze stof staat niet in bijlage III van het BAL. De weergegeven stofklasse en emissiegrenswaarde zijn een voorstel op basis van de (geschatte) dampdruk en toxiciteit. </x:t>
   </x:si>
   <x:si>
+    <x:t>93981-08-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301-090-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ijzerbis(2-ethylhexanoaat)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>iron bis(2-ethylhexanoate)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28-05-2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>22398-80-7</x:t>
   </x:si>
   <x:si>
     <x:t>244-959-5</x:t>
   </x:si>
   <x:si>
     <x:t>indium fosfide</x:t>
   </x:si>
   <x:si>
     <x:t>indium phosphide</x:t>
   </x:si>
   <x:si>
     <x:t>542-56-3</x:t>
   </x:si>
   <x:si>
     <x:t>208-819-7</x:t>
   </x:si>
   <x:si>
     <x:t>isobutylnitriet</x:t>
   </x:si>
   <x:si>
     <x:t>isobutyl nitrite</x:t>
   </x:si>
   <x:si>
     <x:t>iso-octyl/nonyl-fenyl-polyglycolether (met 5 ethyleenoxide-eenheden)</x:t>
@@ -2231,54 +2246,54 @@
   <x:si>
     <x:t>108-78-1</x:t>
   </x:si>
   <x:si>
     <x:t>203-615-4</x:t>
   </x:si>
   <x:si>
     <x:t>melamine</x:t>
   </x:si>
   <x:si>
     <x:t>19-1-2023</x:t>
   </x:si>
   <x:si>
     <x:t>701-135-4</x:t>
   </x:si>
   <x:si>
     <x:t>mengsel van 1-(2,3-epoxypropoxy)-2,2-bis((2,3-epoxypropoxy)methyl)butaan en 1-(2,3-epoxypropoxy)-2-((2,3-epoxypropoxy) methyl)-2-hydroxymethylbutaan</x:t>
   </x:si>
   <x:si>
     <x:t>reaction mass of 1-(2,3-epoxypropoxy)-2,2-bis ((2,3-epoxypropoxy)methyl) butane and 1-(2,3-epoxypropoxy)-2-((2,3-epoxypropoxy)methyl)-2-hydroxymethyl butane</x:t>
   </x:si>
   <x:si>
     <x:t>421-550-1</x:t>
   </x:si>
   <x:si>
-    <x:t>mengsel van 1,3,5-tris(3-aminomethylfenyl)-1,3,5-(1H3H5H)-triazine-2,4,6-trion; mengsel van oligomeren van 3,5-bis(3-aminomethylfenyl)-1-poly[3,5-bis(3-aminomethylfenyl)-2,4,6-trioxo-1,3,5-(1H3H5H)-triazin-1-yl]-1,3,5-(1H3H5H)-triazine-2,4,6-trion</x:t>
-[...2 lines deleted...]
-    <x:t>reaction mass of 1,3,5-tris(3-aminomethylphenyl)-1,3,5-(1H,3H,5H)-triazine-2,4,6-trione; reaction mass of oligomers of 3,5-bis(3-aminomethylphenyl)-1-poly[3,5-bis(3-aminomethylphenyl)-2,4,6-trioxo-1,3,5-(1H,3H,5H)-triazin-1-yl]-1,3,5-(1H,3H,5H)-triazine-2,4,6-trione</x:t>
+    <x:t>mengsel van 1,3,5-tris(3-aminomethylfenyl)-1,3,5-(1H3H5H)-triazine-2,4,6-trion, mengsel van oligomeren van 3,5-bis(3-aminomethylfenyl)-1-poly[3,5-bis(3-aminomethylfenyl)-2,4,6-trioxo-1,3,5-(1H3H5H)-triazin-1-yl]-1,3,5-(1H3H5H)-triazine-2,4,6-trion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction mass of 1,3,5-tris(3-aminomethylphenyl)-1,3,5-(1H,3H,5H)-triazine-2,4,6-trione, reaction mass of oligomers of 3,5-bis(3-aminomethylphenyl)-1-poly[3,5-bis(3-aminomethylphenyl)-2,4,6-trioxo-1,3,5-(1H,3H,5H)-triazin-1-yl]-1,3,5-(1H,3H,5H)-triazine-2,4,6-trione</x:t>
   </x:si>
   <x:si>
     <x:t>911-694-8</x:t>
   </x:si>
   <x:si>
     <x:t>mengsel van 1,3-dioxaan-5-ol en 1,3-dioxolaan-4-ylmethanol</x:t>
   </x:si>
   <x:si>
     <x:t>reaction mass of 1,3-dioxan-5-ol and 1,3-dioxolan-4-ylmethanol</x:t>
   </x:si>
   <x:si>
     <x:t>403-250-2</x:t>
   </x:si>
   <x:si>
     <x:t>mengsel van 4-[[bis-(4-fluorfenyl)methylsilyl]methyl]-4H-1,2,4-triazool en 1-[[bis-(4-fluorfenyl)methylsilyl]methyl]-1H-1,2,4-triazool</x:t>
   </x:si>
   <x:si>
     <x:t>reaction mass of 4-[[bis-(4-fluorophenyl)methylsilyl]methyl]-4H-1,2,4-triazole and 1-[[bis-(4-fluorophenyl)methylsilyl]methyl]-1H-1,2,4-triazole</x:t>
   </x:si>
   <x:si>
     <x:t>957-225-0</x:t>
   </x:si>
   <x:si>
     <x:t>mengsel van benzeen en isopropylbenzeen</x:t>
   </x:si>
@@ -2295,50 +2310,65 @@
     <x:t>mengsel van dimethyl(2-(hydroxymethylcarbamoyl)ethyl)fosfonaat, diethyl(2-(hydroxymethylcarbamoyl)ethyl)fosfonaat, methylethyl(2-(hydroxymethylcarbamoyl)ethyl)fosfonaat</x:t>
   </x:si>
   <x:si>
     <x:t>reaction mass of dimethyl (2-(hydroxymethylcarbamoyl)ethyl)phosphonate, diethyl (2-(hydroxymethylcarbamoyl)ethyl)phosphonate, methyl ethyl (2-(hydroxymethylcarbamoyl)ethyl)phosphonate</x:t>
   </x:si>
   <x:si>
     <x:t>402-660-9</x:t>
   </x:si>
   <x:si>
     <x:t>mengsel van dinatrium-4-(3-ethoxycarbonyl-4-(5-(3-ethoxycarbonyl-5-hydroxy-1-(4-sulfonatofenyl)pyrazool-4-yl)penta-2,4-dienylideen)-4,5-dihydro-5-oxopyrazool-1-yl)benzeensulfonaat en trinatrium-4-(3-ethoxycarbonyl-4-(5-(3-ethoxycarbonyl-5-oxido-1-(4-sulfonatofenyl)pyrazool-4-yl)penta-2,4-dienylideen)-4,5-dihydro-5-oxopyrazool-1-yl)benzeensulfonaat</x:t>
   </x:si>
   <x:si>
     <x:t>reaction mass of disodium 4-(3-ethoxycarbonyl-4-(5-(3-ethoxycarbonyl-5-hydroxy-1-(4-sulfonatophenyl)pyrazol-4-yl)penta-2,4-dienylidene)-4,5-dihydro-5-oxopyrazol-1-yl)benzenesulfonate and trisodium 4-(3-ethoxycarbonyl-4-(5-(3-ethoxycarbonyl-5-oxido-1-(4-sulfonatophenyl)pyrazol-4-yl)penta-2,4-dienylidene)-4,5-dihydro-5-oxopyrazol-1-yl)benzenesulfonate</x:t>
   </x:si>
   <x:si>
     <x:t>mengsel van ethyleenoxide en dichloordifluormethaan</x:t>
   </x:si>
   <x:si>
     <x:t>mixture of ethylene oxide and dichlorodifluoromethane</x:t>
   </x:si>
   <x:si>
     <x:t>mengsel van ethyleenoxide en kooldioxide</x:t>
   </x:si>
   <x:si>
     <x:t>mixture of ethylene oxide and carbondioxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>907-631-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van koolmonoxide en kooldioxide en waterstof</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction mass of carbon monoxide and carbon dioxide and hydrogen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deze stof staat op de ZZS-lijst omdat deze de ZZS koolmononxide bevat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koolmonoxide is voor luchtemissies niet ingedeeld in een stofklasse en heeft geen emissiegrenswaarde</x:t>
   </x:si>
   <x:si>
     <x:t>192268-65-8</x:t>
   </x:si>
   <x:si>
     <x:t>421-820-9</x:t>
   </x:si>
   <x:si>
     <x:t>mengsel van: trifenylthiofosfaat en tertiar gebutyleerde fenylderivaten</x:t>
   </x:si>
   <x:si>
     <x:t>reaction mass of: triphenylthiophosphate and tertiary butylated phenyl derivatives</x:t>
   </x:si>
   <x:si>
     <x:t>methylfenyleendiamine</x:t>
   </x:si>
   <x:si>
     <x:t>methyl-phenylene diamine</x:t>
   </x:si>
   <x:si>
     <x:t>592-62-1</x:t>
   </x:si>
   <x:si>
     <x:t>209-765-7</x:t>
   </x:si>
@@ -3157,52 +3187,52 @@
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="1">
     <x:dxf/>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:P278" totalsRowShown="0">
-  <x:autoFilter ref="A1:P278"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:P280" totalsRowShown="0">
+  <x:autoFilter ref="A1:P280"/>
   <x:tableColumns count="16">
     <x:tableColumn id="1" name="CAS-nummer" dataDxfId="0"/>
     <x:tableColumn id="2" name="EG-nummer" dataDxfId="0"/>
     <x:tableColumn id="3" name="Nederlandse stofnaam"/>
     <x:tableColumn id="4" name="Engelse stofnaam"/>
     <x:tableColumn id="5" name="ZZS volgens EU gevaarsindeling"/>
     <x:tableColumn id="6" name="ZZS volgens REACH SVHC"/>
     <x:tableColumn id="7" name="ZZS volgens REACH Restricties"/>
     <x:tableColumn id="8" name="ZZS volgens KRW"/>
     <x:tableColumn id="9" name="ZZS volgens OSPAR"/>
     <x:tableColumn id="10" name="ZZS volgens EU-POP Verordening"/>
     <x:tableColumn id="11" name="Stofklasse voor luchtemissies"/>
     <x:tableColumn id="12" name="Emissiegrenswaarde"/>
     <x:tableColumn id="13" name="Datum toevoeging"/>
     <x:tableColumn id="14" name="Voetnoot1"/>
     <x:tableColumn id="15" name="Voetnoot2"/>
     <x:tableColumn id="16" name="Voetnoot3"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3472,51 +3502,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:P278"/>
+  <x:dimension ref="A1:P280"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="35.710625" defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="16" width="35.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:16">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
@@ -12745,4683 +12775,4783 @@
       </x:c>
       <x:c r="N185" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:16">
       <x:c r="A186" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K186" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L186" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M186" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="N186" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O186" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P186" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:16">
       <x:c r="A187" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:16">
       <x:c r="A188" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K188" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L188" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M188" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N188" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O188" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P188" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:16">
       <x:c r="A189" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="N189" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:16">
       <x:c r="A190" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K190" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L190" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M190" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P190" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:16">
       <x:c r="A191" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N191" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:16">
       <x:c r="A192" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="B192" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="B192" s="1" t="s">
+      <x:c r="C192" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="C192" s="0" t="s">
+      <x:c r="D192" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="D192" s="0" t="s">
+      <x:c r="E192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="K192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L192" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="M192" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="E192" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="N192" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="O192" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P192" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:16">
       <x:c r="A193" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="B193" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="C193" s="0" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="K193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="M193" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="N193" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="B193" s="1" t="s">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:16">
       <x:c r="A194" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K194" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L194" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M194" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N194" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="O194" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P194" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:16">
       <x:c r="A195" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N195" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:16">
       <x:c r="A196" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K196" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="L196" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M196" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N196" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="O196" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P196" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:16">
       <x:c r="A197" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="N197" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:16">
       <x:c r="A198" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="B198" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="B198" s="1" t="s">
+      <x:c r="C198" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="C198" s="0" t="s">
+      <x:c r="D198" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="D198" s="0" t="s">
+      <x:c r="E198" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F198" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G198" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H198" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I198" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J198" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="K198" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="E198" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L198" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="M198" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="N198" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="O198" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="P198" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:16">
       <x:c r="A199" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N199" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="O199" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:16">
       <x:c r="A200" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K200" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L200" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M200" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="N200" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O200" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P200" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:16">
       <x:c r="A201" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="N201" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:16">
       <x:c r="A202" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K202" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L202" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M202" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="N202" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P202" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:16">
       <x:c r="A203" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="N203" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:16">
       <x:c r="A204" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K204" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L204" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M204" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N204" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P204" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:16">
       <x:c r="A205" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N205" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:16">
       <x:c r="A206" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K206" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L206" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M206" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="N206" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P206" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:16">
       <x:c r="A207" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N207" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:16">
       <x:c r="A208" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K208" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L208" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M208" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="N208" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="O208" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="P208" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:16">
       <x:c r="A209" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:16">
       <x:c r="A210" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K210" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L210" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M210" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N210" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O210" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P210" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:16">
       <x:c r="A211" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="N211" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:16">
       <x:c r="A212" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K212" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L212" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M212" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="N212" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="O212" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="P212" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:16">
       <x:c r="A213" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="N213" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:16">
       <x:c r="A214" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K214" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L214" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M214" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N214" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P214" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:16">
       <x:c r="A215" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N215" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:16">
       <x:c r="A216" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K216" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L216" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M216" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N216" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P216" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:16">
       <x:c r="A217" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="N217" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:16">
       <x:c r="A218" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K218" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L218" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M218" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="N218" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P218" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:16">
       <x:c r="A219" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="N219" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:16">
       <x:c r="A220" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K220" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L220" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M220" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N220" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P220" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:16">
       <x:c r="A221" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N221" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:16">
       <x:c r="A222" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K222" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L222" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M222" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="N222" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P222" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:16">
       <x:c r="A223" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="N223" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:16">
       <x:c r="A224" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K224" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L224" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M224" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P224" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:16">
       <x:c r="A225" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="N225" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:16">
       <x:c r="A226" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K226" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L226" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M226" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P226" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:16">
       <x:c r="A227" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:16">
       <x:c r="A228" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K228" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L228" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M228" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N228" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O228" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P228" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:16">
       <x:c r="A229" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N229" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:16">
       <x:c r="A230" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K230" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L230" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M230" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="N230" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="O230" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P230" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:16">
       <x:c r="A231" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N231" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:16">
       <x:c r="A232" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K232" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L232" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M232" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N232" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P232" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:16">
       <x:c r="A233" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N233" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:16">
       <x:c r="A234" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K234" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L234" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M234" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="N234" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="O234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P234" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:16">
       <x:c r="A235" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="N235" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:16">
       <x:c r="A236" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K236" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L236" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M236" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="N236" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P236" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:16">
       <x:c r="A237" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="N237" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:16">
       <x:c r="A238" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K238" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L238" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M238" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="N238" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O238" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P238" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:16">
       <x:c r="A239" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="N239" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:16">
       <x:c r="A240" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K240" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L240" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M240" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="N240" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="O240" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="P240" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:16">
       <x:c r="A241" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="N241" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:16">
       <x:c r="A242" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K242" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L242" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M242" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="N242" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="O242" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="P242" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:16">
       <x:c r="A243" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N243" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:16">
       <x:c r="A244" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K244" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="L244" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M244" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="N244" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="O244" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="P244" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:16">
       <x:c r="A245" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N245" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:16">
       <x:c r="A246" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K246" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L246" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M246" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N246" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="O246" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P246" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:16">
       <x:c r="A247" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N247" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:16">
       <x:c r="A248" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K248" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="L248" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M248" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="N248" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="O248" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="P248" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:16">
       <x:c r="A249" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="N249" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:16">
       <x:c r="A250" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K250" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L250" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M250" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N250" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="O250" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
       <x:c r="P250" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:16">
       <x:c r="A251" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="N251" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:16">
       <x:c r="A252" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K252" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L252" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M252" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="N252" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P252" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:16">
       <x:c r="A253" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="N253" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:16">
       <x:c r="A254" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K254" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L254" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M254" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="N254" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="O254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P254" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:16">
       <x:c r="A255" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="N255" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:16">
       <x:c r="A256" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K256" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L256" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M256" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N256" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O256" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P256" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:16">
       <x:c r="A257" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="N257" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:16">
       <x:c r="A258" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K258" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L258" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M258" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="N258" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="O258" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="P258" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:16">
       <x:c r="A259" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="N259" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:16">
       <x:c r="A260" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K260" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L260" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M260" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="N260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P260" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:16">
       <x:c r="A261" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N261" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:16">
       <x:c r="A262" s="1" t="s">
-        <x:v>952</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K262" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L262" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M262" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P262" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:16">
       <x:c r="A263" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N263" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:16">
       <x:c r="A264" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K264" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L264" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M264" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N264" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O264" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P264" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:16">
       <x:c r="A265" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="N265" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:16">
       <x:c r="A266" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K266" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L266" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M266" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="N266" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="O266" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P266" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:16">
       <x:c r="A267" s="1" t="s">
-        <x:v>972</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="N267" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:16">
       <x:c r="A268" s="1" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K268" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L268" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M268" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N268" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="O268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P268" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:16">
       <x:c r="A269" s="1" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="N269" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:16">
       <x:c r="A270" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K270" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L270" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M270" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N270" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P270" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:16">
       <x:c r="A271" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="N271" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:16">
       <x:c r="A272" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K272" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L272" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M272" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="N272" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P272" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:16">
       <x:c r="A273" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>999</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:16">
       <x:c r="A274" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>1003</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K274" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L274" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M274" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N274" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O274" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P274" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:16">
       <x:c r="A275" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="N275" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:16">
       <x:c r="A276" s="1" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K276" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L276" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M276" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="N276" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="O276" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P276" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:16">
       <x:c r="A277" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="N277" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:16">
       <x:c r="A278" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K278" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L278" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M278" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N278" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P278" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="279" spans="1:16">
+      <x:c r="A279" s="1" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="B279" s="1" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="C279" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="D279" s="0" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="E279" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F279" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G279" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H279" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I279" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J279" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="K279" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="L279" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="M279" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="N279" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="O279" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="P279" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="280" spans="1:16">
+      <x:c r="A280" s="1" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="B280" s="1" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="C280" s="0" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="D280" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="E280" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F280" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G280" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H280" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I280" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J280" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="K280" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="L280" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="M280" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="N280" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="O280" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="P280" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>