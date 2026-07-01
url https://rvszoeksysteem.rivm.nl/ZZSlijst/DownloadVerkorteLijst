--- v6 (2026-06-10)
+++ v7 (2026-07-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fca15a436143ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c75ebf5647e48ada87b4e6a9c542b4b.psmdcp" Id="Rb937a02589354223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f460b2f07f4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/390e42a4deac43b79a36b1f1563f56ca.psmdcp" Id="R209f09f301a94f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -1796,50 +1796,56 @@
   <x:si>
     <x:t>dimethyl sulphate</x:t>
   </x:si>
   <x:si>
     <x:t>13360-57-1</x:t>
   </x:si>
   <x:si>
     <x:t>236-412-4</x:t>
   </x:si>
   <x:si>
     <x:t>dimethylsulfamoylchloride</x:t>
   </x:si>
   <x:si>
     <x:t>10024-97-2</x:t>
   </x:si>
   <x:si>
     <x:t>233-032-0</x:t>
   </x:si>
   <x:si>
     <x:t>distikstofmonoxide</x:t>
   </x:si>
   <x:si>
     <x:t>dinitrogen oxide</x:t>
   </x:si>
   <x:si>
+    <x:t>-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>De emissie van lachgas is als broeikasgas gereguleerd door het emissiehandelssysteem. Daarom is lachgas voor luchtemissies niet ingedeeld in een stofklasse en heeft geen emissiegrenswaarde.</x:t>
+  </x:si>
+  <x:si>
     <x:t>75-07-0</x:t>
   </x:si>
   <x:si>
     <x:t>200-836-8</x:t>
   </x:si>
   <x:si>
     <x:t>ethanal</x:t>
   </x:si>
   <x:si>
     <x:t>acetaldehyde</x:t>
   </x:si>
   <x:si>
     <x:t>97925-95-6</x:t>
   </x:si>
   <x:si>
     <x:t>308-208-6</x:t>
   </x:si>
   <x:si>
     <x:t>ethanol, 2,2'-iminobis-, N- (C13-15-vertakt en lineair alkyl)-derivaten</x:t>
   </x:si>
   <x:si>
     <x:t>ethanol, 2,2'-iminobis-, N-(C13-15-branched and linear alkyl) derivs.</x:t>
   </x:si>
   <x:si>
     <x:t>51000-52-3</x:t>
@@ -1941,53 +1947,50 @@
     <x:t>262-967-7</x:t>
   </x:si>
   <x:si>
     <x:t>gehydrogeneerd terfenyl</x:t>
   </x:si>
   <x:si>
     <x:t>terphenyl hydrogenated</x:t>
   </x:si>
   <x:si>
     <x:t>111-30-8</x:t>
   </x:si>
   <x:si>
     <x:t>203-856-5</x:t>
   </x:si>
   <x:si>
     <x:t>glutaaraldehyde</x:t>
   </x:si>
   <x:si>
     <x:t>glutaraldehyde</x:t>
   </x:si>
   <x:si>
     <x:t>halonen</x:t>
   </x:si>
   <x:si>
     <x:t>partially halogenated chlorofluorohydrocarbon</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>18-11-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Dit is een brede stofgroep. Individuele leden zijn PFAS, die zijn op basis van OSPAR allemaal ZZS. Ook andere stoffen in deze groep kunnen aan de ZZS-criteria voldoen.</x:t>
   </x:si>
   <x:si>
     <x:t>Dit is een brede stofgroep. Individuele leden vallen in verschillende stofklassen.</x:t>
   </x:si>
   <x:si>
     <x:t>85-42-7</x:t>
   </x:si>
   <x:si>
     <x:t>201-604-9</x:t>
   </x:si>
   <x:si>
     <x:t>hexahydroftaalzuur-anhydride</x:t>
   </x:si>
   <x:si>
     <x:t>cyclohexane-1,2-dicarboxylic anhydride</x:t>
   </x:si>
   <x:si>
     <x:t>14166-21-3</x:t>
   </x:si>
@@ -11893,5630 +11896,5630 @@
       <x:c r="C168" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="L168" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="M168" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N168" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="O168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P168" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:16">
       <x:c r="A169" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="N169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:16">
       <x:c r="A170" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K170" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L170" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M170" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="N170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P170" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:16">
       <x:c r="A171" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:16">
       <x:c r="A172" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K172" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L172" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M172" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="N172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P172" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:16">
       <x:c r="A173" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="N173" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:16">
       <x:c r="A174" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K174" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L174" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M174" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P174" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:16">
       <x:c r="A175" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="N175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:16">
       <x:c r="A176" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K176" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L176" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M176" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N176" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O176" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P176" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:16">
       <x:c r="A177" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N177" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:16">
       <x:c r="A178" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K178" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L178" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M178" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P178" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:16">
       <x:c r="A179" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="N179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:16">
       <x:c r="A180" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K180" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L180" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M180" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="N180" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P180" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:16">
       <x:c r="A181" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="N181" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:16">
       <x:c r="A182" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K182" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L182" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M182" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P182" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:16">
       <x:c r="A183" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:16">
       <x:c r="A184" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K184" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L184" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M184" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P184" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:16">
       <x:c r="A185" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="N185" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:16">
       <x:c r="A186" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K186" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L186" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M186" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="N186" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O186" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P186" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:16">
       <x:c r="A187" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:16">
       <x:c r="A188" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K188" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L188" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M188" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P188" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:16">
       <x:c r="A189" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="N189" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:16">
       <x:c r="A190" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K190" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L190" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M190" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P190" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:16">
       <x:c r="A191" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:16">
       <x:c r="A192" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K192" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L192" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M192" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="N192" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="O192" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P192" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:16">
       <x:c r="A193" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="B193" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C193" s="0" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="K193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L193" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="M193" s="0" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="N193" s="0" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>695</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:16">
       <x:c r="A194" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K194" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L194" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M194" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N194" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="O194" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P194" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:16">
       <x:c r="A195" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N195" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:16">
       <x:c r="A196" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M196" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N196" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="O196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P196" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:16">
       <x:c r="A197" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="N197" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:16">
       <x:c r="A198" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K198" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="L198" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="M198" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="N198" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="O198" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P198" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:16">
       <x:c r="A199" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N199" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:16">
       <x:c r="A200" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K200" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L200" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M200" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="N200" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P200" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:16">
       <x:c r="A201" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="N201" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:16">
       <x:c r="A202" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K202" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L202" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M202" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N202" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P202" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:16">
       <x:c r="A203" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="N203" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:16">
       <x:c r="A204" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K204" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L204" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M204" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N204" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P204" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:16">
       <x:c r="A205" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:16">
       <x:c r="A206" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K206" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L206" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M206" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N206" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P206" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:16">
       <x:c r="A207" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:16">
       <x:c r="A208" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K208" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L208" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M208" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="N208" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="O208" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P208" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:16">
       <x:c r="A209" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:16">
       <x:c r="A210" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K210" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L210" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M210" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P210" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:16">
       <x:c r="A211" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="N211" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:16">
       <x:c r="A212" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K212" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L212" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M212" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="N212" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="O212" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="P212" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:16">
       <x:c r="A213" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="N213" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:16">
       <x:c r="A214" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K214" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L214" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M214" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N214" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P214" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:16">
       <x:c r="A215" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:16">
       <x:c r="A216" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K216" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L216" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M216" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P216" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:16">
       <x:c r="A217" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="N217" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:16">
       <x:c r="A218" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K218" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L218" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M218" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N218" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P218" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:16">
       <x:c r="A219" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="N219" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:16">
       <x:c r="A220" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K220" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L220" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M220" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N220" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P220" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:16">
       <x:c r="A221" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N221" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:16">
       <x:c r="A222" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K222" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L222" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M222" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N222" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P222" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:16">
       <x:c r="A223" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N223" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:16">
       <x:c r="A224" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K224" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L224" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M224" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P224" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:16">
       <x:c r="A225" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="N225" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:16">
       <x:c r="A226" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K226" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L226" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M226" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P226" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:16">
       <x:c r="A227" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:16">
       <x:c r="A228" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K228" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L228" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M228" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P228" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:16">
       <x:c r="A229" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:16">
       <x:c r="A230" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K230" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L230" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M230" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="N230" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="O230" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P230" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:16">
       <x:c r="A231" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N231" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:16">
       <x:c r="A232" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K232" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L232" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M232" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P232" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:16">
       <x:c r="A233" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:16">
       <x:c r="A234" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K234" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L234" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M234" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="N234" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="O234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P234" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:16">
       <x:c r="A235" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="N235" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:16">
       <x:c r="A236" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K236" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L236" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M236" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="N236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P236" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:16">
       <x:c r="A237" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="N237" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:16">
       <x:c r="A238" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K238" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L238" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M238" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="N238" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P238" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:16">
       <x:c r="A239" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="N239" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:16">
       <x:c r="A240" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K240" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L240" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M240" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="N240" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="O240" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="P240" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:16">
       <x:c r="A241" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="N241" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:16">
       <x:c r="A242" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K242" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L242" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M242" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="N242" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="O242" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="P242" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:16">
       <x:c r="A243" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N243" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:16">
       <x:c r="A244" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M244" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="N244" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="O244" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P244" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:16">
       <x:c r="A245" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N245" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:16">
       <x:c r="A246" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K246" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L246" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M246" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N246" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="O246" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P246" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:16">
       <x:c r="A247" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:16">
       <x:c r="A248" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K248" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="L248" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M248" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="N248" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="O248" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P248" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:16">
       <x:c r="A249" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="N249" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:16">
       <x:c r="A250" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K250" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L250" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M250" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N250" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="O250" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P250" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:16">
       <x:c r="A251" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="N251" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:16">
       <x:c r="A252" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K252" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L252" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M252" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="N252" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P252" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:16">
       <x:c r="A253" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="N253" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:16">
       <x:c r="A254" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K254" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L254" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M254" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="N254" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="O254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P254" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:16">
       <x:c r="A255" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N255" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:16">
       <x:c r="A256" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K256" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L256" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M256" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N256" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O256" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P256" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:16">
       <x:c r="A257" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="N257" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:16">
       <x:c r="A258" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J258" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K258" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L258" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M258" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="N258" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="O258" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="P258" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:16">
       <x:c r="A259" s="1" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="N259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:16">
       <x:c r="A260" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>948</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K260" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L260" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M260" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="N260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O260" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P260" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:16">
       <x:c r="A261" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>951</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N261" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:16">
       <x:c r="A262" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>955</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K262" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L262" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M262" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O262" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P262" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:16">
       <x:c r="A263" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N263" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:16">
       <x:c r="A264" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>963</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K264" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L264" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M264" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O264" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P264" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:16">
       <x:c r="A265" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="N265" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:16">
       <x:c r="A266" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K266" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L266" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M266" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N266" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="O266" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P266" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:16">
       <x:c r="A267" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>975</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="N267" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:16">
       <x:c r="A268" s="1" t="s">
-        <x:v>978</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K268" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L268" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M268" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N268" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="O268" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P268" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:16">
       <x:c r="A269" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="N269" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:16">
       <x:c r="A270" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K270" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L270" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M270" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O270" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P270" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:16">
       <x:c r="A271" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="N271" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:16">
       <x:c r="A272" s="1" t="s">
-        <x:v>996</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K272" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L272" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M272" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N272" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O272" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P272" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:16">
       <x:c r="A273" s="1" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:16">
       <x:c r="A274" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K274" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L274" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M274" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O274" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P274" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:16">
       <x:c r="A275" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:16">
       <x:c r="A276" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K276" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L276" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M276" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="N276" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="O276" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P276" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:16">
       <x:c r="A277" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="N277" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:16">
       <x:c r="A278" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K278" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L278" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M278" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="N278" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O278" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P278" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:16">
       <x:c r="A279" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I279" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="N279" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:16">
       <x:c r="A280" s="1" t="s">
-        <x:v>1030</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I280" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J280" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K280" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L280" s="0" t="s">
         <x:v>64</x:v>
       </x:c>