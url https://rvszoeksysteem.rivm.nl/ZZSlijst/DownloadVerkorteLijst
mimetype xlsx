--- v7 (2026-07-01)
+++ v8 (2026-07-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f460b2f07f4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/390e42a4deac43b79a36b1f1563f56ca.psmdcp" Id="R209f09f301a94f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddee0733d1a4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57a6adefd0524355b50e83418e774219.psmdcp" Id="R195dff480ba44a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>