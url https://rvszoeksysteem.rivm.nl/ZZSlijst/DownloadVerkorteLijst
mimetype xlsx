--- v8 (2026-07-21)
+++ v9 (2026-08-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddee0733d1a4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57a6adefd0524355b50e83418e774219.psmdcp" Id="R195dff480ba44a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef8d3765e4a4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd2aa787b6b64284af8cddfbb12aa1c6.psmdcp" Id="Rde93d4d4bca641ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>