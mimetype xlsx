--- v0 (2026-07-06)
+++ v1 (2026-07-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ff688227b14c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e3a53e900b8477387e0f01cd1402181.psmdcp" Id="R85ecd28e885542d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e791901ade4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63bcc7dbadb2430481d1208b75eb4211.psmdcp" Id="R35e0e81b626e4c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -242,50 +242,65 @@
   <x:si>
     <x:t>287-370-9</x:t>
   </x:si>
   <x:si>
     <x:t>[ethylenebis[nitrilobis(methylene)]]tetrakisphosphonic acid, calcium sodium salt</x:t>
   </x:si>
   <x:si>
     <x:t>34274-30-1</x:t>
   </x:si>
   <x:si>
     <x:t>251-910-1</x:t>
   </x:si>
   <x:si>
     <x:t>[ethylenebis[nitrilobis(methylene)]]tetrakisphosphonic acid, potassium salt</x:t>
   </x:si>
   <x:si>
     <x:t>22036-77-7</x:t>
   </x:si>
   <x:si>
     <x:t>244-742-5</x:t>
   </x:si>
   <x:si>
     <x:t>[ethylenebis[nitrilobis(methylene)]]tetrakisphosphonic acid, sodium salt</x:t>
   </x:si>
   <x:si>
+    <x:t>≥ 76,9% 3-[(1RS,3RS)-3-(4′-broombifenyl-4-yl)-3-hydroxy-1-fenylpropyl]-4-hydroxycoumarine en ≤ 23,1% 3-[(1RS,3SR)-3-(4′-broombifenyl-4-yl)-3-hydroxy-1-fenylpropyl]-4-hydroxycoumarine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>≥ 76.9% 3-[(1RS,3RS)-3-(4′-bromobiphenyl-4-yl)-3-hydroxy-1-phenylpropyl]-4-hydroxycoumarin and ≤ 23.1% 3-[(1RS,3SR)-3-(4′-bromobiphenyl-4-yl)-3-hydroxy-1-phenylpropyl]-4-hydroxycoumarin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07-07-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1-(5,6,7,8-tetrahydro-3,5,5,6,8,8-hexamethyl-2-naftyl)1-ethanon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1-(5,6,7,8-tetrahydro-3,5,5,6,8,8-hexamethyl-2-naphthyl)ethan-1-one</x:t>
+  </x:si>
+  <x:si>
     <x:t>1873-88-7</x:t>
   </x:si>
   <x:si>
     <x:t>217-496-1</x:t>
   </x:si>
   <x:si>
     <x:t>1,1,1,3,5,5,5-heptamethyltrisiloxane</x:t>
   </x:si>
   <x:si>
     <x:t>51240-95-0</x:t>
   </x:si>
   <x:si>
     <x:t>257-077-0</x:t>
   </x:si>
   <x:si>
     <x:t>1,1,3,3-tetramethylbutyl peroxyneodecanoate</x:t>
   </x:si>
   <x:si>
     <x:t>941-303-6</x:t>
   </x:si>
   <x:si>
     <x:t>1,2,4-trinonyl benzene-1,2,4-tricarboxylate</x:t>
   </x:si>
   <x:si>
     <x:t>2634-33-5</x:t>
@@ -533,50 +548,56 @@
   <x:si>
     <x:t>50 mg/Nm3</x:t>
   </x:si>
   <x:si>
     <x:t>De weergegeven stofklasse staat in bijlage III van het BAL. Omdat deze stof op de Signaleringslijst staat kan het bevoegd gezag overwegen om in het kader van vergunningverlening voor luchtemissies de strengere stofklassen MVP1 of MVP2 te hanteren. Bij overschrijding van de Emissiegrenswaarde voor deze stofklassen kunt u de emissie toetsen aan het (af te leiden) MTR.</x:t>
   </x:si>
   <x:si>
     <x:t>118-79-6</x:t>
   </x:si>
   <x:si>
     <x:t>204-278-6</x:t>
   </x:si>
   <x:si>
     <x:t>2,4,6-tribroomfenol</x:t>
   </x:si>
   <x:si>
     <x:t>2,4,6-tribromophenol</x:t>
   </x:si>
   <x:si>
     <x:t>gO.1</x:t>
   </x:si>
   <x:si>
     <x:t>20 mg/Nm3</x:t>
   </x:si>
   <x:si>
+    <x:t>2,4,8,10-tetra(tert-butyl)-6-hydroxy-12H-dibenzo[d,g][1,3,2]dioxafosfocine 6-oxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,4,8,10-tetra(tert-butyl)-6-hydroxy-12H-dibenzo[d,g][1,3,2]dioxaphosphocin 6-oxide</x:t>
+  </x:si>
+  <x:si>
     <x:t>458-880-0</x:t>
   </x:si>
   <x:si>
     <x:t>2,4,8,10-tetra(tert-butyl)-6-hydroxy-12h-dibenzo-[d,g][1,3,2]dioxafosfocine 6-oxide, lithiumzout</x:t>
   </x:si>
   <x:si>
     <x:t>2,4,8,10-tetra(tert-butyl)-6-hydroxy-12h-dibenzo-[d,g][1,3,2]dioxaphosphocin 6-oxide, lithium salt</x:t>
   </x:si>
   <x:si>
     <x:t>85209-91-2</x:t>
   </x:si>
   <x:si>
     <x:t>286-344-4</x:t>
   </x:si>
   <x:si>
     <x:t>2,4,8,10-tetra(tert-butyl)-6-hydroxy-12h-dibenzo-[d,g][1,3,2]dioxafosfocine 6-oxide, natriumzout</x:t>
   </x:si>
   <x:si>
     <x:t>2,4,8,10-tetra(tert-butyl)-6-hydroxy-12h-dibenzo[d,g][1,3,2]dioxaphosphocin 6-oxide, sodium salt</x:t>
   </x:si>
   <x:si>
     <x:t>96-76-4</x:t>
   </x:si>
   <x:si>
     <x:t>202-532-0</x:t>
@@ -1100,50 +1121,59 @@
   <x:si>
     <x:t>A mixture of branched and linear C7-C9 alkyl 3-[3-(2H-benzotriazol-2-yl)-5-(1,1-dimethylethyl)-4-hydroxyphenyl]propionates</x:t>
   </x:si>
   <x:si>
     <x:t>797751-44-1</x:t>
   </x:si>
   <x:si>
     <x:t>458-680-3</x:t>
   </x:si>
   <x:si>
     <x:t>A mixture of: propan-2-one-O,O'(methoxyvinylsilandiyl)dioxime; propan-2-one-O-(dimethoxyvinylsilyl)oxime; propan-2-one-O,O',O''-(vinylsilantriyl)trioxime</x:t>
   </x:si>
   <x:si>
     <x:t>98-86-2</x:t>
   </x:si>
   <x:si>
     <x:t>202-708-7</x:t>
   </x:si>
   <x:si>
     <x:t>acetofenon</x:t>
   </x:si>
   <x:si>
     <x:t>acetophenone</x:t>
   </x:si>
   <x:si>
+    <x:t>1506-02-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216-133-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>acetyl hexamethyl tetralin</x:t>
+  </x:si>
+  <x:si>
     <x:t>25584-83-2</x:t>
   </x:si>
   <x:si>
     <x:t>247-118-0</x:t>
   </x:si>
   <x:si>
     <x:t>Acrylic acid, monoester with propane-1,2-diol</x:t>
   </x:si>
   <x:si>
     <x:t>63231-51-6</x:t>
   </x:si>
   <x:si>
     <x:t>400-370-7</x:t>
   </x:si>
   <x:si>
     <x:t>actrel 400</x:t>
   </x:si>
   <x:si>
     <x:t>15879-93-3</x:t>
   </x:si>
   <x:si>
     <x:t>240-016-7</x:t>
   </x:si>
   <x:si>
     <x:t>alfachloralose</x:t>
@@ -1826,50 +1856,56 @@
   <x:si>
     <x:t>diethyl phthalate</x:t>
   </x:si>
   <x:si>
     <x:t>119446-68-3</x:t>
   </x:si>
   <x:si>
     <x:t>difenoconazool</x:t>
   </x:si>
   <x:si>
     <x:t>difenoconazole</x:t>
   </x:si>
   <x:si>
     <x:t>102-06-7</x:t>
   </x:si>
   <x:si>
     <x:t>203-002-1</x:t>
   </x:si>
   <x:si>
     <x:t>difenylguanidine</x:t>
   </x:si>
   <x:si>
     <x:t>1,3-diphenylguanidine</x:t>
   </x:si>
   <x:si>
+    <x:t>di-gesubstitueerd tert-alkyl 3 [3-(2H-benzotriazol-2-yl)-5-tert-butyl-4-hydroxyfenyl]propanoaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>di-substituted tert-alkyl 3 [3-(2H-benzotriazol-2-yl)-5-tert-butyl-4-hydroxyphenyl]propanoate</x:t>
+  </x:si>
+  <x:si>
     <x:t>12008-39-8</x:t>
   </x:si>
   <x:si>
     <x:t>686-800-6</x:t>
   </x:si>
   <x:si>
     <x:t>dikalium octaboraat</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">dipotassium octaborate </x:t>
   </x:si>
   <x:si>
     <x:t>1332-77-0</x:t>
   </x:si>
   <x:si>
     <x:t>215-575-5</x:t>
   </x:si>
   <x:si>
     <x:t>dikalium tetraboraat</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">dipotassium tetraborate </x:t>
   </x:si>
   <x:si>
     <x:t>50563-36-5</x:t>
@@ -2108,50 +2144,56 @@
   <x:si>
     <x:t>8050-09-7</x:t>
   </x:si>
   <x:si>
     <x:t>232-475-7</x:t>
   </x:si>
   <x:si>
     <x:t>hars</x:t>
   </x:si>
   <x:si>
     <x:t>rosin</x:t>
   </x:si>
   <x:si>
     <x:t>65997-05-9</x:t>
   </x:si>
   <x:si>
     <x:t>500-163-2</x:t>
   </x:si>
   <x:si>
     <x:t>hars, oligomeren</x:t>
   </x:si>
   <x:si>
     <x:t>rosin, oligomers</x:t>
   </x:si>
   <x:si>
+    <x:t>Hydrocarbyl siloxanen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hydrocarbyl siloxanes</x:t>
+  </x:si>
+  <x:si>
     <x:t>151841-65-5</x:t>
   </x:si>
   <x:si>
     <x:t>430-650-4</x:t>
   </x:si>
   <x:si>
     <x:t>hydroxy aluminium bis(2,4,8,10-tetra-tert-butyl-6-hydroxy-12h-dibenzo[d,g][1.3.2]dioxafosfocine-6-oxide)</x:t>
   </x:si>
   <x:si>
     <x:t>hydroxy aluminium bis(2,4,8,10-tetra-tert-butyl-6-hydroxy-12h-dibenzo[d,g][1.3.2]dioxaphosphocin-6-oxide)</x:t>
   </x:si>
   <x:si>
     <x:t>13517-11-8</x:t>
   </x:si>
   <x:si>
     <x:t>927-683-6</x:t>
   </x:si>
   <x:si>
     <x:t>hypobromous acid [active bromine]</x:t>
   </x:si>
   <x:si>
     <x:t>138261-41-3</x:t>
   </x:si>
   <x:si>
     <x:t>428-040-8</x:t>
@@ -2522,50 +2564,56 @@
   <x:si>
     <x:t>24748-23-0</x:t>
   </x:si>
   <x:si>
     <x:t>429-320-2</x:t>
   </x:si>
   <x:si>
     <x:t>methylethylketon peroxide trimeer</x:t>
   </x:si>
   <x:si>
     <x:t>methylethylketone peroxide trimer</x:t>
   </x:si>
   <x:si>
     <x:t>1634-04-4</x:t>
   </x:si>
   <x:si>
     <x:t>216-653-1</x:t>
   </x:si>
   <x:si>
     <x:t>methyl-tert-butylether</x:t>
   </x:si>
   <x:si>
     <x:t>tert-butyl methyl ether</x:t>
   </x:si>
   <x:si>
+    <x:t>Mono- en di-orthoftalaatesters met ten minste één van de volgende groepen: een lineaire of vertakte alkylgroep met een C4-C6-ruggengraat* die eventueel kan zijn gesubstitueerd met methyl- en/of ethylgroepen, een benzylgroep waarvan de methyleen eventueel kan zijn gesubstitueerd met methyl- en/of ethylgroepen, een cyclopentyl- of cyclohexylgroep die eventueel kan zijn gesubstitueerd met methyl- en/of ethylgroepen. [*De ruggengraat is gedefinieerd als de langste lineaire koolstofketen vanaf de esterfunctie.]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mono- and di-ortho-phthalate esters with at least one of the following:-a linear or branched alkyl moiety with a C4-C6 backbone* with possible substitution by methyl and/or ethyl groups, -a benzyl moiety with methylene possibly substituted by methyl and/or ethyl groups, -a cyclopentyl or cyclohexyl moiety with possible substitution by methyl and/or ethyl groups. [*The backbone is defined as the longest linear carbon chain from the ester function]</x:t>
+  </x:si>
+  <x:si>
     <x:t>108-90-7</x:t>
   </x:si>
   <x:si>
     <x:t>203-628-5</x:t>
   </x:si>
   <x:si>
     <x:t>monochloorbenzeen</x:t>
   </x:si>
   <x:si>
     <x:t>chlorobenzene</x:t>
   </x:si>
   <x:si>
     <x:t>1852-16-0</x:t>
   </x:si>
   <x:si>
     <x:t>217-442-7</x:t>
   </x:si>
   <x:si>
     <x:t>N-(butoxymethyl)acrylamide</x:t>
   </x:si>
   <x:si>
     <x:t>3644-11-9</x:t>
   </x:si>
   <x:si>
     <x:t>222-871-8</x:t>
@@ -2903,50 +2951,56 @@
   <x:si>
     <x:t>pendimethalin</x:t>
   </x:si>
   <x:si>
     <x:t>12007-92-0</x:t>
   </x:si>
   <x:si>
     <x:t>234-522-7</x:t>
   </x:si>
   <x:si>
     <x:t>Pentaboron sodium octaoxide</x:t>
   </x:si>
   <x:si>
     <x:t>79-21-0</x:t>
   </x:si>
   <x:si>
     <x:t>201-186-8</x:t>
   </x:si>
   <x:si>
     <x:t>perazijnzuur</x:t>
   </x:si>
   <x:si>
     <x:t>peracetic acid</x:t>
   </x:si>
   <x:si>
+    <x:t>perchloorzuur en zijn zouten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>perchloric acid and its salts</x:t>
+  </x:si>
+  <x:si>
     <x:t>68610-51-5</x:t>
   </x:si>
   <x:si>
     <x:t>271-867-2</x:t>
   </x:si>
   <x:si>
     <x:t>Phenol, 4-methyl-, reaction products with dicyclopentadiene and isobutylene</x:t>
   </x:si>
   <x:si>
     <x:t>68855-45-8</x:t>
   </x:si>
   <x:si>
     <x:t>272-486-4</x:t>
   </x:si>
   <x:si>
     <x:t>Phenol, dodecyl-, sulfurized, calcium salts</x:t>
   </x:si>
   <x:si>
     <x:t>61788-44-1</x:t>
   </x:si>
   <x:si>
     <x:t>262-975-0</x:t>
   </x:si>
   <x:si>
     <x:t>Phenol, styrenated</x:t>
@@ -3002,86 +3056,107 @@
   <x:si>
     <x:t>Potassium titanium oxide (K2Ti6O13)</x:t>
   </x:si>
   <x:si>
     <x:t>94-13-3</x:t>
   </x:si>
   <x:si>
     <x:t>202-307-7</x:t>
   </x:si>
   <x:si>
     <x:t>propyl 4-hydroxybenzoate</x:t>
   </x:si>
   <x:si>
     <x:t>189278-12-4</x:t>
   </x:si>
   <x:si>
     <x:t>606-168-7</x:t>
   </x:si>
   <x:si>
     <x:t>proquinazid</x:t>
   </x:si>
   <x:si>
     <x:t>Proquinazid</x:t>
   </x:si>
   <x:si>
+    <x:t>pyrazolen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pyrazoles</x:t>
+  </x:si>
+  <x:si>
     <x:t>8003-34-7</x:t>
   </x:si>
   <x:si>
     <x:t>232-319-8</x:t>
   </x:si>
   <x:si>
     <x:t>pyrethrine</x:t>
   </x:si>
   <x:si>
     <x:t>pyrethrins</x:t>
   </x:si>
   <x:si>
     <x:t>84632-59-7</x:t>
   </x:si>
   <x:si>
     <x:t>416-250-2</x:t>
   </x:si>
   <x:si>
     <x:t>pyrrolo[3,4-c]pyrrole-1,4-dione, 3,6-bis[4-(1,1-dimethylethyl)phenyl]-2,5-dihydro-</x:t>
   </x:si>
   <x:si>
     <x:t>Pyrrolo[3,4-c]pyrrole-1,4-dione, 3,6-bis[4-(1,1-dimethylethyl)phenyl]-2,5-dihydro-</x:t>
   </x:si>
   <x:si>
     <x:t>68424-85-1</x:t>
   </x:si>
   <x:si>
     <x:t>270-325-2</x:t>
   </x:si>
   <x:si>
     <x:t>quarternaire ammoniumverbindingen, C12-C16</x:t>
   </x:si>
   <x:si>
     <x:t>quaternary ammonium compounds, benzyl-C12-16-alkyldimethyl, chlorides</x:t>
   </x:si>
   <x:si>
+    <x:t>Reactieproducten van ammoniumbromide en natriumhypochloriet, in situ gegenereerd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reaction products of ammonium bromide and sodium hypochlorite, generated in-situ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reactieproducten van boorzuur met 2-propylheptan-1-ol (1:3), 2,2'-methyliminodiethanol en de reactieproducten daarvan met boorzuur (1:1,5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reaction products of boric acid with 2-propylheptan-1-ol (1:3),  2,2'-methyliminodiethanol and its reaction products with boric acid (1:1.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serieuze signalering</x:t>
+  </x:si>
+  <x:si>
     <x:t>214710-34-6</x:t>
   </x:si>
   <x:si>
     <x:t>695-923-4</x:t>
   </x:si>
   <x:si>
     <x:t>reactieproducten van boorzuur met didecylamine en ethyleenoxide</x:t>
   </x:si>
   <x:si>
     <x:t>reaction products of boric acid with didecylamine and ethylene oxide</x:t>
   </x:si>
   <x:si>
     <x:t>940-281-5</x:t>
   </x:si>
   <x:si>
     <x:t>reactieproducten van tallolievetzuren en tallolierozine met maleïneanhydride</x:t>
   </x:si>
   <x:si>
     <x:t>reaction products of tall oil fatty acids and tall oil rosin with maleic anhydride</x:t>
   </x:si>
   <x:si>
     <x:t>915-730-3</x:t>
   </x:si>
   <x:si>
     <x:t>reaction mass of 1-(1,2,3,4,5,6,7,8-octahydro-2,3,8,8-tetramethyl-2-naphthyl)ethan-1-one and 1-(1,2,3,4,6,7,8,8a-octahydro-2,3,8,8-tetramethyl-2-naphthyl)ethan-1-one and 1-(1,2,3,5,6,7,8,8a-octahydro-2,3,8,8-tetramethyl-2-naphthyl)ethan-1-one</x:t>
@@ -3185,50 +3260,62 @@
   <x:si>
     <x:t>S-metolachlor</x:t>
   </x:si>
   <x:si>
     <x:t>92484-48-5</x:t>
   </x:si>
   <x:si>
     <x:t>403-080-9</x:t>
   </x:si>
   <x:si>
     <x:t>sodium 3-(2H-benzotriazol-2-yl)-5-sec-butyl-4-hydroxybenzenesulfonate</x:t>
   </x:si>
   <x:si>
     <x:t>Sodium 3-(2H-benzotriazol-2-yl)-5-sec-butyl-4-hydroxybenzenesulfonate</x:t>
   </x:si>
   <x:si>
     <x:t>13718-26-8</x:t>
   </x:si>
   <x:si>
     <x:t>237-272-7</x:t>
   </x:si>
   <x:si>
     <x:t>Sodium metavanadate</x:t>
   </x:si>
   <x:si>
+    <x:t>135459-87-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690-882-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium bis{5-[bis(carboxymethyl)amino]-3-(carboxymethyl)-4-cyanothiofeen-2-carboxylaat}</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium bis{5-[bis(carboxymethyl)amino]-3-(carboxymethyl)-4-cyanothiophene-2-carboxylate}</x:t>
+  </x:si>
+  <x:si>
     <x:t>543-94-2</x:t>
   </x:si>
   <x:si>
     <x:t>208-854-8</x:t>
   </x:si>
   <x:si>
     <x:t>strontium di(acetaat)</x:t>
   </x:si>
   <x:si>
     <x:t>strontium di(acetate)</x:t>
   </x:si>
   <x:si>
     <x:t>106705-37-7</x:t>
   </x:si>
   <x:si>
     <x:t>812-724-1</x:t>
   </x:si>
   <x:si>
     <x:t>Strontium neodecanoate</x:t>
   </x:si>
   <x:si>
     <x:t>1633-05-2</x:t>
   </x:si>
   <x:si>
     <x:t>216-643-7</x:t>
@@ -3423,50 +3510,59 @@
     <x:t>tin(2+) bis(3,5,5-trimethylhexanoaat)</x:t>
   </x:si>
   <x:si>
     <x:t>tin(2+) bis(3,5,5-trimethylhexanoate)</x:t>
   </x:si>
   <x:si>
     <x:t>12045-88-4</x:t>
   </x:si>
   <x:si>
     <x:t>601-708-8</x:t>
   </x:si>
   <x:si>
     <x:t>tincalconite</x:t>
   </x:si>
   <x:si>
     <x:t>29385-43-1</x:t>
   </x:si>
   <x:si>
     <x:t>249-596-6</x:t>
   </x:si>
   <x:si>
     <x:t>tolyltriazool</x:t>
   </x:si>
   <x:si>
     <x:t>tolyltriazole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21145-77-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244-240-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tonalide</x:t>
   </x:si>
   <x:si>
     <x:t>101-20-2</x:t>
   </x:si>
   <x:si>
     <x:t>202-924-1</x:t>
   </x:si>
   <x:si>
     <x:t>triclocarban</x:t>
   </x:si>
   <x:si>
     <x:t>3380-34-5</x:t>
   </x:si>
   <x:si>
     <x:t>222-182-2</x:t>
   </x:si>
   <x:si>
     <x:t>Triclosan</x:t>
   </x:si>
   <x:si>
     <x:t>78-40-0</x:t>
   </x:si>
   <x:si>
     <x:t>201-114-5</x:t>
   </x:si>
@@ -3757,52 +3853,52 @@
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="1">
     <x:dxf/>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:W338" totalsRowShown="0">
-  <x:autoFilter ref="A1:W338"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:W351" totalsRowShown="0">
+  <x:autoFilter ref="A1:W351"/>
   <x:tableColumns count="23">
     <x:tableColumn id="1" name="CAS-nummer" dataDxfId="0"/>
     <x:tableColumn id="2" name="EG-nummer" dataDxfId="0"/>
     <x:tableColumn id="3" name="Nederlandse stofnaam"/>
     <x:tableColumn id="4" name="Engelse stofnaam"/>
     <x:tableColumn id="5" name="REACH RoI SVHC"/>
     <x:tableColumn id="6" name="REACH RoI restrictie o.b.v. ZZS-eigenschappen"/>
     <x:tableColumn id="7" name="CLH RoI o.b.v. ZZS-eigenschappen"/>
     <x:tableColumn id="8" name="Nominatie Verdrag van Stockholm / POP-verordening (in besluitvorming)"/>
     <x:tableColumn id="9" name="ECHA ED-beoordelingslijst (geconcludeerd)"/>
     <x:tableColumn id="10" name="ECHA PBT-beoordelingslijst (geconcludeerd)"/>
     <x:tableColumn id="11" name="EFSA ED-beoordelingslijst (geconcludeerd)"/>
     <x:tableColumn id="12" name="Nominatie Verdrag van Stockholm / POP-verordening (in beoordeling)"/>
     <x:tableColumn id="13" name="REACH CoRAP o.b.v. ZZS-eigenschappen"/>
     <x:tableColumn id="14" name="ECHA ED-beoordelingslijst (in beoordeling)"/>
     <x:tableColumn id="15" name="ECHA PBT-beoordelingslijst (in beoordeling)"/>
     <x:tableColumn id="16" name="EFSA ED-beoordelingslijst (in beoordeling)"/>
     <x:tableColumn id="17" name="REACH Roadmap restricties o.b.v. ZZS-eigenschappen"/>
     <x:tableColumn id="18" name="Stofklasse voor luchtemissies"/>
     <x:tableColumn id="19" name="Emissiegrenswaarde"/>
     <x:tableColumn id="20" name="Type signalering"/>
     <x:tableColumn id="21" name="Datum toevoeging"/>
     <x:tableColumn id="22" name="Voetnoot1"/>
     <x:tableColumn id="23" name="Voetnoot2"/>
   </x:tableColumns>
@@ -4079,51 +4175,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:W338"/>
+  <x:dimension ref="A1:W351"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="35.710625" defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="23" width="35.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:23">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
@@ -5084,1054 +5180,1054 @@
       </x:c>
       <x:c r="Q14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T14" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U14" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W14" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="B15" s="1" t="s">
+      <x:c r="D15" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C15" s="0" t="s">
+      <x:c r="E15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="O15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="S15" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T15" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="U15" s="0" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...52 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
       <x:c r="V15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="B16" s="1" t="s">
+      <x:c r="D16" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T16" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U16" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W16" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T18" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U18" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W18" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="B19" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T19" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="B20" s="1" t="s">
+      <x:c r="D20" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C20" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O20" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T20" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U20" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W20" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="B21" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="B22" s="1" t="s">
+      <x:c r="D22" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C22" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O22" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T22" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U22" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W22" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="B23" s="1" t="s">
+      <x:c r="C23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="B24" s="1" t="s">
+      <x:c r="C24" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C24" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T24" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U24" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W24" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="B25" s="1" t="s">
+      <x:c r="C25" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T25" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="B26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O26" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T26" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U26" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W26" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="B27" s="1" t="s">
+      <x:c r="D27" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C27" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T27" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="B28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O28" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T28" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U28" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W28" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6149,131 +6245,131 @@
       </x:c>
       <x:c r="Q29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="B30" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O30" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T30" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U30" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W30" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6291,273 +6387,273 @@
       </x:c>
       <x:c r="Q31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="B32" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O32" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T32" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U32" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W32" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="B33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T33" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="B34" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O34" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T34" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U34" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W34" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6575,912 +6671,912 @@
       </x:c>
       <x:c r="Q35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="B36" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O36" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T36" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U36" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W36" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="B37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="B38" s="1" t="s">
+      <x:c r="D38" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O38" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T38" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U38" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W38" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="B39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S39" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T39" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V39" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O40" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R40" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S40" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T40" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U40" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V40" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W40" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G42" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H42" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I42" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J42" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K42" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L42" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M42" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N42" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O42" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P42" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q42" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R42" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="B42" s="1" t="s">
+      <x:c r="S42" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C42" s="0" t="s">
-[...49 lines deleted...]
-      </x:c>
       <x:c r="T42" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U42" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V42" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W42" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T43" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U43" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T44" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U44" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W44" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T45" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="B46" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T46" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U46" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W46" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T47" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7498,344 +7594,344 @@
       </x:c>
       <x:c r="Q48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T48" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="B49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="B50" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O50" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T50" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U50" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W50" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="B51" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="B52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O52" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T52" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U52" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W52" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="B53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7853,60 +7949,60 @@
       </x:c>
       <x:c r="Q53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W53" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7924,841 +8020,841 @@
       </x:c>
       <x:c r="Q54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T54" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U54" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W54" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T55" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O56" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T56" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U56" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W56" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="B58" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O58" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P58" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T58" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U58" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W58" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="B59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T59" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O60" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T60" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U60" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W60" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T61" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P62" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T62" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U62" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W62" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T63" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O64" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T64" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U64" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W64" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="B65" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T65" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W65" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="B66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -8776,344 +8872,344 @@
       </x:c>
       <x:c r="Q66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T66" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U66" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W66" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T67" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O68" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T68" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U68" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W68" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T70" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U70" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W70" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -9131,1622 +9227,1622 @@
       </x:c>
       <x:c r="Q71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="B72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T72" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U72" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W72" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="B73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O74" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T74" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U74" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W74" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="B76" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O76" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T76" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U76" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W76" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T77" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W77" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T78" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U78" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W78" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T79" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T80" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U80" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W80" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T81" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T82" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U82" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W82" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T84" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U84" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W84" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="B85" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T85" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="B86" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O86" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T86" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U86" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W86" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="B87" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T87" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W87" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="B88" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="B88" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O88" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R88" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S88" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T88" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U88" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V88" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W88" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T89" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W89" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P90" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T90" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U90" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W90" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T91" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W91" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="A92" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="B92" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="B92" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O92" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T92" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U92" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W92" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="A93" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="B93" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="B93" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T93" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:23">
       <x:c r="A94" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="B94" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="B94" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -10764,202 +10860,202 @@
       </x:c>
       <x:c r="Q94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T94" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U94" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W94" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:23">
       <x:c r="A95" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="B95" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="B95" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W95" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:23">
       <x:c r="A96" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="B96" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="B96" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O96" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T96" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U96" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W96" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:23">
       <x:c r="A97" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -10977,60 +11073,60 @@
       </x:c>
       <x:c r="Q97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:23">
       <x:c r="A98" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -11048,202 +11144,202 @@
       </x:c>
       <x:c r="Q98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T98" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U98" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W98" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:23">
       <x:c r="A99" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="B99" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="B99" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T99" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W99" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:23">
       <x:c r="A100" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O100" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T100" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U100" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W100" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:23">
       <x:c r="A101" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="B101" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="B101" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -11261,273 +11357,273 @@
       </x:c>
       <x:c r="Q101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T101" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W101" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:23">
       <x:c r="A102" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O102" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T102" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U102" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W102" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:23">
       <x:c r="A103" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T103" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W103" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:23">
       <x:c r="A104" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O104" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T104" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U104" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W104" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:23">
       <x:c r="A105" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -11545,60 +11641,60 @@
       </x:c>
       <x:c r="Q105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T105" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W105" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:23">
       <x:c r="A106" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -11616,202 +11712,202 @@
       </x:c>
       <x:c r="Q106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T106" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U106" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W106" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:23">
       <x:c r="A107" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T107" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:23">
       <x:c r="A108" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R108" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S108" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T108" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U108" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V108" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W108" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:23">
       <x:c r="A109" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -11829,557 +11925,557 @@
       </x:c>
       <x:c r="Q109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W109" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:23">
       <x:c r="A110" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T110" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U110" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W110" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:23">
       <x:c r="A111" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:23">
       <x:c r="A112" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O112" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R112" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S112" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="T112" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U112" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V112" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="W112" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:23">
       <x:c r="A113" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T113" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:23">
       <x:c r="A114" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O114" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T114" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U114" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W114" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:23">
       <x:c r="A115" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="B115" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="B115" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T115" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:23">
       <x:c r="A116" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="B116" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="B116" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O116" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T116" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U116" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W116" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:23">
       <x:c r="A117" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -12397,699 +12493,699 @@
       </x:c>
       <x:c r="Q117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:23">
       <x:c r="A118" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O118" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T118" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U118" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W118" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:23">
       <x:c r="A119" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T119" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W119" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:23">
       <x:c r="A120" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T120" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U120" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W120" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:23">
       <x:c r="A121" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="B121" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T121" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:23">
       <x:c r="A122" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="B122" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O122" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T122" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U122" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W122" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:23">
       <x:c r="A123" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="B123" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T123" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W123" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:23">
       <x:c r="A124" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="B124" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T124" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U124" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W124" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:23">
       <x:c r="A125" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="B125" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T125" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W125" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:23">
       <x:c r="A126" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O126" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T126" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U126" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W126" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:23">
       <x:c r="A127" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13107,202 +13203,202 @@
       </x:c>
       <x:c r="Q127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:23">
       <x:c r="A128" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T128" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U128" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W128" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:23">
       <x:c r="A129" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="B129" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S129" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T129" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V129" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:23">
       <x:c r="A130" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13320,60 +13416,60 @@
       </x:c>
       <x:c r="Q130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T130" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U130" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W130" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:23">
       <x:c r="A131" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13391,60 +13487,60 @@
       </x:c>
       <x:c r="Q131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:23">
       <x:c r="A132" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13462,131 +13558,131 @@
       </x:c>
       <x:c r="Q132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T132" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U132" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W132" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:23">
       <x:c r="A133" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S133" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T133" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V133" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:23">
       <x:c r="A134" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13604,60 +13700,60 @@
       </x:c>
       <x:c r="Q134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T134" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U134" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W134" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:23">
       <x:c r="A135" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13675,69 +13771,69 @@
       </x:c>
       <x:c r="Q135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:23">
       <x:c r="A136" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13746,841 +13842,841 @@
       </x:c>
       <x:c r="Q136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T136" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U136" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W136" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:23">
       <x:c r="A137" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S137" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T137" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:23">
       <x:c r="A138" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T138" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U138" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W138" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:23">
       <x:c r="A139" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T139" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W139" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:23">
       <x:c r="A140" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O140" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R140" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S140" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T140" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U140" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W140" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:23">
       <x:c r="A141" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S141" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="T141" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W141" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:23">
       <x:c r="A142" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P142" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T142" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U142" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W142" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:23">
       <x:c r="A143" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T143" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W143" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:23">
       <x:c r="A144" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O144" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R144" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S144" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T144" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U144" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W144" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:23">
       <x:c r="A145" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W145" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:23">
       <x:c r="A146" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="B146" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="B146" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P146" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T146" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U146" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W146" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:23">
       <x:c r="A147" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="B147" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W147" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:23">
       <x:c r="A148" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="B148" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14598,60 +14694,60 @@
       </x:c>
       <x:c r="Q148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T148" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U148" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W148" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:23">
       <x:c r="A149" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="B149" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14669,60 +14765,60 @@
       </x:c>
       <x:c r="Q149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W149" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:23">
       <x:c r="A150" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14740,1196 +14836,1196 @@
       </x:c>
       <x:c r="Q150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T150" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U150" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W150" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:23">
       <x:c r="A151" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N151" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T151" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W151" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:23">
       <x:c r="A152" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P152" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T152" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U152" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W152" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:23">
       <x:c r="A153" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:23">
       <x:c r="A154" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O154" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R154" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S154" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T154" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U154" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V154" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W154" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:23">
       <x:c r="A155" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T155" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W155" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:23">
       <x:c r="A156" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P156" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T156" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U156" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W156" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:23">
       <x:c r="A157" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W157" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:23">
       <x:c r="A158" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O158" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R158" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S158" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T158" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U158" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V158" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W158" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:23">
       <x:c r="A159" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S159" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W159" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:23">
       <x:c r="A160" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T160" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U160" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W160" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:23">
       <x:c r="A161" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S161" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T161" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V161" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W161" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:23">
       <x:c r="A162" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T162" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U162" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W162" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:23">
       <x:c r="A163" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S163" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T163" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W163" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:23">
       <x:c r="A164" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T164" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U164" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W164" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:23">
       <x:c r="A165" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T165" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W165" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:23">
       <x:c r="A166" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T166" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U166" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W166" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:23">
       <x:c r="A167" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15947,1196 +16043,1196 @@
       </x:c>
       <x:c r="Q167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T167" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W167" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:23">
       <x:c r="A168" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O168" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T168" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U168" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W168" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:23">
       <x:c r="A169" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T169" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U169" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W169" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:23">
       <x:c r="A170" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O170" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T170" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U170" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W170" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:23">
       <x:c r="A171" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W171" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:23">
       <x:c r="A172" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O172" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P172" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T172" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U172" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W172" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:23">
       <x:c r="A173" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W173" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:23">
       <x:c r="A174" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O174" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T174" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U174" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W174" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:23">
       <x:c r="A175" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T175" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W175" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:23">
       <x:c r="A176" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O176" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T176" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U176" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W176" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:23">
       <x:c r="A177" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T177" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W177" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:23">
       <x:c r="A178" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T178" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U178" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W178" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:23">
       <x:c r="A179" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T179" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:23">
       <x:c r="A180" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T180" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U180" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W180" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:23">
       <x:c r="A181" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T181" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W181" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:23">
       <x:c r="A182" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O182" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T182" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U182" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W182" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:23">
       <x:c r="A183" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T183" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:23">
       <x:c r="A184" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17154,770 +17250,770 @@
       </x:c>
       <x:c r="Q184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T184" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U184" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W184" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:23">
       <x:c r="A185" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S185" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T185" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W185" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:23">
       <x:c r="A186" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P186" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T186" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U186" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W186" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:23">
       <x:c r="A187" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B187" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="C187" s="0" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="B187" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T187" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W187" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:23">
       <x:c r="A188" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="B188" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="C188" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="B188" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P188" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R188" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S188" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T188" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U188" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V188" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W188" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:23">
       <x:c r="A189" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T189" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W189" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:23">
       <x:c r="A190" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R190" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S190" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T190" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U190" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W190" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:23">
       <x:c r="A191" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T191" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:23">
       <x:c r="A192" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P192" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T192" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U192" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W192" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:23">
       <x:c r="A193" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S193" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="T193" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V193" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W193" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:23">
       <x:c r="A194" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T194" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U194" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W194" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:23">
       <x:c r="A195" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17935,770 +18031,770 @@
       </x:c>
       <x:c r="Q195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W195" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:23">
       <x:c r="A196" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P196" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T196" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U196" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W196" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:23">
       <x:c r="A197" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q197" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S197" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U197" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W197" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:23">
       <x:c r="A198" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R198" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S198" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T198" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U198" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V198" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W198" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:23">
       <x:c r="A199" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S199" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T199" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V199" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W199" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:23">
       <x:c r="A200" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N200" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T200" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U200" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W200" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:23">
       <x:c r="A201" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T201" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W201" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:23">
       <x:c r="A202" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P202" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T202" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U202" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W202" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:23">
       <x:c r="A203" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S203" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T203" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W203" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:23">
       <x:c r="A204" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R204" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S204" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T204" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U204" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V204" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W204" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:23">
       <x:c r="A205" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S205" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T205" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V205" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W205" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:23">
       <x:c r="A206" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -18716,202 +18812,202 @@
       </x:c>
       <x:c r="Q206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T206" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U206" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W206" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:23">
       <x:c r="A207" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T207" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W207" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:23">
       <x:c r="A208" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N208" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R208" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S208" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T208" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U208" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W208" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:23">
       <x:c r="A209" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -18929,60 +19025,60 @@
       </x:c>
       <x:c r="Q209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W209" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:23">
       <x:c r="A210" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19000,60 +19096,60 @@
       </x:c>
       <x:c r="Q210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T210" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U210" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W210" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:23">
       <x:c r="A211" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19071,415 +19167,415 @@
       </x:c>
       <x:c r="Q211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W211" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:23">
       <x:c r="A212" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T212" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U212" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W212" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:23">
       <x:c r="A213" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T213" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W213" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:23">
       <x:c r="A214" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R214" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S214" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="T214" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U214" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V214" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W214" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:23">
       <x:c r="A215" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S215" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T215" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V215" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W215" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:23">
       <x:c r="A216" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T216" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U216" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W216" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:23">
       <x:c r="A217" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19497,699 +19593,699 @@
       </x:c>
       <x:c r="Q217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W217" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:23">
       <x:c r="A218" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O218" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T218" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U218" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W218" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:23">
       <x:c r="A219" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T219" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W219" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:23">
       <x:c r="A220" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R220" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S220" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T220" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U220" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V220" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W220" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:23">
       <x:c r="A221" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="S221" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V221" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W221" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:23">
       <x:c r="A222" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T222" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U222" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W222" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:23">
       <x:c r="A223" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T223" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W223" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:23">
       <x:c r="A224" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O224" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R224" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S224" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T224" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U224" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W224" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:23">
       <x:c r="A225" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T225" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W225" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:23">
       <x:c r="A226" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T226" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U226" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W226" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:23">
       <x:c r="A227" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -20207,841 +20303,841 @@
       </x:c>
       <x:c r="Q227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W227" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:23">
       <x:c r="A228" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O228" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T228" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U228" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W228" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:23">
       <x:c r="A229" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S229" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T229" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V229" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W229" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:23">
       <x:c r="A230" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R230" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S230" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T230" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U230" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W230" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:23">
       <x:c r="A231" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T231" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W231" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:23">
       <x:c r="A232" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T232" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U232" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W232" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:23">
       <x:c r="A233" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T233" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W233" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:23">
       <x:c r="A234" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O234" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T234" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U234" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W234" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:23">
       <x:c r="A235" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S235" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V235" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W235" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:23">
       <x:c r="A236" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N236" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T236" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U236" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W236" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:23">
       <x:c r="A237" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S237" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T237" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W237" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:23">
       <x:c r="A238" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O238" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T238" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U238" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W238" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:23">
       <x:c r="A239" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -21059,60 +21155,60 @@
       </x:c>
       <x:c r="Q239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W239" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:23">
       <x:c r="A240" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -21130,415 +21226,415 @@
       </x:c>
       <x:c r="Q240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T240" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U240" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W240" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:23">
       <x:c r="A241" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T241" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W241" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:23">
       <x:c r="A242" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T242" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U242" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W242" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:23">
       <x:c r="A243" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T243" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W243" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:23">
       <x:c r="A244" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T244" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U244" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W244" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:23">
       <x:c r="A245" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T245" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W245" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:23">
       <x:c r="A246" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -21556,60 +21652,60 @@
       </x:c>
       <x:c r="Q246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T246" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U246" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W246" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:23">
       <x:c r="A247" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -21627,415 +21723,415 @@
       </x:c>
       <x:c r="Q247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W247" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:23">
       <x:c r="A248" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R248" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S248" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T248" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U248" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V248" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W248" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:23">
       <x:c r="A249" s="1" t="s">
-        <x:v>904</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S249" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V249" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W249" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:23">
       <x:c r="A250" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T250" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U250" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W250" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:23">
       <x:c r="A251" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>912</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W251" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:23">
       <x:c r="A252" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>915</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P252" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T252" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U252" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W252" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:23">
       <x:c r="A253" s="1" t="s">
-        <x:v>918</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>919</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -22053,1196 +22149,1196 @@
       </x:c>
       <x:c r="Q253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W253" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:23">
       <x:c r="A254" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O254" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T254" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U254" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W254" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:23">
       <x:c r="A255" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S255" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T255" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V255" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W255" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:23">
       <x:c r="A256" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O256" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R256" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S256" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T256" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U256" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V256" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W256" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:23">
       <x:c r="A257" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W257" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:23">
       <x:c r="A258" s="1" t="s">
-        <x:v>933</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O258" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T258" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U258" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W258" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:23">
       <x:c r="A259" s="1" t="s">
-        <x:v>937</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T259" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W259" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:23">
       <x:c r="A260" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>942</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R260" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S260" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T260" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U260" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V260" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W260" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:23">
       <x:c r="A261" s="1" t="s">
-        <x:v>945</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T261" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W261" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:23">
       <x:c r="A262" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M262" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P262" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T262" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U262" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W262" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:23">
       <x:c r="A263" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T263" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W263" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:23">
       <x:c r="A264" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T264" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U264" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W264" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:23">
       <x:c r="A265" s="1" t="s">
-        <x:v>960</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S265" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T265" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W265" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:23">
       <x:c r="A266" s="1" t="s">
-        <x:v>964</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O266" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T266" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U266" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W266" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:23">
       <x:c r="A267" s="1" t="s">
-        <x:v>967</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S267" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T267" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V267" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W267" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:23">
       <x:c r="A268" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O268" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T268" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U268" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W268" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:23">
       <x:c r="A269" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T269" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W269" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:23">
       <x:c r="A270" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -23260,486 +23356,486 @@
       </x:c>
       <x:c r="Q270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T270" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U270" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W270" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:23">
       <x:c r="A271" s="1" t="s">
-        <x:v>979</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T271" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W271" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:23">
       <x:c r="A272" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>984</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R272" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S272" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="T272" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U272" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W272" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:23">
       <x:c r="A273" s="1" t="s">
-        <x:v>987</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T273" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U273" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W273" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:23">
       <x:c r="A274" s="1" t="s">
-        <x:v>990</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O274" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T274" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U274" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W274" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:23">
       <x:c r="A275" s="1" t="s">
-        <x:v>993</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T275" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W275" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:23">
       <x:c r="A276" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O276" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P276" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T276" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U276" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W276" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:23">
       <x:c r="A277" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -23757,202 +23853,202 @@
       </x:c>
       <x:c r="Q277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T277" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W277" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:23">
       <x:c r="A278" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T278" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U278" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W278" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:23">
       <x:c r="A279" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T279" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U279" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W279" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:23">
       <x:c r="A280" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -23970,1764 +24066,1764 @@
       </x:c>
       <x:c r="Q280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T280" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U280" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W280" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:23">
       <x:c r="A281" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T281" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W281" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:23">
       <x:c r="A282" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I282" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J282" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T282" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U282" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W282" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:23">
       <x:c r="A283" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1020</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T283" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W283" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:23">
       <x:c r="A284" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>1023</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O284" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q284" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T284" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U284" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W284" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:23">
       <x:c r="A285" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T285" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W285" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:23">
       <x:c r="A286" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1029</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O286" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T286" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U286" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W286" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:23">
       <x:c r="A287" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S287" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T287" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V287" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W287" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:23">
       <x:c r="A288" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P288" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T288" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U288" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W288" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:23">
       <x:c r="A289" s="1" t="s">
-        <x:v>1036</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T289" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="U289" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W289" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:23">
       <x:c r="A290" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P290" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T290" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U290" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W290" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:23">
       <x:c r="A291" s="1" t="s">
-        <x:v>1044</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T291" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U291" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W291" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:23">
       <x:c r="A292" s="1" t="s">
-        <x:v>1047</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O292" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P292" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T292" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U292" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W292" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:23">
       <x:c r="A293" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T293" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U293" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W293" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:23">
       <x:c r="A294" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N294" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O294" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T294" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U294" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W294" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:23">
       <x:c r="A295" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U295" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W295" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:23">
       <x:c r="A296" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>1063</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T296" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U296" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W296" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:23">
       <x:c r="A297" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T297" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W297" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:23">
       <x:c r="A298" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N298" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R298" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S298" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T298" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U298" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V298" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="W298" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:23">
       <x:c r="A299" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T299" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U299" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W299" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:23">
       <x:c r="A300" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
-        <x:v>1078</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T300" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U300" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W300" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:23">
       <x:c r="A301" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T301" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W301" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:23">
       <x:c r="A302" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T302" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U302" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W302" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:23">
       <x:c r="A303" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
-        <x:v>1090</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T303" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W303" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:23">
       <x:c r="A304" s="1" t="s">
-        <x:v>1093</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O304" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T304" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U304" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W304" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:23">
       <x:c r="A305" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -25745,131 +25841,131 @@
       </x:c>
       <x:c r="Q305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W305" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:23">
       <x:c r="A306" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R306" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S306" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T306" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U306" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W306" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:23">
       <x:c r="A307" s="1" t="s">
-        <x:v>1105</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -25887,415 +25983,415 @@
       </x:c>
       <x:c r="Q307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W307" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:23">
       <x:c r="A308" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B308" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T308" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U308" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W308" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:23">
       <x:c r="A309" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="B309" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T309" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W309" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:23">
       <x:c r="A310" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
-        <x:v>1117</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O310" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T310" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U310" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W310" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:23">
       <x:c r="A311" s="1" t="s">
-        <x:v>1120</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="B311" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T311" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W311" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:23">
       <x:c r="A312" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="B312" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T312" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U312" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W312" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:23">
       <x:c r="A313" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="B313" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -26313,60 +26409,60 @@
       </x:c>
       <x:c r="Q313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W313" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:23">
       <x:c r="A314" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="B314" s="1" t="s">
-        <x:v>1132</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -26384,841 +26480,841 @@
       </x:c>
       <x:c r="Q314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T314" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U314" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W314" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:23">
       <x:c r="A315" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="B315" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U315" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W315" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:23">
       <x:c r="A316" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="B316" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T316" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U316" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W316" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:23">
       <x:c r="A317" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="B317" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T317" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W317" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:23">
       <x:c r="A318" s="1" t="s">
-        <x:v>1144</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B318" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R318" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S318" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="T318" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U318" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W318" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:23">
       <x:c r="A319" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="B319" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T319" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W319" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:23">
       <x:c r="A320" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="B320" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q320" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T320" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U320" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W320" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:23">
       <x:c r="A321" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B321" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T321" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U321" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W321" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:23">
       <x:c r="A322" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="B322" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O322" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T322" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U322" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W322" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:23">
       <x:c r="A323" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="B323" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T323" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W323" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:23">
       <x:c r="A324" s="1" t="s">
-        <x:v>1166</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="B324" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q324" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T324" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U324" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W324" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:23">
       <x:c r="A325" s="1" t="s">
-        <x:v>1169</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="B325" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T325" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U325" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W325" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:23">
       <x:c r="A326" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="B326" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -27236,897 +27332,1820 @@
       </x:c>
       <x:c r="Q326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T326" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U326" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W326" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:23">
       <x:c r="A327" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="B327" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W327" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:23">
       <x:c r="A328" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="B328" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T328" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U328" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="V328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W328" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:23">
       <x:c r="A329" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="B329" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T329" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U329" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W329" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:23">
       <x:c r="A330" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="B330" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O330" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T330" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U330" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W330" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:23">
       <x:c r="A331" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="B331" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S331" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T331" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W331" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:23">
       <x:c r="A332" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="B332" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O332" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T332" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U332" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W332" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:23">
       <x:c r="A333" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="B333" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q333" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T333" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W333" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:23">
       <x:c r="A334" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="B334" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O334" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R334" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S334" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T334" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U334" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V334" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W334" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:23">
       <x:c r="A335" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="B335" s="1" t="s">
-        <x:v>1210</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T335" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U335" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W335" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:23">
       <x:c r="A336" s="1" t="s">
-        <x:v>1213</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="B336" s="1" t="s">
-        <x:v>1214</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O336" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T336" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U336" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W336" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:23">
       <x:c r="A337" s="1" t="s">
-        <x:v>1217</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="B337" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q337" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T337" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U337" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W337" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:23">
       <x:c r="A338" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="B338" s="1" t="s">
-        <x:v>1222</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P338" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T338" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U338" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W338" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="339" spans="1:23">
+      <x:c r="A339" s="1" t="s">
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="B339" s="1" t="s">
+        <x:v>1206</x:v>
+      </x:c>
+      <x:c r="C339" s="0" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="D339" s="0" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="E339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G339" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="O339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="S339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T339" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="U339" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="V339" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="W339" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="340" spans="1:23">
+      <x:c r="A340" s="1" t="s">
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="B340" s="1" t="s">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="C340" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="D340" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="E340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G340" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="O340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="S340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T340" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="U340" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="V340" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="W340" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="341" spans="1:23">
+      <x:c r="A341" s="1" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="B341" s="1" t="s">
+        <x:v>1212</x:v>
+      </x:c>
+      <x:c r="C341" s="0" t="s">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="D341" s="0" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="E341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G341" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="O341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="S341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T341" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="U341" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="V341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="W341" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="342" spans="1:23">
+      <x:c r="A342" s="1" t="s">
+        <x:v>1215</x:v>
+      </x:c>
+      <x:c r="B342" s="1" t="s">
+        <x:v>1216</x:v>
+      </x:c>
+      <x:c r="C342" s="0" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="D342" s="0" t="s">
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="E342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G342" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="O342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="S342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T342" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="U342" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="V342" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="W342" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="343" spans="1:23">
+      <x:c r="A343" s="1" t="s">
+        <x:v>1219</x:v>
+      </x:c>
+      <x:c r="B343" s="1" t="s">
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="C343" s="0" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="D343" s="0" t="s">
+        <x:v>1222</x:v>
+      </x:c>
+      <x:c r="E343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G343" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="O343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="S343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T343" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="U343" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="V343" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="W343" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="344" spans="1:23">
+      <x:c r="A344" s="1" t="s">
+        <x:v>1223</x:v>
+      </x:c>
+      <x:c r="B344" s="1" t="s">
+        <x:v>1224</x:v>
+      </x:c>
+      <x:c r="C344" s="0" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="D344" s="0" t="s">
+        <x:v>1226</x:v>
+      </x:c>
+      <x:c r="E344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N344" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R344" s="0" t="s">
+        <x:v>1227</x:v>
+      </x:c>
+      <x:c r="S344" s="0" t="s">
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="T344" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="U344" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="V344" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="W344" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="345" spans="1:23">
+      <x:c r="A345" s="1" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="B345" s="1" t="s">
+        <x:v>1230</x:v>
+      </x:c>
+      <x:c r="C345" s="0" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="D345" s="0" t="s">
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="E345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N345" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="S345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T345" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="U345" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="V345" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="W345" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="346" spans="1:23">
+      <x:c r="A346" s="1" t="s">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="B346" s="1" t="s">
+        <x:v>1234</x:v>
+      </x:c>
+      <x:c r="C346" s="0" t="s">
+        <x:v>1235</x:v>
+      </x:c>
+      <x:c r="D346" s="0" t="s">
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="E346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G346" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="O346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="S346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T346" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="U346" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="V346" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="W346" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="347" spans="1:23">
+      <x:c r="A347" s="1" t="s">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="B347" s="1" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="C347" s="0" t="s">
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="D347" s="0" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="E347" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F347" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G347" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H347" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I347" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J347" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K347" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L347" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M347" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N347" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="O347" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P347" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q347" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R347" s="0" t="s">
+        <x:v>1227</x:v>
+      </x:c>
+      <x:c r="S347" s="0" t="s">
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="T347" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="U347" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="V347" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="W347" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="348" spans="1:23">
+      <x:c r="A348" s="1" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="B348" s="1" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="C348" s="0" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="D348" s="0" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="E348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G348" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="H348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="O348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="S348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T348" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="U348" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="V348" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="W348" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="349" spans="1:23">
+      <x:c r="A349" s="1" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="B349" s="1" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="C349" s="0" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="D349" s="0" t="s">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="E349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="O349" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="S349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T349" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="U349" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="V349" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="W349" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="350" spans="1:23">
+      <x:c r="A350" s="1" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="B350" s="1" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="C350" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="D350" s="0" t="s">
+        <x:v>1252</x:v>
+      </x:c>
+      <x:c r="E350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M350" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="O350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="S350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T350" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="U350" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="V350" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="W350" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="351" spans="1:23">
+      <x:c r="A351" s="1" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="B351" s="1" t="s">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c r="C351" s="0" t="s">
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="D351" s="0" t="s">
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="E351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="F351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="H351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="J351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M351" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N351" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="O351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="P351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="S351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="T351" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="U351" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="V351" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="W351" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>