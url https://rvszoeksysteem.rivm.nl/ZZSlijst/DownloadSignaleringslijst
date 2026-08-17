--- v1 (2026-07-27)
+++ v2 (2026-08-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e791901ade4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63bcc7dbadb2430481d1208b75eb4211.psmdcp" Id="R35e0e81b626e4c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3851065af94741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09170fcdb38c40bd8f2fcd2dfa636b6f.psmdcp" Id="Rda8f8f37e2444935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -152,54 +152,54 @@
   <x:si>
     <x:t>(1-methylethylideen)bis(4,1-fenyleenoxy-3,1-propaandiyl) bismethacrylaat</x:t>
   </x:si>
   <x:si>
     <x:t>(1-methylethylidene)bis(4,1-phenyleneoxy-3,1-propanediyl) bismethacrylate</x:t>
   </x:si>
   <x:si>
     <x:t>3207-12-3</x:t>
   </x:si>
   <x:si>
     <x:t>221-713-5</x:t>
   </x:si>
   <x:si>
     <x:t>(2-hydroxy-1,1-dimethylethyl)ammoniumchloride</x:t>
   </x:si>
   <x:si>
     <x:t>(2-hydroxy-1,1-dimethylethyl)ammonium chloride</x:t>
   </x:si>
   <x:si>
     <x:t>143785-33-5</x:t>
   </x:si>
   <x:si>
     <x:t>948-498-7</x:t>
   </x:si>
   <x:si>
-    <x:t>(3e)-4-[(1s,3as,4r,7as)-1,7a-dimethyloctahydro-4h-1,4-methaanindeen-4-yl]pent-3-en-2-on</x:t>
-[...2 lines deleted...]
-    <x:t>(3e)-4-[(1s,3as,4r,7as)-1,7a-dimethyloctahydro-4h-1,4-methanoinden-4-yl]pent-3-en-2-one</x:t>
+    <x:t>(3E)-4-[(1S,3aS,4R,7aS)-1,7a-dimethyloctahydro-4H-1,4-methaanindeen-4-yl]pent-3-en-2-on</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(3E)-4-[(1S,3aS,4R,7aS)-1,7a-dimethyloctahydro-4H-1,4-methanoinden-4-yl]pent-3-en-2-one</x:t>
   </x:si>
   <x:si>
     <x:t>14548-60-8</x:t>
   </x:si>
   <x:si>
     <x:t>238-588-8</x:t>
   </x:si>
   <x:si>
     <x:t>(benzyloxy)methanol</x:t>
   </x:si>
   <x:si>
     <x:t>7665-72-7</x:t>
   </x:si>
   <x:si>
     <x:t>231-640-0</x:t>
   </x:si>
   <x:si>
     <x:t>(tert-butoxymethyl)oxiraan</x:t>
   </x:si>
   <x:si>
     <x:t>(tert-butoxymethyl)oxirane</x:t>
   </x:si>
   <x:si>
     <x:t>25155-25-3</x:t>
   </x:si>
@@ -215,203 +215,266 @@
   <x:si>
     <x:t>2897-60-1</x:t>
   </x:si>
   <x:si>
     <x:t>220-780-8</x:t>
   </x:si>
   <x:si>
     <x:t>[3-(2,3-epoxypropoxy)propyl]diethoxymethylsilaan</x:t>
   </x:si>
   <x:si>
     <x:t>[3-(2,3-epoxypropoxy)propyl]diethoxymethylsilane</x:t>
   </x:si>
   <x:si>
     <x:t>65799-47-5</x:t>
   </x:si>
   <x:si>
     <x:t>265-929-8</x:t>
   </x:si>
   <x:si>
     <x:t>[3-(2,3-epoxypropoxy)propyl]dimethoxymethylsilaan</x:t>
   </x:si>
   <x:si>
     <x:t>[3-(2,3-epoxypropoxy)propyl]dimethoxymethylsilane</x:t>
   </x:si>
   <x:si>
+    <x:t>1429-50-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215-851-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[ethaan-1,2-diylbis[nitrilobis(methyleen)]]tetrakisfosfonzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[ethane-1,2-diylbis[nitrilobis(methylene)]]tetrakisphosphonic acid</x:t>
+  </x:si>
+  <x:si>
     <x:t>85480-89-3</x:t>
   </x:si>
   <x:si>
     <x:t>287-370-9</x:t>
   </x:si>
   <x:si>
+    <x:t>[ethyleenbis[nitrilobis(methyleen)]]tetrakisfosfonzuur, calcium-natriumzout</x:t>
+  </x:si>
+  <x:si>
     <x:t>[ethylenebis[nitrilobis(methylene)]]tetrakisphosphonic acid, calcium sodium salt</x:t>
   </x:si>
   <x:si>
+    <x:t>22036-77-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244-742-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[ethyleenbis[nitrilobis(methyleen)]]tetrakisfosfonzuur, natriumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>[ethylenebis[nitrilobis(methylene)]]tetrakisphosphonic acid, sodium salt</x:t>
+  </x:si>
+  <x:si>
     <x:t>34274-30-1</x:t>
   </x:si>
   <x:si>
     <x:t>251-910-1</x:t>
   </x:si>
   <x:si>
+    <x:t>[ethyleenbis[nitrilobis(methyleen)]]tetrakisfosfozuur, kaliumzout</x:t>
+  </x:si>
+  <x:si>
     <x:t>[ethylenebis[nitrilobis(methylene)]]tetrakisphosphonic acid, potassium salt</x:t>
   </x:si>
   <x:si>
-    <x:t>22036-77-7</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>≥ 76,9% 3-[(1RS,3RS)-3-(4′-broombifenyl-4-yl)-3-hydroxy-1-fenylpropyl]-4-hydroxycoumarine en ≤ 23,1% 3-[(1RS,3SR)-3-(4′-broombifenyl-4-yl)-3-hydroxy-1-fenylpropyl]-4-hydroxycoumarine</x:t>
   </x:si>
   <x:si>
     <x:t>≥ 76.9% 3-[(1RS,3RS)-3-(4′-bromobiphenyl-4-yl)-3-hydroxy-1-phenylpropyl]-4-hydroxycoumarin and ≤ 23.1% 3-[(1RS,3SR)-3-(4′-bromobiphenyl-4-yl)-3-hydroxy-1-phenylpropyl]-4-hydroxycoumarin</x:t>
   </x:si>
   <x:si>
     <x:t>07-07-2026</x:t>
   </x:si>
   <x:si>
+    <x:t>216-133-4</x:t>
+  </x:si>
+  <x:si>
     <x:t>1-(5,6,7,8-tetrahydro-3,5,5,6,8,8-hexamethyl-2-naftyl)1-ethanon</x:t>
   </x:si>
   <x:si>
     <x:t>1-(5,6,7,8-tetrahydro-3,5,5,6,8,8-hexamethyl-2-naphthyl)ethan-1-one</x:t>
   </x:si>
   <x:si>
     <x:t>1873-88-7</x:t>
   </x:si>
   <x:si>
     <x:t>217-496-1</x:t>
   </x:si>
   <x:si>
+    <x:t>1,1,1,3,5,5,5-heptamethyltrisiloxaan</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,1,1,3,5,5,5-heptamethyltrisiloxane</x:t>
   </x:si>
   <x:si>
     <x:t>51240-95-0</x:t>
   </x:si>
   <x:si>
     <x:t>257-077-0</x:t>
   </x:si>
   <x:si>
+    <x:t>1,1,3,3-tetramethylbutyl peroxyneodecanoaat</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,1,3,3-tetramethylbutyl peroxyneodecanoate</x:t>
   </x:si>
   <x:si>
+    <x:t>63231-51-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400-370-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,2,3,4-tetrahydro-6-(1-fenylethyl)naftaleen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,2,3,4-tetrahydro-6-(1-phenylethyl)naphthalene</x:t>
+  </x:si>
+  <x:si>
     <x:t>941-303-6</x:t>
   </x:si>
   <x:si>
+    <x:t>1,2,4-trinonyl benzeen-1,2,4-tricarboxylaat</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,2,4-trinonyl benzene-1,2,4-tricarboxylate</x:t>
   </x:si>
   <x:si>
     <x:t>2634-33-5</x:t>
   </x:si>
   <x:si>
     <x:t>220-120-9</x:t>
   </x:si>
   <x:si>
     <x:t>1,2-benzisothiazool-3(2H)-on</x:t>
   </x:si>
   <x:si>
     <x:t>1,2-benzisothiazol-3(2H)-one</x:t>
   </x:si>
   <x:si>
     <x:t>1222-05-5</x:t>
   </x:si>
   <x:si>
     <x:t>214-946-9</x:t>
   </x:si>
   <x:si>
+    <x:t>1,3,4,6,7,8-hexahydro-4,6,6,7,8,8-hexamethylindeno[5,6-c]pyraan</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,3,4,6,7,8-hexahydro-4,6,6,7,8,8-hexamethylindeno[5,6-c]pyran</x:t>
   </x:si>
   <x:si>
     <x:t>57122-16-4</x:t>
   </x:si>
   <x:si>
     <x:t>260-571-9</x:t>
   </x:si>
   <x:si>
     <x:t>1,3-bis(isopropyl)naftaleen</x:t>
   </x:si>
   <x:si>
     <x:t>1,3-bis(isopropyl)naphthalene</x:t>
   </x:si>
   <x:si>
     <x:t>53988-10-6</x:t>
   </x:si>
   <x:si>
     <x:t>258-904-8</x:t>
   </x:si>
   <x:si>
+    <x:t>1,3-dihydro-4(of 5)-methyl-2H-benzimidazool-2-thion</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,3-dihydro-4(or 5)-methyl-2H-benzimidazole-2-thione</x:t>
   </x:si>
   <x:si>
     <x:t>61617-00-3</x:t>
   </x:si>
   <x:si>
     <x:t>262-872-0</x:t>
   </x:si>
   <x:si>
+    <x:t>1,3-dihydro-4(or 5)-methyl-2H-benzimidazool-2-thion, zinkzout</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,3-dihydro-4(or 5)-methyl-2H-benzimidazole-2-thione, zinc salt</x:t>
   </x:si>
   <x:si>
     <x:t>80-73-9</x:t>
   </x:si>
   <x:si>
     <x:t>201-304-8</x:t>
   </x:si>
   <x:si>
+    <x:t>1,3-dimethylimidazolidine-2-on</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,3-dimethylimidazolidin-2-one</x:t>
   </x:si>
   <x:si>
     <x:t>115-27-5</x:t>
   </x:si>
   <x:si>
     <x:t>204-077-3</x:t>
   </x:si>
   <x:si>
+    <x:t>1,4,5,6,7,7-hexachloor-8,9,10-trinorborn-5-een-2,3-dicarboxylic anhydride</x:t>
+  </x:si>
+  <x:si>
     <x:t>1,4,5,6,7,7-hexachloro-8,9,10-trinorborn-5-ene-2,3-dicarboxylic anhydride</x:t>
   </x:si>
   <x:si>
     <x:t>14228-73-0</x:t>
   </x:si>
   <x:si>
     <x:t>238-098-4</x:t>
   </x:si>
   <x:si>
     <x:t>1,4-bis[(2,3-epoxypropoxy)methyl]cyclohexaan</x:t>
   </x:si>
   <x:si>
     <x:t>1,4-bis[(2,3-epoxypropoxy)methyl]cyclohexane</x:t>
   </x:si>
   <x:si>
     <x:t>70356-09-1</x:t>
   </x:si>
   <x:si>
     <x:t>274-581-6</x:t>
   </x:si>
   <x:si>
+    <x:t>1-[4-(1,1-dimethylethyl)fenyl]-3-(4-methoxyfenyl)propaan-1,3-dion</x:t>
+  </x:si>
+  <x:si>
     <x:t>1-[4-(1,1-dimethylethyl)phenyl]-3-(4-methoxyphenyl)propane-1,3-dione</x:t>
   </x:si>
   <x:si>
     <x:t>1002-67-1</x:t>
   </x:si>
   <x:si>
     <x:t>213-690-5</x:t>
   </x:si>
   <x:si>
     <x:t>1-ethoxy-2-(2-methoxyethoxy)ethaan</x:t>
   </x:si>
   <x:si>
     <x:t>1-ethoxy-2-(2-methoxyethoxy)ethane</x:t>
   </x:si>
   <x:si>
     <x:t>629-73-2</x:t>
   </x:si>
   <x:si>
     <x:t>211-105-8</x:t>
   </x:si>
   <x:si>
     <x:t>1-hexadeceen</x:t>
   </x:si>
   <x:si>
     <x:t>hexadec-1-ene</x:t>
@@ -431,3339 +494,3606 @@
   <x:si>
     <x:t>1594-08-7</x:t>
   </x:si>
   <x:si>
     <x:t>216-475-4</x:t>
   </x:si>
   <x:si>
     <x:t>1-hydroxy-4-[[4-[(methylsulfonyl)oxy]fenyl]amino]anthrachinon</x:t>
   </x:si>
   <x:si>
     <x:t>1-hydroxy-4-[[4-[(methylsulphonyl)oxy]phenyl]amino]anthraquinone</x:t>
   </x:si>
   <x:si>
     <x:t>6846-50-0</x:t>
   </x:si>
   <x:si>
     <x:t>229-934-9</x:t>
   </x:si>
   <x:si>
     <x:t>1-isopropyl-2,2-dimethyltrimethyleen diisobutyraat</x:t>
   </x:si>
   <x:si>
     <x:t>1-isopropyl-2,2-dimethyltrimethylene diisobutyrate</x:t>
   </x:si>
   <x:si>
+    <x:t>70321-86-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274-570-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-(2H-benzotriazool-2-yl)-4,6-bis(1-methyl-1-fenylethyl)fenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-(2H-benzotriazol-2-yl)-4,6-bis(1-methyl-1-phenylethyl)phenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2440-22-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219-470-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-(2H-benzotriazool-2-yl)-4-methylfenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-(2H-benzotriazol-2-yl)-4-methylphenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73936-91-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>422-600-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-(2H-benzotriazool-2-yl)-6-(1-methyl-1-fenylethyl)-4-(1,1,3,3-tetramethylbutyl)fenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-(2H-Benzotriazole-2-yl)-6-(1-methyl-1-phenylethyl)-4-(1,1,3,3-tetramethylbutyl)phenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19224-29-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242-895-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,2'-[(1-methylethylideen)bis(4,1-fenyleenoxy)]bisethyldiacetaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,2'-[(1-methylethylidene)bis(4,1-phenyleneoxy)]bisethyl diacetate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118-82-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204-279-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,2′,6,6′-tetra-tert-butyl-4,4′- methyleendifenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,2′,6,6′-tetra-tert-butyl-4,4′- methylenediphenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78-67-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201-132-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,2'-dimethyl-2,2'-azodipropion-nitril</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,2'-dimethyl-2,2'-azodipropiononitrile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111-42-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203-868-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,2'-iminodiethanol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gO.2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50 mg/Nm3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>De weergegeven stofklasse staat in bijlage III van het BAL. Omdat deze stof op de Signaleringslijst staat kan het bevoegd gezag overwegen om in het kader van vergunningverlening voor luchtemissies de strengere stofklassen MVP1 of MVP2 te hanteren. Bij overschrijding van de Emissiegrenswaarde voor deze stofklassen kunt u de emissie toetsen aan het (af te leiden) MTR.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118-79-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204-278-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,4,6-tribroomfenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,4,6-tribromophenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gO.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20 mg/Nm3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,4,8,10-tetra(tert-butyl)-6-hydroxy-12H-dibenzo[d,g][1,3,2]dioxafosfocine 6-oxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,4,8,10-tetra(tert-butyl)-6-hydroxy-12H-dibenzo[d,g][1,3,2]dioxaphosphocin 6-oxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458-880-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,4,8,10-tetra(tert-butyl)-6-hydroxy-12h-dibenzo-[d,g][1,3,2]dioxafosfocine 6-oxide, lithiumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,4,8,10-tetra(tert-butyl)-6-hydroxy-12h-dibenzo-[d,g][1,3,2]dioxaphosphocin 6-oxide, lithium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85209-91-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286-344-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,4,8,10-tetra(tert-butyl)-6-hydroxy-12h-dibenzo-[d,g][1,3,2]dioxafosfocine 6-oxide, natriumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,4,8,10-tetra(tert-butyl)-6-hydroxy-12h-dibenzo[d,g][1,3,2]dioxaphosphocin 6-oxide, sodium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96-76-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-532-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,4-di-tert-butylfenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,4-di-tert-butylphenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29736-75-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249-820-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,5,7,10,11,14-hexaoxa-1,6-distibabicyclo[4.4.4]tetradecaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,5,7,10,11,14-hexaoxa-1,6-distibabicyclo[4.4.4]tetradecane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79-74-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201-222-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,5-di-tert-pentylhydroquinon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,5-di-tert-pentylhydroquinone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128-37-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204-881-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,6-di-tert-butyl-p-kresol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,6-di-tert-butyl-p-cresol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13956-29-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689-176-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-[(1R,6R)-3-methyl-6-prop-1-en-2-ylcyclohex-2-en-1-yl]-5-pentylbenzeen-1,3-diol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-[(1R,6R)-3-methyl-6-prop-1-en-2-ylcyclohex-2-en-1-yl]-5-pentylbenzene-1,3-diol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6358-31-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228-768-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-[(2-methoxy-4-nitrofenyl)azo]-N-(2-methoxyfenyl)-3-oxobutyramide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-[(2-methoxy-4-nitrophenyl)azo]-N-(2-methoxyphenyl)-3-oxobutyramide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6486-23-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229-355-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-[(4-chloor-2-nitrofenyl)azo]-N-(2-chloorfenyl)-3-oxobutyramide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-[(4-chloro-2-nitrophenyl)azo]-N-(2-chlorophenyl)-3-oxobutyramide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>727678-39-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>448-060-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-[2-(3-butoxypropyl)-1,1-dioxo-1,2,4-benzothiadiazine-3-yl]-5'-tert-butyl-2-(5,5-dimethyl-2,4-dioxo-1,3-oxazolidine-3-yl)-2'-[(2-ethylhexyl)thio]acetanilide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-[2-(3-butoxypropyl)-1,1-dioxo-1,2,4-benzothiadiazin-3-yl]-5'-tert-butyl-2-(5,5-dimethyl-2,4-dioxo-1,3-oxazolidin-3-yl)-2'-[(2-ethylhexyl)thio]acetanilide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32492-61-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500-082-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-[4-[2-[4-(2-hydroxyethoxy)fenyl]propaan-2-yl]fenoxy]ethanol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-[4-[2-[4-(2-hydroxyethoxy)phenyl]propan-2-yl]phenoxy]ethanol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22984-54-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245-366-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-butanon O,O',O''-(methylsilylidyne)trioxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>butan-2-one O,O',O''-(methylsilylidyne)trioxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2224-33-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218-747-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-butanon O,O',O''-(vinylsilylidyne)trioxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>butan-2-one O,O',O''-(vinylsilylidyne)trioxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34206-40-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251-882-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-butanon O,O',O'',O'''-silaantetrayltetraoxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>butan-2-one O,O',O'',O'''-silanetetrayltetraoxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34036-80-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>433-360-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-butanon-O,O',O''-(fenylsilylidyne)trioxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-butanone-O,O',O''-(phenylsilylidyne)trioxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>919-94-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>618-804-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-ethoxy-2-methylbutaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-ethoxy-2-methylbutane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15625-89-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239-701-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-ethyl-2-[[(1-oxoallyl)oxy]methyl]-1,3-propanediyl diacrylate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29450-45-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249-636-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-ethylhexyl (4-chloor-2-methylfenoxy)acetaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-ethylhexyl (4-chloro-2-methylphenoxy)acetate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21245-02-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244-289-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-ethylhexyl 4-(dimethylamino)benzoaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-ethylhexyl 4-(dimethylamino)benzoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2425-77-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219-370-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-hexyl-1-decanol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-hexyldecan-1-ol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>994-05-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213-611-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-methoxy-2-methylbutaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-methoxy-2-methylbutane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94-74-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-360-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-methyl-4-chloorfenoxyazijnzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(4-chloro-2-methylphenoxy)acetic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94-81-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-365-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-methyl-4-chloorfenoxyboterzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(4-chloro-2-methylphenoxy)butanoic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93925-38-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300-340-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-propeenzuur, methylester, reactieproducten met gemengd O,O-bis(vertakt en lineair pentyl en iso-Bu) fosfordithioaten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-propenoic acid, methyl ester, reaction products with mixed O,O-bis(branched and linear pentyl and iso-Bu) phosphorodithioates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>616-45-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210-483-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-pyrrolidone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121-00-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204-442-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-tert-butyl-4-methoxyfenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-tert-butyl-4-methoxyphenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18127-01-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242-016-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-(4-tert-butylfenyl)propionaldehyde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-(4-tert-butylphenyl)propion aldehyde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700-341-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-(bifenyl-4-yl)-6-(4-chloorfenyl)-2,5-dihydropyrrool[3,4-c]pyrrool-1,4-dion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-(biphenyl-4-yl)-6-(4-chlorophenyl)-2,5-dihydropyrrolo[3,4-c]pyrrole-1,4-dione</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22174-70-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244-815-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,3'-[methyleenbis(oxymethyleen)]bisheptaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,3'-[methylenebis(oxymethylene)]bisheptane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3302-10-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221-975-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,5,5-trimethylhexaanzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,5,5-trimethylhexanoic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67-51-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200-657-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,5-dimethylpyrazool</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,5-dimethylpyrazole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84632-59-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416-250-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,6-bis[4-(1,1-dimethylethyl)fenyl]-2,5-dihydro-pyrrolo[3,4-c]pyrrol-1,4-dion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pyrrolo[3,4-c]pyrrole-1,4-dione, 3,6-bis[4-(1,1-dimethylethyl)phenyl]-2,5-dihydro-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88949-33-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>413-920-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,6-bis-bifenyl-4-yl-2,5-dihydropyrrool[3,4-c]-pyrrool-1,4-dion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,6-bis-biphenyl-4-yl-2,5-dihydro-pyrrolo[3,4-c]-pyrrole-1,4-dione</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109-55-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203-680-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-aminopropyldimethylamine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104-78-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203-236-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-diethylaminopropylamine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-(diethylamino)propylamine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-312-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-isocyanatomethyl-3,5,5-trimethylcyclohexyl isocyanaat homopolymeer, isocyanuraattype</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-isocyanatomethyl-3,5,5-trimethylcyclohexyl isocyanate homopolymer, isocyanurate type</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55406-53-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>259-627-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-jodo-2-propynyl butylcarbamaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-iodo-2-propynyl butylcarbamate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21245-01-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244-288-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-methylbutyl 4-(dimethylamino)benzoaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-methylbutyl 4-(dimethylamino)benzoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103-95-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203-161-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-p-cumenyl-2-methylpropionaldehyde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2530-85-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219-785-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-trimethoxysilylpropyl methacrylaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-trimethoxysilylpropyl methacrylate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10081-67-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233-215-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(1-methyl-1-fenylethyl)-N-[4-(1-methyl-1-fenylethyl)fenyl]aniline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(1-methyl-1-phenylethyl)-N-[4-(1-methyl-1-phenylethyl)phenyl]aniline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95235-30-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>405-520-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(4-isopropoxyfenylsulfonyl)fenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(4-isopropoxyphenylsulfonyl)phenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64665-53-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265-002-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4(of 5)-methyl-1h-benzotriazool, kaliumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4(or 5)-methyl-1h-benzotriazole, potassium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1745-89-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217-121-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-isopropylideenbis[2-allylfenol]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-isopropylidenebis[2-allylphenol]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5613-46-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227-033-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-isopropylideendi-2,6-xylol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-isopropylidenedi-2,6-xylol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79-97-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201-240-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-isopropylideendi-o-cresol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-isopropylidenedi-o-cresol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10254-57-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233-593-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-methyleen bis(dibutyldithiocarbamaat)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-methylene bis(dibutyldithiocarbamate)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28768-32-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249-204-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-methyleenbis[N,N-bis(2,3-epoxypropyl)aniline]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-methylenebis[N,N-bis(2,3-epoxypropyl)aniline]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106246-33-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>402-130-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4-methyleenbis-3-(chloor-2,6-diethyl)-aniline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4-methylenebis-3-(chloro-2,6-diethyl)-aniline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5384-21-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226-378-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-methyleen-di-2,6-xylenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-methylenedi-2,6-xylenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>620-92-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210-658-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-methyleendifenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,4'-methylenediphenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1918-02-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217-636-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-amino-3,5,6-trichloorpyridine-2-carboxylzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-amino-3,5,6-trichloropyridine-2-carboxylic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2128-93-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218-345-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-fenylbenzofenon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-phenylbenzophenone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123-42-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204-626-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-hydroxy-4-methyl-2-pentanon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-hydroxy-4-methylpentan-2-one</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29878-31-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249-921-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-methyl-1H-benzotriazool</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-methyl-1H-benzotriazole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2835-95-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220-618-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5-amino-o-cresol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85-60-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201-618-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,6'-di-tert-butyl-4,4'-butylideendi-m-cresol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,6'-di-tert-butyl-4,4'-butylidenedi-m-cresol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96-69-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-525-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,6'-di-tert-butyl-4,4'-thiodi-m-cresol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98-86-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-708-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>acetofenon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>acetophenone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1506-02-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>acetyl hexamethyl tetralin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25584-83-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247-118-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>acrylzuur, monoester met 1,2-dipropanol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>acrylic acid, monoester with propane-1,2-diol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15879-93-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240-016-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alfachloralose</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alphachloralose</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700-992-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alkanen, C16–(vertakt), C20-(vertakt) and C24-(vertakt)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alkanes, C16–(branched), C20-(branched) and C24-(branched)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66455-29-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931-700-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alkyl dimethyl betaine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106-92-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203-442-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>allylglycidylether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>allyl glycidyl ether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1327-41-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215-477-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aluminium chloride basic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7446-70-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-208-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aluminiumchloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aluminium chloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10043-01-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233-135-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aluminiumsulfaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aluminium sulphate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7803-55-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232-261-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ammoniummetavanadaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ammonium metavanadate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7790-98-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232-235-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ammoniumperchloraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ammonium perchlorate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7440-36-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-146-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>antimoon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>antimony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sA.3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,5 mg/Nm3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Berekend als Sb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1345-04-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215-713-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>antimoon sulfide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>antimony sulphide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1309-64-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215-175-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>antimoon(III)­oxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>antimony trioxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36211-43-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>252-917-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>barium 3,5,5-trimethylhexanoaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>barium 3,5,5-trimethylhexanoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2156592-70-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>810-801-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzeen, mono-C11-C13-vertakte alkylderivaten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzene, mono-C11-C13-branched alkyl derivatives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68411-46-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270-128-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzenamine, N-fenyl-, reactieproducten met 2,4,4-trimethylpenteen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzenamine, N-phenyl-, reaction products with 2,4,4-trimethylpentene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101357-15-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309-912-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzenamine, reactieproducten met aniline hydrochloride en nitrobenzeen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzenamine, reaction products with aniline hydrochloride and nitrobenzene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>583-39-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-502-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzimidazool-2-thiol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzimidazole-2-thiol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95-14-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-394-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzotriazool</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzotriazole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27776-01-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248-654-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzyltolueen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzyltoluene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2162-74-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218-487-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bis(2,6-diisopropylfenyl)carbodiimide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bis(2,6-diisopropylphenyl)carbodiimide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106-20-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203-372-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bis(2-ethylhexyl)amine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53306-54-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258-469-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bis(2-propylheptyl)ftalaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bis(2-propylheptyl) phthalate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13927-71-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237-695-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bis(dibutyldithiocarbamaat-S,S')koper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bis(dibutyldithiocarbamato-S,S')copper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38640-62-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254-052-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bis(isopropyl)naftaleen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bis(isopropyl)naphthalene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12291-65-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-907-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>boor calciumoxide (B6Ca2O11), hydraat (1:5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>boron calcium oxide (B6Ca2O11), hydrate (1:5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52-51-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200-143-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bronopol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98171-53-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>308-662-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>butaanzuur, 4-amino-4-oxosulfo-, N-coco alkyl derivaten, mononatriumzouten, verbindingen met triethanolamine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>butanoic acid, 4-amino-4-oxosulfo-, N-coco alkyl derivs., monosodium salts, compds. with triethanolamine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78-93-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201-159-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>butanon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>butanone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2426-08-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219-376-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>butyl 2,3-epoxypropylether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>butyl 2,3-epoxypropyl ether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64216-15-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264-731-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>calcium 3,5,5-trimethylhexanoaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>calcium 3,5,5-trimethylhexanoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1318-33-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>817-854-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>calcium boraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>calcium borate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7789-41-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232-164-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>calcium bromide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>701-311-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>calcium metaboraat (Ca(BO2)2) en calcium tetraboraat (CaB4O7), amorfe reactieproducten van boorzuur met kalk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>calcium metaborate (Ca(BO2)2) and calcium tetraborate (CaB4O7), amorphous reaction products of boric acid with lime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12007-56-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234-511-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>calcium tetraboraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">calcium tetraborate </x:t>
+  </x:si>
+  <x:si>
+    <x:t>156-62-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205-861-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>calciumcyanamide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1333-86-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215-609-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>carbon black</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3 mg/Nm3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10599-90-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234-217-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chlooramine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chloramide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75-00-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200-830-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chloorethaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chloroethane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2921-88-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220-864-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chloorpyrifos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chlorpyrifos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15545-48-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239-592-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chloortoluron</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chlorotoluron</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38083-17-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253-775-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>climbazool</x:t>
+  </x:si>
+  <x:si>
+    <x:t>climbazole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1560-69-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216-333-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cobalt(2+)propionaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cobalt(2+) propionate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14024-48-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237-855-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cobalt(II) 4-oxopent-2-en-2-olaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cobalt(II) 4-oxopent-2-en-2-olate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1307-86-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215-153-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cobalttrihydroxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cobalt trihydroxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8050-09-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232-475-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>colofonium</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rosin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65997-05-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500-163-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>colofonium, oligomeren</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rosin, oligomers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66603-10-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>613-953-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cyclohexylhydroxydiazeen 1-oxide, kaliumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cyclohexylhydroxydiazene 1-oxide, potassium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deze vermelding omvat ook de gehydrateerde vormen van K-HDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57966-95-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>261-043-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cymoxanil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-cyano-N-[(ethylamino)carbonyl]-2-(methoxyimino)acetamide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52315-07-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257-842-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cypermethrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91-17-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-046-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>decahydronaftaleen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>decahydronaphthalene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52918-63-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258-256-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>deltamethrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12007-89-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234-521-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diammonium decaboraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">diammonium decaborate </x:t>
+  </x:si>
+  <x:si>
+    <x:t>53585-53-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>258-649-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dibenzylbenzeen, ar-methyl derivaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dibenzylbenzene, ar-methyl derivative</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26898-17-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248-097-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dibenzyltolueen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dibenzyltoluene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75-09-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200-838-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dichloormethaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dichloromethane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7173-51-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230-525-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>didecyl dimethyl ammonium chloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60-29-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200-467-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diethylether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diethyl ether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84-66-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201-550-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diethylftalaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diethyl phthalate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119446-68-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601-613-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>difenoconazool</x:t>
+  </x:si>
+  <x:si>
+    <x:t>difenoconazole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102-06-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203-002-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>difenylguanidine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,3-diphenylguanidine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>di-gesubstitueerd tert-alkyl 3 [3-(2H-benzotriazol-2-yl)-5-tert-butyl-4-hydroxyfenyl]propanoaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>di-substituted tert-alkyl 3 [3-(2H-benzotriazol-2-yl)-5-tert-butyl-4-hydroxyphenyl]propanoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12008-39-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>686-800-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dikalium octaboraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">dipotassium octaborate </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1332-77-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215-575-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dikalium tetraboraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">dipotassium tetraborate </x:t>
+  </x:si>
+  <x:si>
+    <x:t>50563-36-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256-625-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dimethachloor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-chloro-N-(2,6-dimethylphenyl)-N-(2-methoxyethyl)acetamide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75-78-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200-901-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dimethyldichloorsilaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dimethyldichlorosilane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1066-42-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213-915-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dimethylsilaandiol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dimethylsilanediol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16423-68-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240-474-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dinatrium 2-(2,4,5,7-tetrajood-6-oxido-3-oxoxantheen-9-yl)benzoaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>disodium 2-(2,4,5,7-tetraiodo-6-oxido-3-oxoxanthen-9-yl)benzoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27344-41-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248-421-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dinatrium 2,2'-([1,1'-bifenyl]-4,4'-diyldivinyleen)bis(benzeensulfonaat)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>disodium 2,2'-([1,1'-biphenyl]-4,4'-diyldivinylene)bis(benzenesulphonate)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646-06-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211-463-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dioxolaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dioxolane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6731-36-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229-782-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>di-tert-butyl 3,3,5-trimethylcyclohexylideendiperoxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>di-tert-butyl 3,3,5-trimethylcyclohexylidene diperoxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28299-41-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248-948-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ditolylether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ditolyl ether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141-63-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205-492-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dodecamethylpentasiloxaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dodecamethylpentasiloxane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115895-09-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404-740-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ethyl 3,5-dichloor-4-hexadecyloxycarbonyloxybenzoaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ethyl 3,5-dichloro-4-hexadecyloxycarbonyloxybenzoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10287-53-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233-634-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ethyl 4-dimethylaminobenzoaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ethyl 4-dimethylaminobenzoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52304-36-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257-835-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ethyl N-acetyl-N-butyl-β-alaninaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ethyl N-acetyl-N-butyl-β-alaninate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637-92-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211-309-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ethyl tert-butyl ether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32509-66-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251-073-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ethyleen bis[3,3-bis(3-tert-butyl-4-hydroxyfenyl)butyraat]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ethylene bis[3,3-bis(3-tert-butyl-4-hydroxyphenyl)butyrate]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472-070-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>experimentele rubine 4013 M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>experimental rubine 4013 M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68610-51-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271-867-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fenol, 4-methyl-, reactieproducten met dicyclopentadieen en isobutyleen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>phenol, 4-methyl-, reaction products with dicyclopentadiene and isobutylene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68855-45-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272-486-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fenol, dodecyl-, gesulfureerd, calciumzouten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>phenol, dodecyl-, sulfurized, calcium salts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61788-44-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262-975-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fenol, met styreen behandeld</x:t>
+  </x:si>
+  <x:si>
+    <x:t>phenol, styrenated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122-99-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204-589-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fenoxyethanol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-phenoxyethanol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67306-00-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614-049-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fenpropidine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fenpropidin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361377-29-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609-207-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fluoxastrobine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fluoxastrobin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84605-29-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283-392-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fosforodithioëzuur, gemengd O,O-bis(1,3-dimethylbutyl en iso-propyl) esters, zinkzouten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>phosphorodithioic acid, mixed O,O-bis(1,3-dimethylbutyl and iso-propyl) esters, zinc salts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98-01-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-627-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>furfural</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-furaldehyde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8050-28-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232-480-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gemaleïneerd colofonium</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rosin, maleated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64365-17-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264-848-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>harszuren en colofoniumzuren, gehydrogeneerd, esters met pentaerythritol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>resin acids and rosin acids, hydrogenated, esters with pentaerythritol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hydrocarbyl siloxanen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hydrocarbyl siloxanes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151841-65-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>430-650-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hydroxy aluminium bis(2,4,8,10-tetra-tert-butyl-6-hydroxy-12h-dibenzo[d,g][1.3.2]dioxafosfocine-6-oxide)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hydroxy aluminium bis(2,4,8,10-tetra-tert-butyl-6-hydroxy-12h-dibenzo[d,g][1.3.2]dioxaphosphocin-6-oxide)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13517-11-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>927-683-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hypobroomzuur [actief broom]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>hypobromous acid [active bromine]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138261-41-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428-040-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>imidacloprid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101023-55-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483-310-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>imidazoolhydrobromide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>imidazole hydrobromide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133-32-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205-101-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>indolylboterzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>indolylbutyric acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78-83-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201-148-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>isobutanol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-methylpropan-1-ol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124-68-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204-709-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>isobutanol-2-amine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-amino-2-methylpropanol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78-59-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201-126-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>isoforon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>isophorone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71617-10-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275-702-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>isopentyl p-methoxycinnamaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>isopentyl p-methoxycinnamate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68937-41-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273-066-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>isopropylfenyl fosfaat (3:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>phenol, isopropylated, phosphate (3:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51126-65-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256-999-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kalium 1H-benzotriazolide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>potassium 1H-benzotriazolide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93918-10-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>299-890-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kalium 3,5,5-trimethylhexaanzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>potassium 3,5,5-trimethylhexanoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7758-02-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-830-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kalium bromide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>potassium bromide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13709-94-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237-262-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kalium metaboraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">potassium metaborate </x:t>
+  </x:si>
+  <x:si>
+    <x:t>11128-29-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234-371-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kalium pentaboraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">potassium pentaborate </x:t>
+  </x:si>
+  <x:si>
+    <x:t>506-61-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208-047-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kaliumdicyanoargentaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>potassium dicyanoargentate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13769-43-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237-388-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kaliummetavanadaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>potassium metavanadate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12056-51-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432-240-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kalium-titaniumoxide (K2Ti6O13)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>potassium titanium oxide (K2Ti6O13)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12016-80-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234-614-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kobalthydroxideoxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cobalt hydroxide oxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1307-96-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215-154-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kobaltoxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cobalt oxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1317-42-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215-273-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kobaltsulfide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cobalt sulphide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7440-50-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-159-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>koper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>copper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554-13-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-062-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lithiumcarbonaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lithium carbonate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7447-41-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-212-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lithiumchloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lithium chloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1310-66-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603-454-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lithiumhydroxide, monohydraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lithium hydroxide, monohydrate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13703-82-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237-235-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>magnesium metaboraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>magnesium metaborate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99-62-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-773-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>m-diisopropylbenzeen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,3-diisopropylbenzene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>915-730-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van 1-(1,2,3,4,5,6,7,8-octahydro-2,3,8,8-tetramethyl-2-naftyl)ethaan-1-on en 1-(1,2,3,4,6,7,8,8a-octahydro-2,3,8,8-tetramethyl-2-naftyl)ethaan-1-on en 1-(1,2,3,5,6,7,8,8a-octahydro-2,3,8,8-tetramethyl-2-naftyl)ethaan-1-on</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction mass of 1-(1,2,3,4,5,6,7,8-octahydro-2,3,8,8-tetramethyl-2-naphthyl)ethan-1-one and 1-(1,2,3,4,6,7,8,8a-octahydro-2,3,8,8-tetramethyl-2-naphthyl)ethan-1-one and 1-(1,2,3,5,6,7,8,8a-octahydro-2,3,8,8-tetramethyl-2-naphthyl)ethan-1-one</x:t>
+  </x:si>
+  <x:si>
+    <x:t>905-459-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van 1,3-diisopropylbenzeen en 1,4-diisopropylbenzeen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction mass of 1,3-diisopropylbenzene and 1,4-diisopropylbenzene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>go.2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Deze stof staat niet in bijlage III van het BAL maar valt onder een andere stof of stofgroep, de getoonde stofklasse en emissiegrenswaarde zijn die van de andere stof of stofgroep en zijn ook geldig voor deze stof. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>701-171-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van 2,6-bis(1-fenylethyl)fenol en 2,4,6-tris(1-fenylethyl)fenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction mass of 2,6-bis(1-phenylethyl)phenol and 2,4,6-tris(1-phenylethyl)phenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>907-745-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van 2,6-di-tert-butylfenol en 2,4,6-tri-tert-butylfenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction mass of 2,6-di-tert-butylphenol and 2,4,6-tri-tert-butylphenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>947-894-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van 2-amino-2-methylpropanol en (2-hydroxy-1,1-dimethylethyl)ammoniumchloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction mass of 2-amino-2-methylpropanol and (2-hydroxy-1,1-dimethylethyl)ammonium chloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>797751-44-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>458-680-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van 2-propanon-O,O'(methoxyvinylsilandiyl)dioxime, 2- propanon-O-(dimethoxyvinylsilyl)oxime en 2-propanon-O,O',O''-(vinylsilantriyl)trioxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>a mixture of: propan-2-one-O,O'(methoxyvinylsilandiyl)dioxime, propan-2-one-O-(dimethoxyvinylsilyl)oxime and propan-2-one-O,O',O''-(vinylsilantriyl)trioxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465-080-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van 3,6-bis(3-chloorfenyl)-2,5-dihydropyrrolo[3,4-c]pyrrol-1,4-dion, 3-(3-chloorfenyl)-6-(4-chloorfenyl)-2,5-dihydropyrrolo[3,4-c]pyrrol-1,4-dion en 3,6-bis(4-chloorfenyl)-2,5-dihydropyrrolo[3,4-c]pyrrol-1,4-dion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction mass of 3,6-bis(3-chlorophenyl)-2,5-dihydro-pyrrolo[3,4-c]pyrrole-1,4-dione, 3-(3-chlorophenyl)-6-(4-chlorophenyl)-2,5-dihydro- pyrrolo[3,4-c]pyrrole-1,4-dione and 3,6-bis(4-chlorophenyl)-2,5-dihydro-pyrrolo[3,4-c]pyrrole-1,4-dione</x:t>
+  </x:si>
+  <x:si>
+    <x:t>701-385-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van difenylamine met vertakt noneen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction products of diphenylamine with nonene, branched</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116044-44-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>427-090-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van ethyl (2r,3r)-3-isopropylbicyclo[2.2.1]hept-5-een-2-carboxylaat, ethyl (2s,3s)-3-isopropylbicyclo[2.2.1]hept-5-een-2-carboxylaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction mass of ethyl (2r,3r)-3-isopropylbicyclo[2.2.1]hept-5-ene-2-carboxylate, ethyl (2s,3s)-3-isopropylbicyclo[2.2.1]hept-5-ene-2-carboxylate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1244733-77-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>807-935-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van fosforyltrichloride en 2-methyloxiraan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction products of phosphoryl trichloride and 2-methyloxirane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>947-768-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van grafiet, zuur-behandeld en kalium permanganaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction product of graphite, acid-treated and potassium permanganate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916-914-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van octyl-3-[3-tert-butyl-4-hydroxy-5-(5-chloor-2h-benzotriazol-2-yl)fenyl]propionaat en 2-ethylhexyl-3-[3-tert-butyl-4-hydroxy-5-(5-chloor-2h-benzotriazol-2-yl)fenyl]propionaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction mass of octyl-3-[3-tert-butyl-4-hydroxy-5-(5-chloro-2h-benzotriazole-2-yl)phenyl]propionate and 2-ethylhexyl-3-[3-tert-butyl-4-hydroxy-5-(5-chloro-2h-benzotriazole-2-yl)phenyl]propionate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939-505-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van p-t-butylfenyldifenyl fosfaat en bis(p-t-butylfenyl) fenyl fosfaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction mass of p-t-butylphenyldiphenyl phosphate and bis(p-t-butylphenyl) phenyl phosphate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127519-17-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407-000-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van vertakt en lineair C7-C9 alkyl 3-[3-(2H-benzotriazool-2-yl)-5-(1,1-dimethylethyl)-4-hydroxyfenyl]propionaten</x:t>
+  </x:si>
+  <x:si>
+    <x:t>a mixture of branched and linear C7-C9 alkyl 3-[3-(2H-benzotriazol-2-yl)-5-(1,1-dimethylethyl)-4-hydroxyphenyl]propionates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>401-680-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van: isomeren van 2-(2h-benzotriazool-2-yl)-4-methyl-(n)-dodecylfenol, isomeren van 2-(2h-benzotriazool-2-yl)-4-methyl-(n)-tetracosylfenol, isomeren van 2-(2h-benzotriazool-2-yl)-4-methyl-5,6-didodecylfenol. n=5 of 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>a mixture of: isomers of 2-(2h-benzotriazol-2-yl)-4-methyl-(n)-dodecylphenol, isomers of 2-(2h-benzotriazol-2-yl)-4-methyl-(n)-tetracosylphenol, isomers of 2-(2h-benzotriazol-2-yl)-4-methyl-5,6-didodecyl-phenol. n=5 or 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104810-48-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400-830-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mengsel van: α-3-(3-(2H-benzotriazool-2-yl)-5-tert-butyl-4-hydroxyfenyl)propionyl-ω-hydroxypoly(oxyethyleen) en α-3-(3-(2H-benzotriazool-2-yl)-5-tert-butyl-4-hydroxyfenyl)propionyl-ω-3-(3-(2H-benzotriazool-2-yl)-5-tert-butyl-4-hydroxyfenyl)propionyloxypoly(oxyethyleen)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>a mixture of: α-3-(3-(2H-benzotriazol-2-yl)-5-tert-butyl-4-hydroxyphenyl)propionyl-ω-hydroxypoly(oxyethylene) and α-3-(3-(2H-benzotriazol-2-yl)-5-tert-butyl-4-hydroxyphenyl)propionyl-ω-3-(3-(2H-benzotriazol-2-yl)-5-tert-butyl-4-hydroxyphenyl)propionyloxypoly(oxyethylene)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67-56-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200-659-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>methanol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84268-33-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400-820-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>methyl 3-[3-(2h-benzotriazool-2-yl)-4-hydroxy-5-(2-methyl-2-propanyl)fenyl]propanoaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>methyl 3-[3-(2h-benzotriazol-2-yl)-4-hydroxy-5-(2-methyl-2-propanyl)phenyl]propanoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99-76-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-785-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>methyl 4-hydroxybenzoaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>methyl 4-hydroxybenzoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23432-65-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457-690-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>methyl N-{[dimethoxy(methyl)silyl]methyl}carbamaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>methyl N-{[dimethoxy(methyl)silyl]methyl}carbamate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24748-23-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>429-320-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>methylethylketon peroxide trimeer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>methylethylketone peroxide trimer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1634-04-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216-653-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>methyl-tert-butylether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tert-butyl methyl ether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mono- en di-orthoftalaatesters met ten minste één van de volgende groepen: een lineaire of vertakte alkylgroep met een C4-C6-ruggengraat* die eventueel kan zijn gesubstitueerd met methyl- en/of ethylgroepen, een benzylgroep waarvan de methyleen eventueel kan zijn gesubstitueerd met methyl- en/of ethylgroepen, een cyclopentyl- of cyclohexylgroep die eventueel kan zijn gesubstitueerd met methyl- en/of ethylgroepen. [*De ruggengraat is gedefinieerd als de langste lineaire koolstofketen vanaf de esterfunctie.]</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108-90-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203-628-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>monochloorbenzeen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chlorobenzene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1852-16-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217-442-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N-(butoxymethyl)acrylamide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3644-11-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222-871-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N-(methoxymethyl)acrylamide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7417-99-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-034-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N,N'-(methyleen-di-p-fenyleen)bis(aziridine-1-carboxamide)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N,N'-(methylenedi-p-phenylene)bis(aziridine-1-carboxamide)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104-19-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203-183-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N,N,4-trimethylpiperazine-1-ethylamine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4979-32-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225-625-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N,N-dicyclohexylbenzothiazool-2-sulfenamide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N,N-dicyclohexylbenzothiazole-2-sulphenamide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2675-94-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679-769-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N,N-diethylacrylamide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16669-59-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240-715-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N-[(2-methylpropoxy)methyl]acrylamide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67905-17-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267-636-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N-[4-[(9,10-dihydro-4-hydroxy-9,10-dioxo-1-anthryl)amino]fenyl]acetamide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N-[4-[(9,10-dihydro-4-hydroxy-9,10-dioxo-1-anthryl)amino]phenyl]acetamide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15217-42-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239-269-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natrium 1H-benzotriazolide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium 1H-benzotriazolide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92484-48-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403-080-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natrium 3-(2H-benzotriazool-2-yl)-5-sec-butyl-4-hydroxybenzeensulfonaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium 3-(2H-benzotriazol-2-yl)-5-sec-butyl-4-hydroxybenzenesulfonate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2650-30-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220-169-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natrium 3,5,5-trimethylhexaanzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium 3,5,5-trimethylhexanoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13718-26-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237-272-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natrium metavanadaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium metavanadate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7789-38-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232-160-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natriumbromaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium bromate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7647-15-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-599-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natriumbromide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium bromide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7775-09-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-887-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natriumchloraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium chlorate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7681-49-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-667-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natriumfluoride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium fluoride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7601-89-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-511-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natriumperchloraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium perchlorate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64665-57-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265-004-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natriumtolyltriazool</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium tolyltriazole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2210-25-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218-638-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N-isopropylacrylamide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79-24-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201-188-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nitroethaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nitroethane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75-52-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200-876-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nitromethaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>nitromethane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1187-59-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214-700-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N-methylacrylamide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6197-30-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228-250-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>octocrileen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>octocrilene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90-43-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201-993-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>o-fenylfenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-phenylphenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141-98-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205-517-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O-isopropyl ethylthiocarbamaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O-isopropyl ethylthiocarbamate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>701-463-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>oligomerisatieproducten van alfa-pineen en beta-pineen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>oligomerisation products of alpha-pinene and beta-pinene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>701-246-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>oligomerisatieproducten van beta-pineen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>oligomerisation products of beta-pinene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424-920-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>oplosmiddel orange 502A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>orange irgaphor 502A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131-57-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205-031-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>oxybenzon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>oxybenzone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1988-89-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>217-864-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>p-(1-fenylethyl)fenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>p-(1-phenylethyl)phenol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14779-78-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238-849-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>padimaat A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>padimate A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106-51-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203-405-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>p-benzoquinon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>p-benzoquinone</x:t>
+  </x:si>
+  <x:si>
     <x:t>99-87-6</x:t>
   </x:si>
   <x:si>
     <x:t>202-796-7</x:t>
   </x:si>
   <x:si>
-    <x:t>1-isopropyl-4-methyl-benzeen</x:t>
+    <x:t>p-cymeen</x:t>
   </x:si>
   <x:si>
     <x:t>p-cymene</x:t>
   </x:si>
   <x:si>
-    <x:t>70321-86-7</x:t>
-[...1244 lines deleted...]
-    <x:t>cobalt trihydroxide</x:t>
+    <x:t>100-18-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-826-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>p-diisopropylbenzeen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,4-diisopropylbenzene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60-11-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200-455-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>p-dimethylaminoazobenzeen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-dimethylaminoazobenzene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66246-88-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266-275-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>penconazool</x:t>
+  </x:si>
+  <x:si>
+    <x:t>penconazole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40487-42-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254-938-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pendimethaline</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pendimethalin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12007-92-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234-522-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pentaboornatriumoctaoxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pentaboron sodium octaoxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79-21-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201-186-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>perazijnzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>peracetic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7601-90-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-512-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>perchloorzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>perchloric acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deze vermelding geldt ook voor de zouten van deze stof</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120-57-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204-409-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>piperonal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29232-93-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249-528-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pirimifos-methyl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pirimiphos-methyl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94-13-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-307-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>propyl 4-hydroxybenzoaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>propyl 4-hydroxybenzoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>189278-12-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>606-168-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>proquinazid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pyrazolen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pyrazoles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8003-34-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232-319-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pyrethrine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pyrethrins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68424-85-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270-325-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>quarternaire ammoniumverbindingen, benzyl-C12-16-alkyldimethyl, chloriden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>quaternary ammonium compounds, benzyl-C12-16-alkyldimethyl, chlorides</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reactieproducten van ammoniumbromide en natriumhypochloriet, in situ gegenereerd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction products of ammonium bromide and sodium hypochlorite, generated in-situ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reactieproducten van boorzuur met 2-propyl-1-heptanol (1:3), 2,2'-methyliminodiethanol en de reactieproducten daarvan met boorzuur (1:1,5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction products of boric acid with 2-propylheptan-1-ol (1:3),  2,2'-methyliminodiethanol and its reaction products with boric acid (1:1.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serieuze signalering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214710-34-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>695-923-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reactieproducten van boorzuur met didecylamine en ethyleenoxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction products of boric acid with didecylamine and ethylene oxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>940-281-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reactieproducten van tallolievetzuren en tallolierozine met maleïneanhydride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>reaction products of tall oil fatty acids and tall oil rosin with maleic anhydride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108-46-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203-585-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>resorcinol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122931-48-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>602-908-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>rimsulfuron</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69-72-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200-712-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>salicylzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>salicylic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25319-90-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246-831-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-ethyl (4-chloor-2-methylfenoxy)ethaanthioaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-ethyl (4-chloro-2-methylphenoxy)ethanethioate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87392-12-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>618-004-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-metolachloor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S-metolachlor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135459-87-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690-882-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium bis{5-[bis(carboxymethyl)amino]-3-(carboxymethyl)-4-cyanothiofeen-2-carboxylaat}</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium bis{5-[bis(carboxymethyl)amino]-3-(carboxymethyl)-4-cyanothiophene-2-carboxylate}</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543-94-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208-854-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium di(acetaat)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium di(acetate)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106705-37-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812-724-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium neodecanoaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium neodecanoate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1633-05-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>216-643-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontiumcarbonaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium carbonate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10476-85-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233-971-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontiumchloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium chloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7783-48-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232-000-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontiumfluoride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium fluoride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18480-07-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>242-367-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontiumhydroxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium hydroxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10042-76-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233-131-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontiumnitraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium nitrate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814-95-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212-415-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontiumoxalaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium oxalate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7759-02-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-850-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontiumsulfaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium sulphate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>868-19-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212-774-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontiumtartraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium tartrate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13450-99-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236-615-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontiumwaterstoffosfaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>strontium hydrogen phosphate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100-42-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-851-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>styreen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>styrene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107534-96-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>403-640-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tebuconazool</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tebuconazole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>886-50-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212-950-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>terbutryn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56-23-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200-262-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tetrachloormethaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>carbon tetrachloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107-52-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>203-499-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tetradecamethylhexasiloxaan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tetradecamethylhexasiloxane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7696-12-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-711-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tetramethrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97-74-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-605-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tetramethylthiurammonosulfide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tetramethylthiuram monosulphide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68647-73-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614-679-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>theeboomextract</x:t>
+  </x:si>
+  <x:si>
+    <x:t>extract from tea tree</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1231728-34-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700-567-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tin(2+) bis(3,5,5-trimethylhexanoaat)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tin(2+) bis(3,5,5-trimethylhexanoate)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12045-88-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601-708-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tincalconiet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tincalconite</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29385-43-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249-596-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tolyltriazool</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tolyltriazole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21145-77-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244-240-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tonalide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101-20-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-924-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>triclocarban</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3380-34-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222-182-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>triclosan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78-40-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201-114-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>triethyl fosfaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>triethyl phosphate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31570-04-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250-709-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tris(2,4-ditert-butylfenyl)fosfiet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tris(2,4-ditert-butylphenyl) phosphite</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13674-84-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237-158-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tris(2-chloor-1-methylethyl)fosfaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tris(2-chloro-1-methylethyl) phosphate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3319-31-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222-020-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tris(2-ethylhexyl)-benzeen-1,2,4-tricarboxylaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tris(2-ethylhexyl)-benzene-1,2,4-tricarboxylate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78-42-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>201-116-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tris(2-ethylhexyl)fosfaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tris(2-ethylhexyl) phosphate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30989-05-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250-418-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tris[2-[2-(2-methoxyethoxy)ethoxy]ethyl] orthoboorzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tris[2-[2-(2-methoxyethoxy)ethoxy]ethyl] orthoborate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13674-87-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237-159-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tris[2-chloor-1-(chloormethyl)ethyl]fosfaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tris[2-chloro-1-(chloromethyl)ethyl] phosphate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131983-72-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603-543-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>triticonazool</x:t>
+  </x:si>
+  <x:si>
+    <x:t>triticonazole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1319-33-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603-535-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ulexiet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ulexite</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92908-33-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296-662-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ulexiet (CaNaH12(BO3)5.2H2O), verkalkt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ulexite (CaNaH12(BO3)5.2H2O), calcined</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93280-40-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>618-920-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vanadaat(1-), oxo[fosfaat(3-)-κO]-, waterstof, hydraat (2:2:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vanadate(1-), oxo[phosphato(3-)-κO]-, hydrogen, hydrate (2:2:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7727-18-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-780-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vanadiumoxytrichloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vanadium trichloride oxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7632-51-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-561-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vanadiumtetrachloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>vanadium tetrachloride</x:t>
   </x:si>
   <x:si>
     <x:t>92908-12-8</x:t>
   </x:si>
   <x:si>
     <x:t>296-640-5</x:t>
   </x:si>
   <x:si>
+    <x:t>verkalkt colemaniet</x:t>
+  </x:si>
+  <x:si>
     <x:t>colemanite, calcinated</x:t>
   </x:si>
   <x:si>
-    <x:t>66603-10-9</x:t>
-[...361 lines deleted...]
-  <x:si>
     <x:t>68334-05-4</x:t>
   </x:si>
   <x:si>
     <x:t>500-204-4</x:t>
   </x:si>
   <x:si>
+    <x:t>vetzuren, c18-onverzadigd., dimeren, 2-ethylhexyl esters, diethylhexyl dimeraat</x:t>
+  </x:si>
+  <x:si>
     <x:t>fatty acids, c18-unsatd., dimers, 2-ethylhexyl esters, diethylhexyl dimerate</x:t>
   </x:si>
   <x:si>
-    <x:t>122-99-6</x:t>
-[...1142 lines deleted...]
-    <x:t>s-ethyl (4-chloro-2-methylphenoxy)ethanethioate; mcpa-thioethyl</x:t>
+    <x:t>7440-22-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-131-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>zilver</x:t>
+  </x:si>
+  <x:si>
+    <x:t>silver</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sA.1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0,05 mg/Nm3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130328-19-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>868-573-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>zilver koper zeoliet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>silver copper zeolite</x:t>
   </x:si>
   <x:si>
     <x:t>155925-27-2</x:t>
   </x:si>
   <x:si>
     <x:t>422-570-3</x:t>
   </x:si>
   <x:si>
+    <x:t>zilver natrium zirconium waterstoffosfaat</x:t>
+  </x:si>
+  <x:si>
     <x:t>silver sodium zirconium hydrogenphosphate</x:t>
   </x:si>
   <x:si>
-    <x:t>87392-12-9</x:t>
-[...481 lines deleted...]
-  <x:si>
     <x:t>7783-90-6</x:t>
   </x:si>
   <x:si>
     <x:t>232-033-3</x:t>
   </x:si>
   <x:si>
-    <x:t>Zilverchloride</x:t>
-[...2 lines deleted...]
-    <x:t>Silver chloride</x:t>
+    <x:t>zilverchloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>silver chloride</x:t>
   </x:si>
   <x:si>
     <x:t>7761-88-8</x:t>
   </x:si>
   <x:si>
     <x:t>231-853-9</x:t>
   </x:si>
   <x:si>
     <x:t>zilvernitraat</x:t>
   </x:si>
   <x:si>
     <x:t>silver nitrate</x:t>
   </x:si>
   <x:si>
     <x:t>84682-03-1</x:t>
   </x:si>
   <x:si>
     <x:t>283-563-7</x:t>
   </x:si>
   <x:si>
     <x:t>zink 3,5,5-trimethylhexaanzuur</x:t>
   </x:si>
   <x:si>
     <x:t>zinc 3,5,5-trimethylhexanoate</x:t>
   </x:si>
@@ -4976,51 +5306,51 @@
       </x:c>
       <x:c r="T11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:23">
       <x:c r="A12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5038,60 +5368,60 @@
       </x:c>
       <x:c r="Q12" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R12" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S12" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T12" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U12" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V12" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W12" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:23">
       <x:c r="A13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5109,60 +5439,60 @@
       </x:c>
       <x:c r="Q13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:23">
       <x:c r="A14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5180,1196 +5510,1196 @@
       </x:c>
       <x:c r="Q14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T14" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U14" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V14" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W14" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:23">
       <x:c r="A15" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U15" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:23">
       <x:c r="A16" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T16" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U16" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W16" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:23">
       <x:c r="A17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T17" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U17" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:23">
       <x:c r="A18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O18" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T18" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U18" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V18" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W18" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:23">
       <x:c r="A19" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T19" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:23">
       <x:c r="A20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O20" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T20" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U20" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V20" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W20" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:23">
       <x:c r="A21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T21" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:23">
       <x:c r="A22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O22" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T22" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U22" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V22" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W22" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:23">
       <x:c r="A23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:23">
       <x:c r="A24" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O24" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T24" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U24" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V24" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W24" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:23">
       <x:c r="A25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:23">
       <x:c r="A26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T26" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U26" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V26" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W26" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:23">
       <x:c r="A27" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T27" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:23">
       <x:c r="A28" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O28" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T28" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U28" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V28" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W28" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T29" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:23">
       <x:c r="A30" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O30" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T30" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U30" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W30" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:23">
       <x:c r="A31" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6387,131 +6717,131 @@
       </x:c>
       <x:c r="Q31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:23">
       <x:c r="A32" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O32" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T32" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U32" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W32" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:23">
       <x:c r="A33" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6529,202 +6859,202 @@
       </x:c>
       <x:c r="Q33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O34" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T34" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U34" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V34" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W34" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:23">
       <x:c r="A35" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T35" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:23">
       <x:c r="A36" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6742,60 +7072,60 @@
       </x:c>
       <x:c r="Q36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T36" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U36" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W36" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6813,557 +7143,557 @@
       </x:c>
       <x:c r="Q37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:23">
       <x:c r="A38" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O38" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T38" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U38" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W38" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:23">
       <x:c r="A39" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O40" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T40" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U40" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V40" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W40" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S41" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V41" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O42" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P42" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q42" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R42" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S42" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T42" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U42" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V42" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W42" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T43" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U43" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T44" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U44" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W44" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:23">
       <x:c r="A45" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7381,486 +7711,486 @@
       </x:c>
       <x:c r="Q45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:23">
       <x:c r="A46" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T46" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U46" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V46" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W46" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:23">
       <x:c r="A47" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:23">
       <x:c r="A48" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O48" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T48" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U48" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W48" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:23">
       <x:c r="A50" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T50" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U50" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W50" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:23">
       <x:c r="A51" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T51" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:23">
       <x:c r="A52" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7878,486 +8208,486 @@
       </x:c>
       <x:c r="Q52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T52" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U52" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V52" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W52" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:23">
       <x:c r="A53" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W53" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:23">
       <x:c r="A54" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O54" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T54" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U54" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V54" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W54" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:23">
       <x:c r="A55" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T55" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:23">
       <x:c r="A56" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O56" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T56" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U56" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W56" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:23">
       <x:c r="A57" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T57" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:23">
       <x:c r="A58" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P58" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T58" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U58" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W58" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:23">
       <x:c r="A59" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -8375,60 +8705,60 @@
       </x:c>
       <x:c r="Q59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -8446,131 +8776,131 @@
       </x:c>
       <x:c r="Q60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T60" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U60" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W60" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:23">
       <x:c r="A61" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:23">
       <x:c r="A62" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -8588,486 +8918,486 @@
       </x:c>
       <x:c r="Q62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T62" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U62" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W62" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:23">
       <x:c r="A63" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T63" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:23">
       <x:c r="A64" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O64" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T64" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U64" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W64" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:23">
       <x:c r="A65" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T65" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W65" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:23">
       <x:c r="A66" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P66" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T66" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U66" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W66" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:23">
       <x:c r="A67" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:23">
       <x:c r="A68" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O68" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T68" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U68" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W68" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:23">
       <x:c r="A69" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -9085,2119 +9415,2119 @@
       </x:c>
       <x:c r="Q69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:23">
       <x:c r="A70" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T70" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U70" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W70" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:23">
       <x:c r="A71" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T71" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:23">
       <x:c r="A72" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O72" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T72" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U72" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W72" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:23">
       <x:c r="A73" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T73" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:23">
       <x:c r="A74" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O74" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T74" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U74" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W74" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:23">
       <x:c r="A75" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T75" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:23">
       <x:c r="A76" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O76" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T76" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U76" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W76" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:23">
       <x:c r="A77" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T77" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W77" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:23">
       <x:c r="A78" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T78" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U78" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W78" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:23">
       <x:c r="A79" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T79" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:23">
       <x:c r="A80" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O80" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T80" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U80" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W80" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:23">
       <x:c r="A81" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T81" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:23">
       <x:c r="A82" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T82" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U82" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W82" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:23">
       <x:c r="A83" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:23">
       <x:c r="A84" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T84" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U84" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W84" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:23">
       <x:c r="A85" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T85" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:23">
       <x:c r="A86" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T86" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U86" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W86" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:23">
       <x:c r="A87" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T87" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W87" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:23">
       <x:c r="A88" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O88" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T88" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U88" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W88" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:23">
       <x:c r="A89" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T89" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W89" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:23">
       <x:c r="A90" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P90" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T90" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U90" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W90" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:23">
       <x:c r="A91" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S91" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V91" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W91" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:23">
       <x:c r="A92" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T92" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U92" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W92" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:23">
       <x:c r="A93" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T93" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:23">
       <x:c r="A94" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O94" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T94" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U94" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W94" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:23">
       <x:c r="A95" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T95" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W95" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:23">
       <x:c r="A96" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O96" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P96" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T96" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U96" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W96" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:23">
       <x:c r="A97" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T97" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:23">
       <x:c r="A98" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O98" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R98" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S98" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T98" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U98" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V98" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W98" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:23">
       <x:c r="A99" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -11215,415 +11545,415 @@
       </x:c>
       <x:c r="Q99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W99" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:23">
       <x:c r="A100" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T100" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U100" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W100" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:23">
       <x:c r="A101" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T101" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W101" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:23">
       <x:c r="A102" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O102" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T102" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U102" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W102" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:23">
       <x:c r="A103" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T103" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W103" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:23">
       <x:c r="A104" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O104" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T104" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U104" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W104" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:23">
       <x:c r="A105" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -11641,202 +11971,202 @@
       </x:c>
       <x:c r="Q105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T105" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W105" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:23">
       <x:c r="A106" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T106" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U106" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W106" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:23">
       <x:c r="A107" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T107" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:23">
       <x:c r="A108" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -11854,912 +12184,912 @@
       </x:c>
       <x:c r="Q108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T108" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U108" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W108" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:23">
       <x:c r="A109" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T109" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W109" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:23">
       <x:c r="A110" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T110" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U110" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W110" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:23">
       <x:c r="A111" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T111" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:23">
       <x:c r="A112" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R112" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S112" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T112" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U112" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V112" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W112" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:23">
       <x:c r="A113" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T113" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:23">
       <x:c r="A114" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T114" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U114" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W114" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:23">
       <x:c r="A115" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="T115" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="W115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:23">
       <x:c r="A116" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O116" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T116" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U116" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W116" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:23">
       <x:c r="A117" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:23">
       <x:c r="A118" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O118" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T118" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U118" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W118" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:23">
       <x:c r="A119" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T119" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W119" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:23">
       <x:c r="A120" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O120" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T120" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U120" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W120" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:23">
       <x:c r="A121" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -12777,628 +13107,628 @@
       </x:c>
       <x:c r="Q121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T121" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:23">
       <x:c r="A122" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T122" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U122" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W122" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:23">
       <x:c r="A123" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T123" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W123" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:23">
       <x:c r="A124" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O124" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T124" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U124" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W124" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:23">
       <x:c r="A125" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T125" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W125" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:23">
       <x:c r="A126" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O126" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T126" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U126" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W126" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:23">
       <x:c r="A127" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T127" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:23">
       <x:c r="A128" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O128" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T128" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U128" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W128" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:23">
       <x:c r="A129" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T129" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:23">
       <x:c r="A130" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13416,273 +13746,273 @@
       </x:c>
       <x:c r="Q130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T130" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U130" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W130" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:23">
       <x:c r="A131" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T131" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:23">
       <x:c r="A132" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T132" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U132" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W132" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:23">
       <x:c r="A133" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S133" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T133" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V133" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:23">
       <x:c r="A134" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13700,60 +14030,60 @@
       </x:c>
       <x:c r="Q134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T134" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U134" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W134" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:23">
       <x:c r="A135" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13771,60 +14101,60 @@
       </x:c>
       <x:c r="Q135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:23">
       <x:c r="A136" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13842,60 +14172,60 @@
       </x:c>
       <x:c r="Q136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T136" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U136" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W136" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:23">
       <x:c r="A137" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13916,57 +14246,57 @@
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:23">
       <x:c r="A138" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13984,60 +14314,60 @@
       </x:c>
       <x:c r="Q138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T138" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U138" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W138" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:23">
       <x:c r="A139" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14055,60 +14385,60 @@
       </x:c>
       <x:c r="Q139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W139" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:23">
       <x:c r="A140" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14126,557 +14456,557 @@
       </x:c>
       <x:c r="Q140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T140" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U140" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W140" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:23">
       <x:c r="A141" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S141" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="T141" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W141" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:23">
       <x:c r="A142" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T142" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U142" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W142" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:23">
       <x:c r="A143" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S143" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T143" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W143" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:23">
       <x:c r="A144" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O144" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R144" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S144" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T144" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U144" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W144" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:23">
       <x:c r="A145" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T145" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W145" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:23">
       <x:c r="A146" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P146" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T146" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U146" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W146" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:23">
       <x:c r="A147" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W147" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:23">
       <x:c r="A148" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14694,60 +15024,60 @@
       </x:c>
       <x:c r="Q148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T148" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U148" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W148" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:23">
       <x:c r="A149" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14765,60 +15095,60 @@
       </x:c>
       <x:c r="Q149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W149" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:23">
       <x:c r="A150" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14836,60 +15166,60 @@
       </x:c>
       <x:c r="Q150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T150" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U150" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W150" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:23">
       <x:c r="A151" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14907,2190 +15237,2190 @@
       </x:c>
       <x:c r="Q151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W151" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:23">
       <x:c r="A152" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T152" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U152" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V152" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="W152" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:23">
       <x:c r="A153" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T153" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:23">
       <x:c r="A154" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T154" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U154" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W154" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:23">
       <x:c r="A155" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T155" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W155" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:23">
       <x:c r="A156" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P156" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="Q156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T156" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U156" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W156" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:23">
       <x:c r="A157" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W157" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:23">
       <x:c r="A158" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O158" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R158" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S158" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T158" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U158" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V158" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W158" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:23">
       <x:c r="A159" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W159" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:23">
       <x:c r="A160" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R160" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S160" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T160" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U160" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V160" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W160" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:23">
       <x:c r="A161" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T161" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W161" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:23">
       <x:c r="A162" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R162" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S162" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T162" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U162" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V162" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W162" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:23">
       <x:c r="A163" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S163" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T163" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W163" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:23">
       <x:c r="A164" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P164" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T164" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U164" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W164" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:23">
       <x:c r="A165" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S165" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T165" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V165" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W165" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:23">
       <x:c r="A166" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T166" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U166" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W166" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:23">
       <x:c r="A167" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T167" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W167" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:23">
       <x:c r="A168" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T168" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U168" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W168" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:23">
       <x:c r="A169" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T169" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U169" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W169" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:23">
       <x:c r="A170" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O170" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T170" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U170" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W170" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:23">
       <x:c r="A171" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W171" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:23">
       <x:c r="A172" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O172" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P172" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T172" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U172" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W172" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:23">
       <x:c r="A173" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T173" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W173" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:23">
       <x:c r="A174" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O174" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T174" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U174" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V174" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W174" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:23">
       <x:c r="A175" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T175" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W175" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:23">
       <x:c r="A176" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O176" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T176" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U176" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W176" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:23">
       <x:c r="A177" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T177" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W177" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:23">
       <x:c r="A178" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O178" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T178" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U178" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W178" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:23">
       <x:c r="A179" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T179" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:23">
       <x:c r="A180" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T180" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U180" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W180" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:23">
       <x:c r="A181" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T181" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W181" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:23">
       <x:c r="A182" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17108,415 +17438,415 @@
       </x:c>
       <x:c r="Q182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T182" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U182" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W182" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:23">
       <x:c r="A183" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T183" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:23">
       <x:c r="A184" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O184" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T184" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U184" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W184" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:23">
       <x:c r="A185" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T185" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W185" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:23">
       <x:c r="A186" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O186" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T186" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U186" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W186" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:23">
       <x:c r="A187" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S187" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T187" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W187" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:23">
       <x:c r="A188" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17534,486 +17864,486 @@
       </x:c>
       <x:c r="Q188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T188" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U188" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W188" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:23">
       <x:c r="A189" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T189" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W189" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:23">
       <x:c r="A190" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O190" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R190" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S190" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T190" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U190" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W190" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:23">
       <x:c r="A191" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S191" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V191" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:23">
       <x:c r="A192" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P192" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T192" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U192" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W192" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:23">
       <x:c r="A193" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S193" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T193" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V193" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W193" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:23">
       <x:c r="A194" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q194" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T194" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U194" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W194" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:23">
       <x:c r="A195" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -18031,60 +18361,60 @@
       </x:c>
       <x:c r="Q195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W195" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:23">
       <x:c r="A196" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="B196" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -18102,131 +18432,131 @@
       </x:c>
       <x:c r="Q196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T196" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U196" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W196" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:23">
       <x:c r="A197" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="B197" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N197" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q197" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U197" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W197" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:23">
       <x:c r="A198" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="B198" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -18244,699 +18574,699 @@
       </x:c>
       <x:c r="Q198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T198" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U198" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W198" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:23">
       <x:c r="A199" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="B199" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T199" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W199" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:23">
       <x:c r="A200" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="B200" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R200" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S200" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T200" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U200" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W200" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:23">
       <x:c r="A201" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="B201" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S201" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V201" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W201" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:23">
       <x:c r="A202" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B202" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P202" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R202" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S202" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T202" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U202" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V202" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W202" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:23">
       <x:c r="A203" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="B203" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S203" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W203" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:23">
       <x:c r="A204" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="B204" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O204" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R204" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S204" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T204" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U204" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V204" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W204" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:23">
       <x:c r="A205" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="B205" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S205" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T205" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V205" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W205" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:23">
       <x:c r="A206" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="B206" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N206" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T206" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U206" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V206" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W206" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:23">
       <x:c r="A207" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="B207" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T207" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W207" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:23">
       <x:c r="A208" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="B208" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -18954,60 +19284,60 @@
       </x:c>
       <x:c r="Q208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T208" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U208" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W208" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:23">
       <x:c r="A209" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="B209" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19025,131 +19355,131 @@
       </x:c>
       <x:c r="Q209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W209" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:23">
       <x:c r="A210" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="B210" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T210" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U210" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W210" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:23">
       <x:c r="A211" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="B211" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19167,131 +19497,131 @@
       </x:c>
       <x:c r="Q211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W211" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:23">
       <x:c r="A212" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="B212" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T212" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U212" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W212" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:23">
       <x:c r="A213" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="B213" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19309,131 +19639,131 @@
       </x:c>
       <x:c r="Q213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W213" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:23">
       <x:c r="A214" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="B214" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R214" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S214" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T214" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U214" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W214" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:23">
       <x:c r="A215" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19451,131 +19781,131 @@
       </x:c>
       <x:c r="Q215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W215" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:23">
       <x:c r="A216" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="B216" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R216" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S216" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="T216" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U216" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W216" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:23">
       <x:c r="A217" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19593,60 +19923,60 @@
       </x:c>
       <x:c r="Q217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W217" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:23">
       <x:c r="A218" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="B218" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19664,1054 +19994,1054 @@
       </x:c>
       <x:c r="Q218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T218" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U218" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W218" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:23">
       <x:c r="A219" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="B219" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T219" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W219" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:23">
       <x:c r="A220" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="B220" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R220" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S220" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T220" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U220" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V220" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W220" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:23">
       <x:c r="A221" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S221" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V221" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W221" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:23">
       <x:c r="A222" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B222" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O222" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T222" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U222" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W222" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:23">
       <x:c r="A223" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B223" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="S223" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T223" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V223" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W223" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:23">
       <x:c r="A224" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O224" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T224" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U224" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W224" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:23">
       <x:c r="A225" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T225" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W225" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:23">
       <x:c r="A226" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B226" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T226" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U226" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V226" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W226" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:23">
       <x:c r="A227" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="B227" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W227" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:23">
       <x:c r="A228" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B228" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O228" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T228" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U228" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W228" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:23">
       <x:c r="A229" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T229" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W229" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:23">
       <x:c r="A230" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O230" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R230" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S230" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T230" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U230" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V230" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W230" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:23">
       <x:c r="A231" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="B231" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T231" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W231" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:23">
       <x:c r="A232" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B232" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T232" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U232" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W232" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:23">
       <x:c r="A233" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -20729,557 +21059,557 @@
       </x:c>
       <x:c r="Q233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T233" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W233" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:23">
       <x:c r="A234" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O234" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T234" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U234" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W234" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:23">
       <x:c r="A235" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S235" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T235" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V235" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W235" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:23">
       <x:c r="A236" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T236" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U236" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V236" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W236" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:23">
       <x:c r="A237" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="B237" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S237" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T237" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W237" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:23">
       <x:c r="A238" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="B238" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R238" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S238" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T238" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U238" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V238" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W238" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:23">
       <x:c r="A239" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="B239" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T239" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W239" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:23">
       <x:c r="A240" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="B240" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T240" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U240" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V240" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W240" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:23">
       <x:c r="A241" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="B241" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -21297,344 +21627,344 @@
       </x:c>
       <x:c r="Q241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T241" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W241" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:23">
       <x:c r="A242" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="B242" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O242" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T242" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U242" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V242" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W242" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:23">
       <x:c r="A243" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="B243" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W243" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:23">
       <x:c r="A244" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B244" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T244" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U244" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V244" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W244" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:23">
       <x:c r="A245" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="B245" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S245" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T245" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W245" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:23">
       <x:c r="A246" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="B246" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -21652,60 +21982,60 @@
       </x:c>
       <x:c r="Q246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T246" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U246" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W246" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:23">
       <x:c r="A247" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -21723,60 +22053,60 @@
       </x:c>
       <x:c r="Q247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W247" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:23">
       <x:c r="A248" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -21794,415 +22124,415 @@
       </x:c>
       <x:c r="Q248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T248" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U248" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V248" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W248" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:23">
       <x:c r="A249" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="B249" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T249" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W249" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:23">
       <x:c r="A250" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="B250" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J250" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N250" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T250" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U250" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V250" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W250" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:23">
       <x:c r="A251" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="B251" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W251" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:23">
       <x:c r="A252" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B252" s="1" t="s">
-        <x:v>906</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I252" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T252" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U252" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V252" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W252" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:23">
       <x:c r="A253" s="1" t="s">
-        <x:v>909</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="B253" s="1" t="s">
-        <x:v>910</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T253" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W253" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:23">
       <x:c r="A254" s="1" t="s">
-        <x:v>913</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -22220,202 +22550,202 @@
       </x:c>
       <x:c r="Q254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T254" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U254" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V254" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W254" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:23">
       <x:c r="A255" s="1" t="s">
-        <x:v>916</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S255" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T255" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V255" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W255" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:23">
       <x:c r="A256" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="B256" s="1" t="s">
-        <x:v>921</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R256" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S256" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T256" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U256" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V256" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W256" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:23">
       <x:c r="A257" s="1" t="s">
-        <x:v>924</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -22433,841 +22763,841 @@
       </x:c>
       <x:c r="Q257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W257" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:23">
       <x:c r="A258" s="1" t="s">
-        <x:v>927</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O258" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T258" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U258" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V258" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W258" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:23">
       <x:c r="A259" s="1" t="s">
-        <x:v>930</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="B259" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T259" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W259" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:23">
       <x:c r="A260" s="1" t="s">
-        <x:v>934</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="B260" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T260" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U260" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V260" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W260" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:23">
       <x:c r="A261" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="B261" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T261" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W261" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:23">
       <x:c r="A262" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I262" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M262" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T262" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U262" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V262" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W262" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:23">
       <x:c r="A263" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="B263" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T263" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W263" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:23">
       <x:c r="A264" s="1" t="s">
-        <x:v>946</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="B264" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I264" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T264" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U264" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V264" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W264" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:23">
       <x:c r="A265" s="1" t="s">
-        <x:v>949</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="B265" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S265" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V265" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W265" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:23">
       <x:c r="A266" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="B266" s="1" t="s">
-        <x:v>954</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G266" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q266" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R266" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S266" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T266" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U266" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V266" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W266" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:23">
       <x:c r="A267" s="1" t="s">
-        <x:v>957</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="B267" s="1" t="s">
-        <x:v>958</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S267" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T267" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V267" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W267" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:23">
       <x:c r="A268" s="1" t="s">
-        <x:v>961</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="B268" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O268" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T268" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U268" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V268" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W268" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:23">
       <x:c r="A269" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="B269" s="1" t="s">
-        <x:v>966</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -23285,60 +23615,60 @@
       </x:c>
       <x:c r="Q269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T269" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W269" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:23">
       <x:c r="A270" s="1" t="s">
-        <x:v>969</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="B270" s="1" t="s">
-        <x:v>970</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -23356,557 +23686,557 @@
       </x:c>
       <x:c r="Q270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T270" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U270" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V270" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W270" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:23">
       <x:c r="A271" s="1" t="s">
-        <x:v>973</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B271" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T271" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W271" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:23">
       <x:c r="A272" s="1" t="s">
-        <x:v>976</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B272" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R272" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S272" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T272" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U272" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V272" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W272" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:23">
       <x:c r="A273" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B273" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T273" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U273" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W273" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:23">
       <x:c r="A274" s="1" t="s">
-        <x:v>982</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="B274" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I274" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O274" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T274" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U274" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V274" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W274" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:23">
       <x:c r="A275" s="1" t="s">
-        <x:v>985</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="B275" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T275" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W275" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:23">
       <x:c r="A276" s="1" t="s">
-        <x:v>988</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="B276" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G276" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I276" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O276" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T276" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U276" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V276" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W276" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:23">
       <x:c r="A277" s="1" t="s">
-        <x:v>991</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="B277" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T277" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W277" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:23">
       <x:c r="A278" s="1" t="s">
-        <x:v>994</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B278" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -23924,131 +24254,131 @@
       </x:c>
       <x:c r="Q278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T278" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U278" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V278" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W278" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:23">
       <x:c r="A279" s="1" t="s">
-        <x:v>997</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B279" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S279" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T279" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U279" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V279" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W279" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:23">
       <x:c r="A280" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B280" s="1" t="s">
-        <x:v>1002</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -24066,1480 +24396,1480 @@
       </x:c>
       <x:c r="Q280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T280" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U280" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V280" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W280" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:23">
       <x:c r="A281" s="1" t="s">
-        <x:v>1005</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="B281" s="1" t="s">
-        <x:v>1006</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T281" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W281" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:23">
       <x:c r="A282" s="1" t="s">
-        <x:v>1008</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="B282" s="1" t="s">
-        <x:v>1009</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I282" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T282" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U282" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V282" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W282" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:23">
       <x:c r="A283" s="1" t="s">
-        <x:v>1011</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="B283" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W283" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:23">
       <x:c r="A284" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="B284" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q284" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R284" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S284" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T284" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U284" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W284" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:23">
       <x:c r="A285" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
-        <x:v>1018</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T285" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U285" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V285" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="W285" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:23">
       <x:c r="A286" s="1" t="s">
-        <x:v>1021</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O286" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T286" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U286" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W286" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:23">
       <x:c r="A287" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
-        <x:v>1026</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T287" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W287" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:23">
       <x:c r="A288" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B288" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I288" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="J288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T288" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U288" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W288" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:23">
       <x:c r="A289" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="B289" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T289" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U289" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W289" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:23">
       <x:c r="A290" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B290" s="1" t="s">
-        <x:v>1035</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q290" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T290" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U290" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W290" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:23">
       <x:c r="A291" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
-        <x:v>1038</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T291" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U291" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W291" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:23">
       <x:c r="A292" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="B292" s="1" t="s">
-        <x:v>1041</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O292" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T292" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U292" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W292" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:23">
       <x:c r="A293" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B293" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U293" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W293" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:23">
       <x:c r="A294" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B294" s="1" t="s">
-        <x:v>1045</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O294" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T294" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="U294" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W294" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:23">
       <x:c r="A295" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="B295" s="1" t="s">
-        <x:v>1048</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U295" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W295" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:23">
       <x:c r="A296" s="1" t="s">
-        <x:v>1050</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B296" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N296" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T296" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U296" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W296" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:23">
       <x:c r="A297" s="1" t="s">
-        <x:v>1053</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="B297" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S297" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T297" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V297" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W297" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:23">
       <x:c r="A298" s="1" t="s">
-        <x:v>1056</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="B298" s="1" t="s">
-        <x:v>1057</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N298" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P298" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R298" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S298" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T298" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U298" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V298" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="W298" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:23">
       <x:c r="A299" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="B299" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T299" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U299" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W299" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:23">
       <x:c r="A300" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="B300" s="1" t="s">
-        <x:v>1062</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P300" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T300" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U300" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W300" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:23">
       <x:c r="A301" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="B301" s="1" t="s">
-        <x:v>1066</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -25557,273 +25887,273 @@
       </x:c>
       <x:c r="Q301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T301" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W301" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:23">
       <x:c r="A302" s="1" t="s">
-        <x:v>1069</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="B302" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T302" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U302" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W302" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:23">
       <x:c r="A303" s="1" t="s">
-        <x:v>1072</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="B303" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T303" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W303" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:23">
       <x:c r="A304" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O304" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T304" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U304" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W304" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:23">
       <x:c r="A305" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
-        <x:v>1081</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -25841,131 +26171,131 @@
       </x:c>
       <x:c r="Q305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W305" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:23">
       <x:c r="A306" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="B306" s="1" t="s">
-        <x:v>1084</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T306" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U306" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W306" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:23">
       <x:c r="A307" s="1" t="s">
-        <x:v>1087</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="B307" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -25983,60 +26313,60 @@
       </x:c>
       <x:c r="Q307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W307" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:23">
       <x:c r="A308" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="B308" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -26054,60 +26384,60 @@
       </x:c>
       <x:c r="Q308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T308" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U308" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W308" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:23">
       <x:c r="A309" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="B309" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -26125,60 +26455,60 @@
       </x:c>
       <x:c r="Q309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W309" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:23">
       <x:c r="A310" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
-        <x:v>1099</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -26196,60 +26526,60 @@
       </x:c>
       <x:c r="Q310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T310" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U310" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W310" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:23">
       <x:c r="A311" s="1" t="s">
-        <x:v>1102</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="B311" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -26267,60 +26597,60 @@
       </x:c>
       <x:c r="Q311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W311" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:23">
       <x:c r="A312" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="B312" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -26338,60 +26668,60 @@
       </x:c>
       <x:c r="Q312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T312" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U312" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W312" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:23">
       <x:c r="A313" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="B313" s="1" t="s">
-        <x:v>1111</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -26409,131 +26739,131 @@
       </x:c>
       <x:c r="Q313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W313" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:23">
       <x:c r="A314" s="1" t="s">
-        <x:v>1114</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="B314" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R314" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S314" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T314" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U314" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W314" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:23">
       <x:c r="A315" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="B315" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -26551,1480 +26881,1480 @@
       </x:c>
       <x:c r="Q315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U315" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W315" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:23">
       <x:c r="A316" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="B316" s="1" t="s">
-        <x:v>1123</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T316" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U316" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W316" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:23">
       <x:c r="A317" s="1" t="s">
-        <x:v>1126</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="B317" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T317" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W317" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:23">
       <x:c r="A318" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="B318" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O318" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R318" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S318" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T318" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U318" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W318" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:23">
       <x:c r="A319" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="B319" s="1" t="s">
-        <x:v>1135</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T319" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W319" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:23">
       <x:c r="A320" s="1" t="s">
-        <x:v>1138</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="B320" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T320" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U320" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W320" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:23">
       <x:c r="A321" s="1" t="s">
-        <x:v>1141</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="B321" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T321" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U321" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W321" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:23">
       <x:c r="A322" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="B322" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O322" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T322" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U322" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W322" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:23">
       <x:c r="A323" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="B323" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T323" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W323" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:23">
       <x:c r="A324" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="B324" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J324" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T324" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U324" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W324" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:23">
       <x:c r="A325" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="B325" s="1" t="s">
-        <x:v>1157</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U325" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="V325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W325" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:23">
       <x:c r="A326" s="1" t="s">
-        <x:v>1160</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="B326" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T326" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U326" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W326" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:23">
       <x:c r="A327" s="1" t="s">
-        <x:v>1163</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="B327" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T327" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W327" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:23">
       <x:c r="A328" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="B328" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T328" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U328" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="V328" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W328" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:23">
       <x:c r="A329" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="B329" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T329" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U329" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W329" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:23">
       <x:c r="A330" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="B330" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O330" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q330" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T330" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U330" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W330" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:23">
       <x:c r="A331" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="B331" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T331" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W331" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:23">
       <x:c r="A332" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="B332" s="1" t="s">
-        <x:v>1181</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O332" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T332" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U332" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W332" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:23">
       <x:c r="A333" s="1" t="s">
-        <x:v>1184</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="B333" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q333" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T333" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W333" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:23">
       <x:c r="A334" s="1" t="s">
-        <x:v>1187</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="B334" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O334" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="P334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q334" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="R334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T334" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U334" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W334" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:23">
       <x:c r="A335" s="1" t="s">
-        <x:v>1190</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B335" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T335" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U335" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W335" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:23">
       <x:c r="A336" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="B336" s="1" t="s">
-        <x:v>1195</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -28042,202 +28372,202 @@
       </x:c>
       <x:c r="Q336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T336" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U336" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W336" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:23">
       <x:c r="A337" s="1" t="s">
-        <x:v>1198</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="B337" s="1" t="s">
-        <x:v>1199</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q337" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U337" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W337" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:23">
       <x:c r="A338" s="1" t="s">
-        <x:v>1201</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B338" s="1" t="s">
-        <x:v>1202</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P338" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="Q338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T338" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="U338" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W338" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:23">
       <x:c r="A339" s="1" t="s">
-        <x:v>1205</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B339" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -28255,60 +28585,60 @@
       </x:c>
       <x:c r="Q339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U339" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W339" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:23">
       <x:c r="A340" s="1" t="s">
-        <x:v>1208</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="B340" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H340" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I340" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J340" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K340" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L340" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -28326,60 +28656,60 @@
       </x:c>
       <x:c r="Q340" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R340" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S340" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T340" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U340" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V340" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W340" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:23">
       <x:c r="A341" s="1" t="s">
-        <x:v>1211</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="B341" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -28397,273 +28727,273 @@
       </x:c>
       <x:c r="Q341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W341" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:23">
       <x:c r="A342" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="B342" s="1" t="s">
-        <x:v>1216</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O342" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T342" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U342" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V342" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W342" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:23">
       <x:c r="A343" s="1" t="s">
-        <x:v>1219</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="B343" s="1" t="s">
-        <x:v>1220</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="S343" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="T343" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W343" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:23">
       <x:c r="A344" s="1" t="s">
-        <x:v>1223</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="B344" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R344" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="S344" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="T344" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U344" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W344" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:23">
       <x:c r="A345" s="1" t="s">
-        <x:v>1229</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="B345" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -28681,60 +29011,60 @@
       </x:c>
       <x:c r="Q345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T345" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W345" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:23">
       <x:c r="A346" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="B346" s="1" t="s">
-        <x:v>1234</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H346" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I346" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J346" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K346" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L346" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -28752,131 +29082,131 @@
       </x:c>
       <x:c r="Q346" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R346" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S346" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T346" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U346" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V346" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W346" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:23">
       <x:c r="A347" s="1" t="s">
-        <x:v>1237</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="B347" s="1" t="s">
-        <x:v>1238</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="S347" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="T347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U347" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V347" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W347" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:23">
       <x:c r="A348" s="1" t="s">
-        <x:v>1241</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="B348" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H348" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I348" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J348" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K348" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L348" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -28894,60 +29224,60 @@
       </x:c>
       <x:c r="Q348" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R348" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S348" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T348" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="U348" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V348" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W348" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:23">
       <x:c r="A349" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="B349" s="1" t="s">
-        <x:v>1246</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -28965,60 +29295,60 @@
       </x:c>
       <x:c r="Q349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T349" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U349" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W349" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:23">
       <x:c r="A350" s="1" t="s">
-        <x:v>1249</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="B350" s="1" t="s">
-        <x:v>1250</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H350" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I350" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J350" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K350" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L350" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -29036,60 +29366,60 @@
       </x:c>
       <x:c r="Q350" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R350" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="S350" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="T350" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U350" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="V350" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="W350" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:23">
       <x:c r="A351" s="1" t="s">
-        <x:v>1253</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B351" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>