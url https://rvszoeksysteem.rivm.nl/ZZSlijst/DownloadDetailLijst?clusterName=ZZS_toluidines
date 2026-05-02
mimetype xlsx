--- v2 (2026-03-02)
+++ v3 (2026-05-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf1b3862dbe4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab33d336dde84c6db812e59d08391308.psmdcp" Id="R8511bdcb46d64354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3656762e8c4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67be4e6339bb47bcbb854a2162256370.psmdcp" Id="R6b2e04128a714c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -876,51 +876,51 @@
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:15">
       <x:c r="A6" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>