--- v3 (2026-05-02)
+++ v4 (2026-06-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3656762e8c4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67be4e6339bb47bcbb854a2162256370.psmdcp" Id="R6b2e04128a714c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f88853d114b4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b79d94577e44c21918be0cc1c02f626.psmdcp" Id="Rd22cc874b4fc4150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>