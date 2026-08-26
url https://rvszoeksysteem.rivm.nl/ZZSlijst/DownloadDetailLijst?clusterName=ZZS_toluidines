--- v4 (2026-06-24)
+++ v5 (2026-08-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f88853d114b4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b79d94577e44c21918be0cc1c02f626.psmdcp" Id="Rd22cc874b4fc4150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b8196160d54f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96a888f4b6cd4e1cbd64efe1750bb298.psmdcp" Id="R34bdd1f381d94321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>