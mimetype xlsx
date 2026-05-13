--- v3 (2026-03-29)
+++ v4 (2026-05-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra13b54387f694de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fde3510a9f33443a825ac31e2d46d369.psmdcp" Id="Rcf90ad253a6843b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree20ec9a00d44704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4338780aefa4516a97c614f55b3c7fe.psmdcp" Id="R3f0e7298efe5410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>