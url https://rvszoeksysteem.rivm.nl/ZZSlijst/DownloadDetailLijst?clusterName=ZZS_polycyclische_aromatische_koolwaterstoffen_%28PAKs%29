--- v4 (2026-05-13)
+++ v5 (2026-06-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree20ec9a00d44704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4338780aefa4516a97c614f55b3c7fe.psmdcp" Id="R3f0e7298efe5410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c67148217f461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8022271f6f914089927e4d070faf7697.psmdcp" Id="R6627ccfdc1114397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -663,50 +663,68 @@
     <x:t xml:space="preserve">Deze stof staat niet in bijlage III van het BAL maar bevat één of meerdere ZZS. De stofklasse van de ZZS met de strengste stofklasse is weergegeven. </x:t>
   </x:si>
   <x:si>
     <x:t>922-153-0</x:t>
   </x:si>
   <x:si>
     <x:t>koolwaterstoffen, C10-C13, aromaten, &lt;1% naftaleen</x:t>
   </x:si>
   <x:si>
     <x:t>hydrocarbons, C10-C13, aromatics, &lt;1% naphthalene</x:t>
   </x:si>
   <x:si>
     <x:t>25-8-2023</x:t>
   </x:si>
   <x:si>
     <x:t>91-20-3</x:t>
   </x:si>
   <x:si>
     <x:t>202-049-5</x:t>
   </x:si>
   <x:si>
     <x:t>naftaleen</x:t>
   </x:si>
   <x:si>
     <x:t>naphthalene</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187-762-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pek, steenkoolteer, hoge temperatuur, aardolie, verhit, flashdistillatie, voornamelijk aromaten met 5 of meer ringen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pitch, coal tar, high-temp., petroleum, heat-treated flash distillation, mainly aromatics with 5 and more rings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28-05-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deze stof staat niet als ZZS in bijlage III van het BAL. De weergegeven stofklasse en emissiegrenswaarde zijn die voor PAKs en zijn ook van toepassing voor deze stof.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Deze stof staat op de ZZS-lijst omdat deze onder de ZZS-stofgroep voor PAKs valt. Op basis van de POP verordening worden alle PAKs als Zeer Zorgwekkende Stof geïdentificeerd. </x:t>
   </x:si>
   <x:si>
     <x:t>81-33-4</x:t>
   </x:si>
   <x:si>
     <x:t>201-344-6</x:t>
   </x:si>
   <x:si>
     <x:t>peryleen-3,4:9,10-tetracarboxydiimide</x:t>
   </x:si>
   <x:si>
     <x:t>perylene-3,4:9,10-tetracarboxydiimide</x:t>
   </x:si>
   <x:si>
     <x:t>8-7-2022</x:t>
   </x:si>
   <x:si>
     <x:t>polycyclische aromatische koolwaterstoffen</x:t>
   </x:si>
   <x:si>
     <x:t>polycyclic aromatic hydrocarbons</x:t>
   </x:si>
   <x:si>
     <x:t>129-00-0</x:t>
   </x:si>
@@ -784,52 +802,52 @@
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="1">
     <x:dxf/>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:O52" totalsRowShown="0">
-  <x:autoFilter ref="A1:O52"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:O53" totalsRowShown="0">
+  <x:autoFilter ref="A1:O53"/>
   <x:tableColumns count="15">
     <x:tableColumn id="1" name="CAS-nummer" dataDxfId="0"/>
     <x:tableColumn id="2" name="EG-nummer" dataDxfId="0"/>
     <x:tableColumn id="3" name="Nederlandse stofnaam"/>
     <x:tableColumn id="4" name="Engelse stofnaam"/>
     <x:tableColumn id="5" name="ZZS volgens EU gevaarsindeling"/>
     <x:tableColumn id="6" name="ZZS volgens REACH SVHC"/>
     <x:tableColumn id="7" name="ZZS volgens REACH Restricties"/>
     <x:tableColumn id="8" name="ZZS volgens KRW"/>
     <x:tableColumn id="9" name="ZZS volgens OSPAR"/>
     <x:tableColumn id="10" name="ZZS volgens EU-POP Verordening"/>
     <x:tableColumn id="11" name="Stofklasse voor luchtemissies"/>
     <x:tableColumn id="12" name="Emissiegrenswaarde"/>
     <x:tableColumn id="13" name="Datum toevoeging"/>
     <x:tableColumn id="14" name="Voetnoot1"/>
     <x:tableColumn id="15" name="Voetnoot2"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1098,51 +1116,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O52"/>
+  <x:dimension ref="A1:O53"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="35.710625" defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="15" width="35.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
@@ -3365,233 +3383,280 @@
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M48" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N48" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O48" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="B49" s="1" t="s">
+      <x:c r="C49" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C49" s="0" t="s">
+      <x:c r="D49" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D49" s="0" t="s">
+      <x:c r="E49" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G49" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I49" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J49" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K49" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="L49" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M49" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E49" s="0" t="s">
-[...23 lines deleted...]
-      <x:c r="M49" s="0" t="s">
+      <x:c r="N49" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="N49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M50" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="N50" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O50" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G51" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="G51" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I51" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N51" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="F52" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L52" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M52" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N52" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O52" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:15">
+      <x:c r="A53" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G53" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I53" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J53" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K53" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="L53" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M53" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="N53" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="O53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>