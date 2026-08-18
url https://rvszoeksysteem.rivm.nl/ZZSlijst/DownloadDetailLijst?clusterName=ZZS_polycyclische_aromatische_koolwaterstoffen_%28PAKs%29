--- v5 (2026-06-29)
+++ v6 (2026-08-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c67148217f461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8022271f6f914089927e4d070faf7697.psmdcp" Id="R6627ccfdc1114397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598ea0636c584177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b87fb83f5c54f5baa6f0f943baecddf.psmdcp" Id="Rf4e1cd20c494411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>