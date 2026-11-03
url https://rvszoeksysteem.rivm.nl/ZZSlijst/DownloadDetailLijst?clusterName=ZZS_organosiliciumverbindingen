--- v6 (2026-09-15)
+++ v7 (2026-11-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf490a9c858f24a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5641762fdad74cae8490d080d4fd0013.psmdcp" Id="R7270f30997b1454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7b1b33f98e4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45d23df36a404d04a1edf7885aac3555.psmdcp" Id="R5afd9af6b4d84911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -739,151 +739,151 @@
       </x:c>
       <x:c r="P2" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:16">
       <x:c r="A3" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B3" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:16">
       <x:c r="A4" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K4" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L4" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M4" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P4" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:16">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>