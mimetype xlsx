--- v2 (2026-02-10)
+++ v3 (2026-04-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ad983ab969490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e00682411d14aea8d4861b538b8cc9e.psmdcp" Id="R39c070b7d7374d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9199368bc8f14ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e4be05488d1481f806d226ee23e42f0.psmdcp" Id="R810decfb1bb3411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -126,53 +126,50 @@
     <x:t>decamethylcyclopentasiloxaan</x:t>
   </x:si>
   <x:si>
     <x:t>decamethylcyclopentasiloxane</x:t>
   </x:si>
   <x:si>
     <x:t>6-7-2018</x:t>
   </x:si>
   <x:si>
     <x:t>540-97-6</x:t>
   </x:si>
   <x:si>
     <x:t>208-762-8</x:t>
   </x:si>
   <x:si>
     <x:t>dodecamethylcyclohexasiloxaan</x:t>
   </x:si>
   <x:si>
     <x:t>dodecamethylcyclohexasiloxane</x:t>
   </x:si>
   <x:si>
     <x:t>MVP 1</x:t>
   </x:si>
   <x:si>
     <x:t>0,05 mg/Nm3</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Berekend als Sb</x:t>
   </x:si>
   <x:si>
     <x:t>556-67-2</x:t>
   </x:si>
   <x:si>
     <x:t>209-136-7</x:t>
   </x:si>
   <x:si>
     <x:t>octamethyltetrasiloxaan</x:t>
   </x:si>
   <x:si>
     <x:t>octamethylcyclotetrasiloxane</x:t>
   </x:si>
   <x:si>
     <x:t>107-51-7</x:t>
   </x:si>
   <x:si>
     <x:t>203-497-4</x:t>
   </x:si>
   <x:si>
     <x:t>octamethyltrisiloxaan</x:t>
   </x:si>
   <x:si>
     <x:t>octamethyltrisiloxane</x:t>
   </x:si>
@@ -813,351 +810,351 @@
       <x:c r="F4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K4" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L4" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M4" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N4" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P4" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:16">
       <x:c r="A5" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B5" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="B5" s="1" t="s">
+      <x:c r="C5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="C5" s="0" t="s">
+      <x:c r="D5" s="0" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="N5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:16">
       <x:c r="A6" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B6" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="B6" s="1" t="s">
+      <x:c r="C6" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="C6" s="0" t="s">
+      <x:c r="D6" s="0" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M6" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="N6" s="0" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
       <x:c r="O6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P6" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:16">
       <x:c r="A7" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B7" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="B7" s="1" t="s">
+      <x:c r="C7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="C7" s="0" t="s">
+      <x:c r="D7" s="0" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="N7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="N7" s="0" t="s">
+      <x:c r="O7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="O7" s="0" t="s">
+      <x:c r="P7" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:16">
       <x:c r="A8" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B8" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
+      <x:c r="C8" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="C8" s="0" t="s">
+      <x:c r="D8" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K8" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M8" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="N8" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="N8" s="0" t="s">
+      <x:c r="O8" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="O8" s="0" t="s">
+      <x:c r="P8" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:16">
       <x:c r="A9" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B9" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="C9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C9" s="0" t="s">
+      <x:c r="D9" s="0" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="N9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="N9" s="0" t="s">
+      <x:c r="O9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="O9" s="0" t="s">
+      <x:c r="P9" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:16">
       <x:c r="A10" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B10" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="C10" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C10" s="0" t="s">
+      <x:c r="D10" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K10" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L10" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M10" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N10" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="O10" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P10" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Sheet1</vt:lpstr>