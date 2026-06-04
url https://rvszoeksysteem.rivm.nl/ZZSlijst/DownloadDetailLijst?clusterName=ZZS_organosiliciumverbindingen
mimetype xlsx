--- v3 (2026-04-17)
+++ v4 (2026-06-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9199368bc8f14ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e4be05488d1481f806d226ee23e42f0.psmdcp" Id="R810decfb1bb3411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra02030a6711e4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f79438350af49398b53689b52278606.psmdcp" Id="Rddbed16540c5485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>