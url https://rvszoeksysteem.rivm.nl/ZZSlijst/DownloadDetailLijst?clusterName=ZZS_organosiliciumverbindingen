--- v4 (2026-06-04)
+++ v5 (2026-07-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra02030a6711e4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f79438350af49398b53689b52278606.psmdcp" Id="Rddbed16540c5485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c3aec6f8a04df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/562f6ad7aaa746c5bda2d119a3a25b8c.psmdcp" Id="R5e1719d7fdcc400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>