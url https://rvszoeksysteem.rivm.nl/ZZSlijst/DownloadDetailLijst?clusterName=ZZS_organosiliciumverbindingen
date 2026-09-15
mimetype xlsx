--- v5 (2026-07-28)
+++ v6 (2026-09-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c3aec6f8a04df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/562f6ad7aaa746c5bda2d119a3a25b8c.psmdcp" Id="R5e1719d7fdcc400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf490a9c858f24a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5641762fdad74cae8490d080d4fd0013.psmdcp" Id="R7270f30997b1454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>