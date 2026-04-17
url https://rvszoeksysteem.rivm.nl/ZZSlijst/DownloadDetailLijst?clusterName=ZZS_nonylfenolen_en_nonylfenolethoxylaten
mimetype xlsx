--- v2 (2026-02-02)
+++ v3 (2026-04-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20178d792d0a450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0df3aeb93274fc1a07b29d2f93eab9c.psmdcp" Id="R494432f794ad41cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519d57c011944814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/331bb9f451ed4988b189bedfa0aacd28.psmdcp" Id="R894eb86476ba4b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -185,51 +185,51 @@
   <x:si>
     <x:t>2-[2-(4-nonylfenoxy)ethoxy]ethanol</x:t>
   </x:si>
   <x:si>
     <x:t>2-[2-(4-nonylphenoxy)ethoxy]ethanol</x:t>
   </x:si>
   <x:si>
     <x:t>27176-93-8</x:t>
   </x:si>
   <x:si>
     <x:t>248-291-5</x:t>
   </x:si>
   <x:si>
     <x:t>2-[2-(nonylfenoxy)ethoxy]ethanol</x:t>
   </x:si>
   <x:si>
     <x:t>2-[2-(nonylphenoxy)ethoxy]ethanol</x:t>
   </x:si>
   <x:si>
     <x:t>7311-27-5</x:t>
   </x:si>
   <x:si>
     <x:t>230-770-5</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2-[2-[2-[2-(4-nonylfenoxy)ethoxy]ethoxy]ethoxy]ethanol </x:t>
+    <x:t>2-[2-[2-[2-(4-nonylfenoxy)ethoxy]ethoxy]ethoxy]ethanol</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2-[2-[2-[2-(4-nonylphenoxy)ethoxy]ethoxy]ethoxy]ethanol </x:t>
   </x:si>
   <x:si>
     <x:t>1119449-37-4</x:t>
   </x:si>
   <x:si>
     <x:t>687-832-3</x:t>
   </x:si>
   <x:si>
     <x:t>2-[4-(3,6-dimethylheptaan-3-yl)fenoxy]ethanol</x:t>
   </x:si>
   <x:si>
     <x:t>2-[4-(3,6-dimethylheptan-3-yl)phenoxy]ethanol</x:t>
   </x:si>
   <x:si>
     <x:t>1119449-38-5</x:t>
   </x:si>
   <x:si>
     <x:t>687-833-9</x:t>
   </x:si>
   <x:si>
     <x:t>2-{2-[4-(3,6-dimethylheptaan-3-yl)fenoxy]ethoxy}ethanol</x:t>
   </x:si>
@@ -491,50 +491,53 @@
   <x:si>
     <x:t>geëthoxyleerd 4-nonylfenol</x:t>
   </x:si>
   <x:si>
     <x:t>ethoxylated 4-nonylphenol</x:t>
   </x:si>
   <x:si>
     <x:t>37205-87-1</x:t>
   </x:si>
   <x:si>
     <x:t>geëthoxyleerd isononylfenol</x:t>
   </x:si>
   <x:si>
     <x:t>ethoxylated isononylphenol</x:t>
   </x:si>
   <x:si>
     <x:t>799-990-1</x:t>
   </x:si>
   <x:si>
     <x:t>geëthoxyleerd lineair en vertakt 4-nonylfenol</x:t>
   </x:si>
   <x:si>
     <x:t>4-Nonylphenol, branched and linear, ethoxylated</x:t>
   </x:si>
   <x:si>
+    <x:t>939-993-9</x:t>
+  </x:si>
+  <x:si>
     <x:t>geëthoxyleerd nonylfenol (EO = 10)</x:t>
   </x:si>
   <x:si>
     <x:t>nonylphenol, ethoxylated (EO = 10)</x:t>
   </x:si>
   <x:si>
     <x:t>939-975-0</x:t>
   </x:si>
   <x:si>
     <x:t>geëthoxyleerd nonylfenol (EO = 4)</x:t>
   </x:si>
   <x:si>
     <x:t>nonylphenol, ethoxylated (EO = 4)</x:t>
   </x:si>
   <x:si>
     <x:t>938-618-6</x:t>
   </x:si>
   <x:si>
     <x:t>geëthoxyleerd nonylfenol (polymeer)</x:t>
   </x:si>
   <x:si>
     <x:t>nonylphenol, ethoxylated (polymer)</x:t>
   </x:si>
   <x:si>
     <x:t>11066-49-2</x:t>
@@ -620,63 +623,63 @@
   <x:si>
     <x:t>500-024-6</x:t>
   </x:si>
   <x:si>
     <x:t>nonylfenolethoxylaten</x:t>
   </x:si>
   <x:si>
     <x:t>nonylphenolethoxylates and related substances</x:t>
   </x:si>
   <x:si>
     <x:t>932-998-7</x:t>
   </x:si>
   <x:si>
     <x:t>nonylfenolpolyglycolether</x:t>
   </x:si>
   <x:si>
     <x:t>nonylphenolpolyglycolether</x:t>
   </x:si>
   <x:si>
     <x:t>30784-30-6</x:t>
   </x:si>
   <x:si>
     <x:t>250-339-5</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">p-(1,1-dimethylheptyl)fenol </x:t>
+    <x:t>p-(1,1-dimethylheptyl)fenol</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">p-(1,1-dimethylheptyl)phenol </x:t>
   </x:si>
   <x:si>
     <x:t>17404-66-9</x:t>
   </x:si>
   <x:si>
     <x:t>241-427-4</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">p-(1-methyloctyl)fenol </x:t>
+    <x:t>p-(1-methyloctyl)fenol</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">p-(1-methyloctyl)phenol </x:t>
   </x:si>
   <x:si>
     <x:t>26543-97-5</x:t>
   </x:si>
   <x:si>
     <x:t>247-770-6</x:t>
   </x:si>
   <x:si>
     <x:t>p-isononylfenol</x:t>
   </x:si>
   <x:si>
     <x:t>p-isononylphenol</x:t>
   </x:si>
   <x:si>
     <x:t>104-40-5</x:t>
   </x:si>
   <x:si>
     <x:t>203-199-4</x:t>
   </x:si>
   <x:si>
     <x:t>p-nonylfenol</x:t>
   </x:si>
@@ -2881,1185 +2884,1185 @@
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N37" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N38" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O38" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L40" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M40" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N40" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O40" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M42" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N42" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O42" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M44" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="N44" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O44" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N45" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L46" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M46" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="N46" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O46" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G47" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I47" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="K47" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="L47" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M47" s="0" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M48" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="N48" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O48" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M50" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N50" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O50" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L52" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M52" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N52" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O52" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L54" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M54" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N54" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O54" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="N55" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L56" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M56" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="N56" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O56" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I57" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J57" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="K57" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="L57" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M57" s="0" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
       <x:c r="N57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L58" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M58" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="N58" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O58" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="N59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L60" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M60" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="N60" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O60" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L62" s="0" t="s">
         <x:v>21</x:v>
       </x:c>