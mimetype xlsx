--- v3 (2026-04-17)
+++ v4 (2026-06-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519d57c011944814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/331bb9f451ed4988b189bedfa0aacd28.psmdcp" Id="R894eb86476ba4b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ab08c7b390485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77bbdd56d1634413b632a26e1ad50fd2.psmdcp" Id="R70eef7610ce64b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>