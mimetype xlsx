--- v4 (2026-06-03)
+++ v5 (2026-07-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ab08c7b390485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77bbdd56d1634413b632a26e1ad50fd2.psmdcp" Id="R70eef7610ce64b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b9e9c55ccd4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d48aeef71b734675b3a58a715fbba061.psmdcp" Id="R5d13cbc665284fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>