--- v5 (2026-07-26)
+++ v6 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b9e9c55ccd4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d48aeef71b734675b3a58a715fbba061.psmdcp" Id="R5d13cbc665284fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5873cdf0a94b40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b1944e5ead24ff589ca2d16bd9d033a.psmdcp" Id="Rf810b74bc46146f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>