--- v2 (2026-02-10)
+++ v3 (2026-04-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e1f087d87d44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e033b7acb5a4e598145ca379f159cd7.psmdcp" Id="Rbb727d49920a47ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e76b3a2a8342d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6edbafd102248329379133a561923b8.psmdcp" Id="R6ce0ae472b804272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>