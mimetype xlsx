--- v3 (2026-04-15)
+++ v4 (2026-06-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e76b3a2a8342d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6edbafd102248329379133a561923b8.psmdcp" Id="R6ce0ae472b804272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9a83c09a8f4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7fa2cf8a03b469088cdb80f295ff8d7.psmdcp" Id="R8e60ee95bde14b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -699,51 +699,51 @@
       </x:c>
       <x:c r="O2" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:15">
       <x:c r="A3" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B3" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>