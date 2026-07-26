--- v4 (2026-06-03)
+++ v5 (2026-07-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9a83c09a8f4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7fa2cf8a03b469088cdb80f295ff8d7.psmdcp" Id="R8e60ee95bde14b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d3898aa68b48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e84a1fa26a65479ea8143c0e02d380df.psmdcp" Id="Radfc93b101df4246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>