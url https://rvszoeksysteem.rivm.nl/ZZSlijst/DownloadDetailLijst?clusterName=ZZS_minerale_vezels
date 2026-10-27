--- v5 (2026-08-28)
+++ v6 (2026-10-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7936335947834590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4f9a4d65ef24bd78b60e6bab5137adb.psmdcp" Id="R8ff78d0f71fc404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b7af80f6854cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acc8803e5e7c48f988d2c5d11aeeeb36.psmdcp" Id="R0392c3dd247e476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -721,51 +721,51 @@
       </x:c>
       <x:c r="O1" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L2" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M2" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N2" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O2" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -815,98 +815,98 @@
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:15">
       <x:c r="A4" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:15">
       <x:c r="A5" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1003,145 +1003,145 @@
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:15">
       <x:c r="A8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K8" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L8" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M8" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:15">
       <x:c r="A9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:15">
       <x:c r="A10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K10" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L10" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M10" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N10" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O10" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1285,51 +1285,51 @@
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:15">
       <x:c r="A14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M14" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N14" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O14" s="0" t="s">
         <x:v>24</x:v>
       </x:c>