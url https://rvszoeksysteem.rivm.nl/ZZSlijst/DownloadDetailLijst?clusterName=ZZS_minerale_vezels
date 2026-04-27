--- v2 (2026-02-22)
+++ v3 (2026-04-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9a02a42051430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e325700031e7451bb069ff05f6abd440.psmdcp" Id="R07eae59137e948f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd254de91dd2642c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be68d19487c34f9abc5b28723e0ee750.psmdcp" Id="Rf785cf11134c4b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -179,54 +179,54 @@
   <x:si>
     <x:t>chrysotile asbestos</x:t>
   </x:si>
   <x:si>
     <x:t>10-5-2019</x:t>
   </x:si>
   <x:si>
     <x:t>12001-28-4</x:t>
   </x:si>
   <x:si>
     <x:t>crocidoliet</x:t>
   </x:si>
   <x:si>
     <x:t>crocidolite</x:t>
   </x:si>
   <x:si>
     <x:t>e-glas microvezels met een representatieve samenstelling</x:t>
   </x:si>
   <x:si>
     <x:t>e-glass microfibres of representative composition</x:t>
   </x:si>
   <x:si>
     <x:t>4-1-2017</x:t>
   </x:si>
   <x:si>
-    <x:t>12510-42-8</x:t>
-[...2 lines deleted...]
-    <x:t>620-440-2</x:t>
+    <x:t>66733-21-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>643-075-0</x:t>
   </x:si>
   <x:si>
     <x:t>erioniet</x:t>
   </x:si>
   <x:si>
     <x:t>erionite</x:t>
   </x:si>
   <x:si>
     <x:t>409-21-2</x:t>
   </x:si>
   <x:si>
     <x:t>206-991-8</x:t>
   </x:si>
   <x:si>
     <x:t>siliciumcarbide (vezelvormig)</x:t>
   </x:si>
   <x:si>
     <x:t>silicon carbide</x:t>
   </x:si>
   <x:si>
     <x:t>11-9-2020</x:t>
   </x:si>
   <x:si>
     <x:t>Deze stof staat niet in bijlage III van het BAL. De weergegeven stofklasse en emissiegrenswaarde zijn een voorstel op basis van de (geschatte) dampdruk.</x:t>
   </x:si>