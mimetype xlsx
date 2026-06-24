--- v3 (2026-04-27)
+++ v4 (2026-06-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd254de91dd2642c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be68d19487c34f9abc5b28723e0ee750.psmdcp" Id="Rf785cf11134c4b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81aeb478a79d43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/811db3ecc4ff480384a6c10bcd9d8802.psmdcp" Id="Reb755aeb6977409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>