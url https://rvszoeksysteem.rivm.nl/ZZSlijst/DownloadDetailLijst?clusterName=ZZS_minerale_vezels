--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81aeb478a79d43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/811db3ecc4ff480384a6c10bcd9d8802.psmdcp" Id="Reb755aeb6977409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7936335947834590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4f9a4d65ef24bd78b60e6bab5137adb.psmdcp" Id="R8ff78d0f71fc404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>