--- v1 (2026-02-05)
+++ v2 (2026-04-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda0c7fabcac4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdec1e2826774732b72ef6bf2f64f762.psmdcp" Id="R6c98fd40766e47e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6580094b38f414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4146c8ebc7c74aa3b9bb7f2ced5be23d.psmdcp" Id="R176961ae946d4c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>