--- v2 (2026-04-07)
+++ v3 (2026-06-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6580094b38f414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4146c8ebc7c74aa3b9bb7f2ced5be23d.psmdcp" Id="R176961ae946d4c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37a652543534ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7473615051446eba22ba9e0b6ca9dfd.psmdcp" Id="R987b1e4152954580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>