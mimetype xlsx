--- v3 (2026-06-05)
+++ v4 (2026-07-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37a652543534ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7473615051446eba22ba9e0b6ca9dfd.psmdcp" Id="R987b1e4152954580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758307dda3e54f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5fd6f7a02f64c799d008adc47f968cf.psmdcp" Id="R0c02f34700374bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>