--- v4 (2026-07-27)
+++ v5 (2026-09-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758307dda3e54f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5fd6f7a02f64c799d008adc47f968cf.psmdcp" Id="R0c02f34700374bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60e0002acd74078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a9d4c33fed941d88f7ac136dd665dd5.psmdcp" Id="R16c02944cf8c4ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>