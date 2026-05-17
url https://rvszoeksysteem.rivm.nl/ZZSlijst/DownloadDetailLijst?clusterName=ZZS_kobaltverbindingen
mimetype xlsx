--- v2 (2026-03-12)
+++ v3 (2026-05-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re650a46b7f864fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/653cecc9815d4875817f998c51e46320.psmdcp" Id="R794165766df74334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039c952a961f40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e65a832099d4330a106afae23cea8f9.psmdcp" Id="Rb7632c204d4542d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -263,51 +263,51 @@
   <x:si>
     <x:t>65374-82-5</x:t>
   </x:si>
   <x:si>
     <x:t>kobaltdichloride trihydraat</x:t>
   </x:si>
   <x:si>
     <x:t>cobalt dichloride trihydrate</x:t>
   </x:si>
   <x:si>
     <x:t>21041-93-0</x:t>
   </x:si>
   <x:si>
     <x:t>244-166-4</x:t>
   </x:si>
   <x:si>
     <x:t>kobaltdihydroxide</x:t>
   </x:si>
   <x:si>
     <x:t>cobalt dihydroxide</x:t>
   </x:si>
   <x:si>
     <x:t>10-3-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Kobaltdihydroxide is een zout. Bij het oplossen in water maar juist ook in lichaamsvloeistoffen zoals longslijm en maagsap komt het kobaltion (Co2+) vrij. De geharmoniseerde classificatie van kobalt als Carc. 1B en Repr. 1B is deels gebaseerd op studies met kobaltzouten waarvan vrije kobaltion de veroorzaker is van de waargenomen toxiciteit. Op basis hiervan wordt kobaltdihydroxide als ZZS aangemerkt.</x:t>
+    <x:t>Kobaltdihydroxide is een zout. Bij het oplossen in water maar juist ook in lichaamsvloeistoffen zoals longslijm en maagsap komt het kobaltion (Co2+) vrij. De geharmoniseerde classificatie van kobalt als Carc. 1B en Repr. 1B is deels gebaseerd op studies met kobaltzouten waarbij het vrije kobaltion de veroorzaker is van de waargenomen toxiciteit. Op basis hiervan wordt kobaltdihydroxide als ZZS aangemerkt.</x:t>
   </x:si>
   <x:si>
     <x:t>68016-03-5</x:t>
   </x:si>
   <x:si>
     <x:t>268-169-5</x:t>
   </x:si>
   <x:si>
     <x:t>kobaltdimolybdeennikkeloctaoxide</x:t>
   </x:si>
   <x:si>
     <x:t>cobalt dimolybdenum nickel octaoxide</x:t>
   </x:si>
   <x:si>
     <x:t>131344-56-4</x:t>
   </x:si>
   <x:si>
     <x:t>442-750-5</x:t>
   </x:si>
   <x:si>
     <x:t>kobaltlithiumnikkeloxide</x:t>
   </x:si>
   <x:si>
     <x:t>cobalt lithium nickel oxide</x:t>
   </x:si>