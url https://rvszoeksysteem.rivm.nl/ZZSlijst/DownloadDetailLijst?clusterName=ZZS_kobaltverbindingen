--- v3 (2026-05-17)
+++ v4 (2026-07-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039c952a961f40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e65a832099d4330a106afae23cea8f9.psmdcp" Id="Rb7632c204d4542d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572a2a2a26744937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc827e6014764e40abcbd835cef6bef5.psmdcp" Id="Rdc77bbd5299349d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>