--- v4 (2026-07-17)
+++ v5 (2026-09-08)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572a2a2a26744937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc827e6014764e40abcbd835cef6bef5.psmdcp" Id="Rdc77bbd5299349d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13a39f369bc411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b625f800171453f9f4f413759ed309f.psmdcp" Id="R1ab8ad5cd96949a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>