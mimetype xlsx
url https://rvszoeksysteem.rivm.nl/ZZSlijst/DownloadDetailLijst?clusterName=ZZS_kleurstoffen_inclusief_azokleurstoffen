--- v1 (2026-03-15)
+++ v2 (2026-05-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34b801e2249c4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0a6e45352c245fdad7baddf0be1e1ce.psmdcp" Id="R0a7f6d64c4044366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac86428abeb44189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1700e48b053542b19274a0726218210c.psmdcp" Id="Rafd74b0f45af4f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -1706,51 +1706,51 @@
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:16">
       <x:c r="A14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L14" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M14" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="N14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O14" s="0" t="s">
         <x:v>21</x:v>
       </x:c>