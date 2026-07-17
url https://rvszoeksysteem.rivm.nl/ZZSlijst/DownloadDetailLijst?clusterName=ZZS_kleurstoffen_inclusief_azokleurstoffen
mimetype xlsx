--- v2 (2026-05-17)
+++ v3 (2026-07-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac86428abeb44189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1700e48b053542b19274a0726218210c.psmdcp" Id="Rafd74b0f45af4f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc60f442bc524c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f192fcdaeb94b4dbd2a5575a121594c.psmdcp" Id="R64b270b5b4b4443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>