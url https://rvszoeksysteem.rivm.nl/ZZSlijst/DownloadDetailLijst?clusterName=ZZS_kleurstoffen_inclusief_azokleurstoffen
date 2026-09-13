--- v3 (2026-07-17)
+++ v4 (2026-09-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc60f442bc524c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f192fcdaeb94b4dbd2a5575a121594c.psmdcp" Id="R64b270b5b4b4443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad359d57e2284390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41280f2906a44a8a9a5e784dde2d3872.psmdcp" Id="R6581dcccfa1d4c5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>