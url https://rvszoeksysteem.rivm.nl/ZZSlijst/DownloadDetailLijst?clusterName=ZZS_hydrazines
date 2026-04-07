--- v1 (2026-02-03)
+++ v2 (2026-04-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d785e5ffd14b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd6b550c80fb4a4c82149f0b2bfa1cac.psmdcp" Id="Re0189796ef084b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d6565e66e704780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f7796721ec14f65bad15c553b07592a.psmdcp" Id="R41b32a2969604655" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>