--- v2 (2026-04-07)
+++ v3 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d6565e66e704780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f7796721ec14f65bad15c553b07592a.psmdcp" Id="R41b32a2969604655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f96ebeaf30456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b413b0409c143859271975e7b97425f.psmdcp" Id="Rf7f08d4645fc4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>