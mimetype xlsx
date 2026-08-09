--- v3 (2026-06-07)
+++ v4 (2026-08-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f96ebeaf30456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b413b0409c143859271975e7b97425f.psmdcp" Id="Rf7f08d4645fc4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fea99be60734fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9dc418ce34a0420087f24c0e6dcf1a8f.psmdcp" Id="R44ccf5f1a0174a9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>