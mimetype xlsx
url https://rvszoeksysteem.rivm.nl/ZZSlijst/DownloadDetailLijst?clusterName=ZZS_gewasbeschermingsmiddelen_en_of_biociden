--- v2 (2026-03-23)
+++ v3 (2026-05-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086df4385c394e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f3506b29ffb4ddcb89d6d525987ccc7.psmdcp" Id="Ra70a904ef7094920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf5c05f03cf4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31f774bbfa5040febed37bc174ddee14.psmdcp" Id="R0d85a850b7984c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -1091,50 +1091,53 @@
   <x:si>
     <x:t>flucythrinate</x:t>
   </x:si>
   <x:si>
     <x:t>131341-86-1</x:t>
   </x:si>
   <x:si>
     <x:t>603-476-3</x:t>
   </x:si>
   <x:si>
     <x:t>fludioxonil</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bij de beoordeling van fludioxonil als werkzame stof in een gewasbeschermingsmiddel is geconcludeerd dat deze stof hormoonverstorende eigenschappen heeft volgens de criteria in EU verordening 1107/2009. Op basis van artikel 5.22a-2b van het Besluit Activiteiten Leefomgeving (Bal) wordt deze stof als ZZS aangemerkt. Peer review of the pesticide risk assessment of the active substance fludioxonil </x:t>
   </x:si>
   <x:si>
     <x:t>142459-58-3</x:t>
   </x:si>
   <x:si>
     <x:t>604-290-5</x:t>
   </x:si>
   <x:si>
     <x:t>flufenacet</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Bij de beoordeling van flufenacet als werkzame stof in een gewasbeschermingsmiddel is geconcludeerd dat deze stof hormoonverstorende eigenschappen heeft volgens de criteria in EU verordening 1107/2009. Op basis van artikel 5.22a-2b van het Besluit Activiteiten Leefomgeving (Bal) wordt deze stof als ZZS aangemerkt.   UITVOERINGSVERORDENING(EU) 2025/910 VAN DE COMMISSIE van 20 mei 2025 tot niet-verlenging van de goedkeuring van de werkzame stof flufenacet </x:t>
+  </x:si>
+  <x:si>
     <x:t>101463-69-8</x:t>
   </x:si>
   <x:si>
     <x:t>417-680-3</x:t>
   </x:si>
   <x:si>
     <x:t>flufenoxuron</x:t>
   </x:si>
   <x:si>
     <x:t>1-(4-(2-cloro-α,α,α-p-trifluorotolyloxy)-2-fluorophenyl)-3-(2,6-difluorobenzolyl)urea</x:t>
   </x:si>
   <x:si>
     <x:t>2164-17-2</x:t>
   </x:si>
   <x:si>
     <x:t>218-500-4</x:t>
   </x:si>
   <x:si>
     <x:t>fluometuron</x:t>
   </x:si>
   <x:si>
     <x:t>239110-15-7</x:t>
   </x:si>
   <x:si>
     <x:t>607-285-6</x:t>
@@ -1358,51 +1361,51 @@
   <x:si>
     <x:t>hexachlorobuta-1,3-diene</x:t>
   </x:si>
   <x:si>
     <x:t>608-73-1</x:t>
   </x:si>
   <x:si>
     <x:t>210-168-9</x:t>
   </x:si>
   <x:si>
     <x:t>hexachloorcyclohexaan</x:t>
   </x:si>
   <x:si>
     <x:t>hexachlorocyclohexane (technical)</x:t>
   </x:si>
   <x:si>
     <x:t>86479-06-3</x:t>
   </x:si>
   <x:si>
     <x:t>401-400-1</x:t>
   </x:si>
   <x:si>
     <x:t>hexaflumuron</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Bij de beoordeling van hexaflumuron als werkzame stof in een biocide is geconcludeerd dat deze stof hormoonverstorende eigenschappen heeft volgens de criteria in EU verordening 528/2012. Op basis van artikel 5.22a-2b van het Besluit Activiteiten Leefomgeving (Bal) wordt deze stof als ZZS aangemerkt. UITVOERINGSVERORDENING (EU) 2015/1982 VAN DE COMMISSIE van 4 november 2015 </x:t>
+    <x:t xml:space="preserve">Bij de beoordeling van hexaflumuron als werkzame stof in een biocide is geconcludeerd dat deze stof zeer persistent (zP), zeer bioaccumulerend (zB) en toxisch (T) is . Op basis hiervan wordt deze stof als ZZS aangemerkt. UITVOERINGSVERORDENING (EU) 2015/1982 VAN DE COMMISSIE van 4 november 2015 tot goedkeuring van hexaflumuron </x:t>
   </x:si>
   <x:si>
     <x:t>173584-44-6</x:t>
   </x:si>
   <x:si>
     <x:t>605-683-4</x:t>
   </x:si>
   <x:si>
     <x:t>indoxacarb</x:t>
   </x:si>
   <x:si>
     <x:t>125225-28-7</x:t>
   </x:si>
   <x:si>
     <x:t>603-038-1</x:t>
   </x:si>
   <x:si>
     <x:t>ipconazool</x:t>
   </x:si>
   <x:si>
     <x:t>ipconazole</x:t>
   </x:si>
   <x:si>
     <x:t>465-73-6</x:t>
   </x:si>
@@ -1452,50 +1455,53 @@
     <x:t>206-356-5</x:t>
   </x:si>
   <x:si>
     <x:t>linuron</x:t>
   </x:si>
   <x:si>
     <x:t>103055-07-8</x:t>
   </x:si>
   <x:si>
     <x:t>410-690-9</x:t>
   </x:si>
   <x:si>
     <x:t>lufenuron</x:t>
   </x:si>
   <x:si>
     <x:t>8018-01-7</x:t>
   </x:si>
   <x:si>
     <x:t>616-995-5</x:t>
   </x:si>
   <x:si>
     <x:t>mancozeb</x:t>
   </x:si>
   <x:si>
     <x:t>13-7-2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bij de beoordeling van mancozeb als werkzame stof in een gewasbeschermingsmiddel is geconcludeerd dat deze stof hormoonverstorende eigenschappen heeft volgens de criteria in EU verordening 1107/2009. Op basis van artikel 5.22a-2b van het Besluit Activiteiten Leefomgeving (Bal) wordt deze stof als ZZS aangemerkt.   UITVOERINGSVERORDENING (EU) 2020/2087 VAN DE COMMISSIE van 14 december 2020 tot niet-verlenging van de goedkeuring van de werkzame stof mancozeb</x:t>
   </x:si>
   <x:si>
     <x:t>1417782-03-6</x:t>
   </x:si>
   <x:si>
     <x:t>822-682-6</x:t>
   </x:si>
   <x:si>
     <x:t>mefentrifluconazool</x:t>
   </x:si>
   <x:si>
     <x:t>mefentrifluconazole</x:t>
   </x:si>
   <x:si>
     <x:t>110235-47-7</x:t>
   </x:si>
   <x:si>
     <x:t>600-951-7</x:t>
   </x:si>
   <x:si>
     <x:t>mepanipyrim</x:t>
   </x:si>
   <x:si>
     <x:t>Bij de beoordeling van mepanipyrim als werkzame stof in een gewasbeschermingsmiddel is geconcludeerd dat deze stof hormoonverstorende eigenschappen heeft volgens de criteria in EU verordening 1107/2009. Op basis van artikel 5.22a-2b van het Besluit Activiteiten Leefomgeving (Bal) wordt deze stof als ZZS aangemerkt. UITVOERINGSVERORDENING (EU) 2024/1217 VAN DE COMMISSIE van 29 april 2024</x:t>
   </x:si>
@@ -6854,4215 +6860,4215 @@
       <x:c r="H89" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="N89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:16">
       <x:c r="A90" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L90" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M90" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="N90" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O90" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P90" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:16">
       <x:c r="A91" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N91" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:16">
       <x:c r="A92" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K92" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M92" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N92" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O92" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P92" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:16">
       <x:c r="A93" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:16">
       <x:c r="A94" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M94" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N94" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O94" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P94" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:16">
       <x:c r="A95" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:16">
       <x:c r="A96" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M96" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O96" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P96" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:16">
       <x:c r="A97" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:16">
       <x:c r="A98" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M98" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P98" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:16">
       <x:c r="A99" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N99" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:16">
       <x:c r="A100" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K100" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L100" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M100" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N100" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O100" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P100" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:16">
       <x:c r="A101" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N101" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:16">
       <x:c r="A102" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K102" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L102" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M102" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P102" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:16">
       <x:c r="A103" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="N103" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:16">
       <x:c r="A104" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L104" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M104" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="N104" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O104" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P104" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:16">
       <x:c r="A105" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="N105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:16">
       <x:c r="A106" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K106" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L106" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M106" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N106" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O106" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P106" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:16">
       <x:c r="A107" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:16">
       <x:c r="A108" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L108" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M108" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N108" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O108" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P108" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:16">
       <x:c r="A109" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:16">
       <x:c r="A110" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L110" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M110" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P110" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:16">
       <x:c r="A111" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N111" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:16">
       <x:c r="A112" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L112" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M112" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N112" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O112" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P112" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:16">
       <x:c r="A113" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="N113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:16">
       <x:c r="A114" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L114" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M114" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N114" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O114" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P114" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:16">
       <x:c r="A115" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:16">
       <x:c r="A116" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K116" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L116" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M116" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P116" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:16">
       <x:c r="A117" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="N117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:16">
       <x:c r="A118" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K118" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L118" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M118" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N118" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O118" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P118" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:16">
       <x:c r="A119" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:16">
       <x:c r="A120" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K120" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L120" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M120" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P120" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:16">
       <x:c r="A121" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N121" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:16">
       <x:c r="A122" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K122" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M122" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="N122" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O122" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="P122" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:16">
       <x:c r="A123" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N123" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:16">
       <x:c r="A124" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K124" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L124" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M124" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N124" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O124" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="P124" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:16">
       <x:c r="A125" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:16">
       <x:c r="A126" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L126" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M126" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N126" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O126" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P126" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:16">
       <x:c r="A127" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:16">
       <x:c r="A128" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K128" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L128" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M128" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N128" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O128" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="P128" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:16">
       <x:c r="A129" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:16">
       <x:c r="A130" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K130" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L130" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M130" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O130" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P130" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:16">
       <x:c r="A131" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:16">
       <x:c r="A132" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K132" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L132" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M132" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N132" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O132" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P132" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:16">
       <x:c r="A133" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:16">
       <x:c r="A134" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K134" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L134" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M134" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N134" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O134" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P134" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:16">
       <x:c r="A135" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N135" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:16">
       <x:c r="A136" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K136" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L136" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M136" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="N136" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O136" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P136" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:16">
       <x:c r="A137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="N137" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:16">
       <x:c r="A138" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K138" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L138" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M138" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N138" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O138" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P138" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:16">
       <x:c r="A139" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:16">
       <x:c r="A140" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K140" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L140" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M140" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="N140" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O140" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P140" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:16">
       <x:c r="A141" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:16">
       <x:c r="A142" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K142" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L142" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M142" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N142" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O142" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P142" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:16">
       <x:c r="A143" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:16">
       <x:c r="A144" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K144" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L144" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M144" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N144" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O144" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P144" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:16">
       <x:c r="A145" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:16">
       <x:c r="A146" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L146" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M146" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="N146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P146" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:16">
       <x:c r="A147" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:16">
       <x:c r="A148" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K148" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L148" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M148" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N148" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O148" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P148" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:16">
       <x:c r="A149" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N149" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:16">
       <x:c r="A150" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L150" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M150" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N150" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O150" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P150" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:16">
       <x:c r="A151" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:16">
       <x:c r="A152" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L152" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M152" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="N152" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O152" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="P152" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:16">
       <x:c r="A153" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:16">
       <x:c r="A154" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K154" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L154" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M154" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="N154" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O154" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="P154" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:16">
       <x:c r="A155" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:16">
       <x:c r="A156" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K156" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L156" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M156" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P156" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:16">
       <x:c r="A157" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N157" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:16">
       <x:c r="A158" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K158" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L158" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M158" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N158" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="O158" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P158" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:16">
       <x:c r="A159" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:16">
       <x:c r="A160" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K160" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L160" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M160" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P160" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:16">
       <x:c r="A161" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:16">
       <x:c r="A162" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K162" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L162" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M162" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N162" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="O162" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P162" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:16">
       <x:c r="A163" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N163" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:16">
       <x:c r="A164" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L164" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M164" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N164" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="O164" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P164" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:16">
       <x:c r="A165" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N165" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:16">
       <x:c r="A166" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K166" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L166" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M166" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="N166" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O166" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P166" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:16">
       <x:c r="A167" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:16">
       <x:c r="A168" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L168" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M168" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N168" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O168" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P168" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:16">
       <x:c r="A169" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:16">
       <x:c r="A170" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K170" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L170" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M170" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N170" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O170" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P170" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:16">
       <x:c r="A171" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:16">
       <x:c r="A172" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K172" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L172" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M172" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N172" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O172" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P172" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:16">
       <x:c r="A173" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>22</x:v>
       </x:c>