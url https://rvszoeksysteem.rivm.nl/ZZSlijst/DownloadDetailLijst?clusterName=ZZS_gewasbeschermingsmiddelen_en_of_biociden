--- v3 (2026-05-13)
+++ v4 (2026-07-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf5c05f03cf4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31f774bbfa5040febed37bc174ddee14.psmdcp" Id="R0d85a850b7984c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bfe544b9a654277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa45eaa068964098afdffdc6babf5119.psmdcp" Id="Re73eab2437194eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -1122,53 +1122,50 @@
     <x:t>417-680-3</x:t>
   </x:si>
   <x:si>
     <x:t>flufenoxuron</x:t>
   </x:si>
   <x:si>
     <x:t>1-(4-(2-cloro-α,α,α-p-trifluorotolyloxy)-2-fluorophenyl)-3-(2,6-difluorobenzolyl)urea</x:t>
   </x:si>
   <x:si>
     <x:t>2164-17-2</x:t>
   </x:si>
   <x:si>
     <x:t>218-500-4</x:t>
   </x:si>
   <x:si>
     <x:t>fluometuron</x:t>
   </x:si>
   <x:si>
     <x:t>239110-15-7</x:t>
   </x:si>
   <x:si>
     <x:t>607-285-6</x:t>
   </x:si>
   <x:si>
     <x:t>fluopicolide</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>fluopicolide (ISO); 2,6-dichloro-N-[3-chloro-5-(trifluoromethyl)-2-pyridylmethyl]benzamide</x:t>
   </x:si>
   <x:si>
     <x:t>658066-35-4</x:t>
   </x:si>
   <x:si>
     <x:t>619-797-7</x:t>
   </x:si>
   <x:si>
     <x:t>fluopyram</x:t>
   </x:si>
   <x:si>
     <x:t>77501-90-7</x:t>
   </x:si>
   <x:si>
     <x:t>616-467-4</x:t>
   </x:si>
   <x:si>
     <x:t>fluorglycofen-ethyl</x:t>
   </x:si>
   <x:si>
     <x:t>144740-54-5</x:t>
   </x:si>
   <x:si>
     <x:t>604-441-5</x:t>
   </x:si>
@@ -6974,4101 +6971,4101 @@
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N91" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:16">
       <x:c r="A92" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K92" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M92" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N92" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O92" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P92" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:16">
       <x:c r="A93" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="B93" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="B93" s="1" t="s">
+      <x:c r="C93" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C93" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:16">
       <x:c r="A94" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B94" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="B94" s="1" t="s">
+      <x:c r="C94" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C94" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M94" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N94" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O94" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P94" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:16">
       <x:c r="A95" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B95" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="B95" s="1" t="s">
+      <x:c r="C95" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C95" s="0" t="s">
+      <x:c r="D95" s="0" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:16">
       <x:c r="A96" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="B96" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="B96" s="1" t="s">
+      <x:c r="C96" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C96" s="0" t="s">
+      <x:c r="D96" s="0" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M96" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O96" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P96" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:16">
       <x:c r="A97" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B97" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="B97" s="1" t="s">
+      <x:c r="C97" s="0" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:16">
       <x:c r="A98" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B98" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="B98" s="1" t="s">
+      <x:c r="C98" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C98" s="0" t="s">
+      <x:c r="D98" s="0" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M98" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O98" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P98" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:16">
       <x:c r="A99" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B99" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="B99" s="1" t="s">
+      <x:c r="C99" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C99" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N99" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:16">
       <x:c r="A100" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="B100" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="B100" s="1" t="s">
+      <x:c r="C100" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C100" s="0" t="s">
+      <x:c r="D100" s="0" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K100" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L100" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M100" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N100" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O100" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P100" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:16">
       <x:c r="A101" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="B101" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="B101" s="1" t="s">
+      <x:c r="C101" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C101" s="0" t="s">
+      <x:c r="D101" s="0" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N101" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:16">
       <x:c r="A102" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="B102" s="1" t="s">
+      <x:c r="C102" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C102" s="0" t="s">
+      <x:c r="D102" s="0" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K102" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L102" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M102" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O102" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P102" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:16">
       <x:c r="A103" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="B103" s="1" t="s">
+      <x:c r="C103" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C103" s="0" t="s">
+      <x:c r="D103" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D103" s="0" t="s">
+      <x:c r="E103" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G103" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J103" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="K103" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="L103" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="M103" s="0" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
       <x:c r="N103" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:16">
       <x:c r="A104" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="B104" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="B104" s="1" t="s">
+      <x:c r="C104" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C104" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L104" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M104" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="N104" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O104" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P104" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:16">
       <x:c r="A105" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="B105" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="B105" s="1" t="s">
+      <x:c r="C105" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="C105" s="0" t="s">
+      <x:c r="D105" s="0" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="N105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:16">
       <x:c r="A106" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="B106" s="1" t="s">
+      <x:c r="C106" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C106" s="0" t="s">
+      <x:c r="D106" s="0" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K106" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L106" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M106" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N106" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O106" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P106" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:16">
       <x:c r="A107" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="B107" s="1" t="s">
+      <x:c r="C107" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C107" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:16">
       <x:c r="A108" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="B108" s="1" t="s">
+      <x:c r="C108" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C108" s="0" t="s">
+      <x:c r="D108" s="0" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L108" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M108" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N108" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O108" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P108" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:16">
       <x:c r="A109" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="B109" s="1" t="s">
+      <x:c r="C109" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="C109" s="0" t="s">
+      <x:c r="D109" s="0" t="s">
         <x:v>433</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:16">
       <x:c r="A110" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="B110" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="B110" s="1" t="s">
+      <x:c r="C110" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C110" s="0" t="s">
+      <x:c r="D110" s="0" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L110" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M110" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O110" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P110" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:16">
       <x:c r="A111" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="B111" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="B111" s="1" t="s">
+      <x:c r="C111" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C111" s="0" t="s">
+      <x:c r="D111" s="0" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N111" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:16">
       <x:c r="A112" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="B112" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="B112" s="1" t="s">
+      <x:c r="C112" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C112" s="0" t="s">
+      <x:c r="D112" s="0" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L112" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M112" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N112" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O112" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P112" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:16">
       <x:c r="A113" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="B113" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="B113" s="1" t="s">
+      <x:c r="C113" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="C113" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="N113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:16">
       <x:c r="A114" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="B114" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="B114" s="1" t="s">
+      <x:c r="C114" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="C114" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L114" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M114" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N114" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O114" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P114" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:16">
       <x:c r="A115" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="B115" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="B115" s="1" t="s">
+      <x:c r="C115" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C115" s="0" t="s">
+      <x:c r="D115" s="0" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:16">
       <x:c r="A116" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="B116" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="B116" s="1" t="s">
+      <x:c r="C116" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="C116" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K116" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L116" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M116" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O116" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P116" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:16">
       <x:c r="A117" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="B117" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="B117" s="1" t="s">
+      <x:c r="C117" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C117" s="0" t="s">
+      <x:c r="D117" s="0" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G117" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I117" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J117" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="K117" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="L117" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="M117" s="0" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
       <x:c r="N117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:16">
       <x:c r="A118" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="B118" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="B118" s="1" t="s">
+      <x:c r="C118" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C118" s="0" t="s">
+      <x:c r="D118" s="0" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K118" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L118" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M118" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N118" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O118" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P118" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:16">
       <x:c r="A119" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="B119" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="B119" s="1" t="s">
+      <x:c r="C119" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C119" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:16">
       <x:c r="A120" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="B120" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="B120" s="1" t="s">
+      <x:c r="C120" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C120" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K120" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L120" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M120" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O120" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P120" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:16">
       <x:c r="A121" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="B121" s="1" t="s">
+      <x:c r="C121" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="C121" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N121" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:16">
       <x:c r="A122" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="B122" s="1" t="s">
+      <x:c r="C122" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C122" s="0" t="s">
+      <x:c r="D122" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H122" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I122" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J122" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="K122" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="L122" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="M122" s="0" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
       <x:c r="N122" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O122" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="P122" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:16">
       <x:c r="A123" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="B123" s="1" t="s">
+      <x:c r="C123" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C123" s="0" t="s">
+      <x:c r="D123" s="0" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N123" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:16">
       <x:c r="A124" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="B124" s="1" t="s">
+      <x:c r="C124" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="C124" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K124" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L124" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M124" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N124" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O124" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="P124" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:16">
       <x:c r="A125" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="B125" s="1" t="s">
+      <x:c r="C125" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="C125" s="0" t="s">
+      <x:c r="D125" s="0" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:16">
       <x:c r="A126" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="B126" s="1" t="s">
+      <x:c r="C126" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="C126" s="0" t="s">
+      <x:c r="D126" s="0" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L126" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M126" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N126" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O126" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P126" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:16">
       <x:c r="A127" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="B127" s="1" t="s">
+      <x:c r="C127" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C127" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:16">
       <x:c r="A128" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="B128" s="1" t="s">
+      <x:c r="C128" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="C128" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K128" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L128" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M128" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N128" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O128" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="P128" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:16">
       <x:c r="A129" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="B129" s="1" t="s">
+      <x:c r="C129" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="C129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:16">
       <x:c r="A130" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="B130" s="1" t="s">
+      <x:c r="C130" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C130" s="0" t="s">
+      <x:c r="D130" s="0" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K130" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L130" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M130" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O130" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P130" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:16">
       <x:c r="A131" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="B131" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="B131" s="1" t="s">
+      <x:c r="C131" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C131" s="0" t="s">
+      <x:c r="D131" s="0" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:16">
       <x:c r="A132" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="B132" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="B132" s="1" t="s">
+      <x:c r="C132" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="C132" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K132" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L132" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M132" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N132" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O132" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P132" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:16">
       <x:c r="A133" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:16">
       <x:c r="A134" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="B134" s="1" t="s">
+      <x:c r="C134" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C134" s="0" t="s">
+      <x:c r="D134" s="0" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K134" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L134" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M134" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N134" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O134" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P134" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:16">
       <x:c r="A135" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="B135" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="B135" s="1" t="s">
+      <x:c r="C135" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C135" s="0" t="s">
+      <x:c r="D135" s="0" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N135" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:16">
       <x:c r="A136" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="B136" s="1" t="s">
+      <x:c r="C136" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C136" s="0" t="s">
+      <x:c r="D136" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D136" s="0" t="s">
+      <x:c r="E136" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F136" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G136" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H136" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I136" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="J136" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="K136" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="L136" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="M136" s="0" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
       <x:c r="N136" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O136" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P136" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:16">
       <x:c r="A137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="D137" s="0" t="s">
+      <x:c r="E137" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F137" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G137" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I137" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="K137" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="L137" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="M137" s="0" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
       <x:c r="N137" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:16">
       <x:c r="A138" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="B138" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="B138" s="1" t="s">
+      <x:c r="C138" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="C138" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K138" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L138" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M138" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N138" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O138" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P138" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:16">
       <x:c r="A139" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="B139" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="B139" s="1" t="s">
+      <x:c r="C139" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:16">
       <x:c r="A140" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="B140" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="B140" s="1" t="s">
+      <x:c r="C140" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="C140" s="0" t="s">
+      <x:c r="D140" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="D140" s="0" t="s">
+      <x:c r="E140" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="F140" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G140" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H140" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I140" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J140" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="K140" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="L140" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="M140" s="0" t="s">
         <x:v>550</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
       <x:c r="N140" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O140" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P140" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:16">
       <x:c r="A141" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="B141" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="B141" s="1" t="s">
+      <x:c r="C141" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="C141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:16">
       <x:c r="A142" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="B142" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="B142" s="1" t="s">
+      <x:c r="C142" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="C142" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K142" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L142" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M142" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N142" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O142" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P142" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:16">
       <x:c r="A143" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="B143" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="B143" s="1" t="s">
+      <x:c r="C143" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="C143" s="0" t="s">
+      <x:c r="D143" s="0" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>561</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:16">
       <x:c r="A144" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C144" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="B144" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K144" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L144" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M144" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N144" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O144" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P144" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:16">
       <x:c r="A145" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="B145" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="B145" s="1" t="s">
+      <x:c r="C145" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="C145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:16">
       <x:c r="A146" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="B146" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="B146" s="1" t="s">
+      <x:c r="C146" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C146" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L146" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M146" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="N146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P146" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:16">
       <x:c r="A147" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="B147" s="1" t="s">
+      <x:c r="C147" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C147" s="0" t="s">
+      <x:c r="D147" s="0" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>573</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:16">
       <x:c r="A148" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="B148" s="1" t="s">
+      <x:c r="C148" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="C148" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K148" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L148" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M148" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N148" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O148" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P148" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:16">
       <x:c r="A149" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="B149" s="1" t="s">
+      <x:c r="C149" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="C149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N149" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:16">
       <x:c r="A150" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="B150" s="1" t="s">
+      <x:c r="C150" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="C150" s="0" t="s">
+      <x:c r="D150" s="0" t="s">
         <x:v>582</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>583</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L150" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M150" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N150" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O150" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P150" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:16">
       <x:c r="A151" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="B151" s="1" t="s">
+      <x:c r="C151" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="C151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:16">
       <x:c r="A152" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="B152" s="1" t="s">
+      <x:c r="C152" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="C152" s="0" t="s">
+      <x:c r="D152" s="0" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L152" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M152" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="N152" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O152" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="P152" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:16">
       <x:c r="A153" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="B153" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="B153" s="1" t="s">
+      <x:c r="C153" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="C153" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:16">
       <x:c r="A154" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="B154" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="B154" s="1" t="s">
+      <x:c r="C154" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C154" s="0" t="s">
+      <x:c r="D154" s="0" t="s">
         <x:v>597</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>598</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K154" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L154" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M154" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="N154" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O154" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="P154" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:16">
       <x:c r="A155" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="B155" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="B155" s="1" t="s">
+      <x:c r="C155" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="C155" s="0" t="s">
+      <x:c r="D155" s="0" t="s">
         <x:v>602</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>603</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:16">
       <x:c r="A156" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="B156" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="B156" s="1" t="s">
+      <x:c r="C156" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="C156" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K156" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L156" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M156" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O156" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P156" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:16">
       <x:c r="A157" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="B157" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="B157" s="1" t="s">
+      <x:c r="C157" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="C157" s="0" t="s">
+      <x:c r="D157" s="0" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>610</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N157" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:16">
       <x:c r="A158" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
         <x:v>611</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K158" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L158" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M158" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N158" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="O158" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P158" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:16">
       <x:c r="A159" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="B159" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C159" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="B159" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C159" s="0" t="s">
+      <x:c r="D159" s="0" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>616</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:16">
       <x:c r="A160" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="B160" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="B160" s="1" t="s">
+      <x:c r="C160" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="C160" s="0" t="s">
+      <x:c r="D160" s="0" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K160" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L160" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M160" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O160" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P160" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:16">
       <x:c r="A161" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="B161" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="B161" s="1" t="s">
+      <x:c r="C161" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="C161" s="0" t="s">
+      <x:c r="D161" s="0" t="s">
         <x:v>623</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>624</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:16">
       <x:c r="A162" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="B162" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="B162" s="1" t="s">
+      <x:c r="C162" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="C162" s="0" t="s">
+      <x:c r="D162" s="0" t="s">
         <x:v>627</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K162" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L162" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M162" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N162" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="O162" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P162" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:16">
       <x:c r="A163" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="B163" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="B163" s="1" t="s">
+      <x:c r="C163" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C163" s="0" t="s">
+      <x:c r="D163" s="0" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N163" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:16">
       <x:c r="A164" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="B164" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="B164" s="1" t="s">
+      <x:c r="C164" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="C164" s="0" t="s">
+      <x:c r="D164" s="0" t="s">
         <x:v>636</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L164" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M164" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N164" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="O164" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P164" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:16">
       <x:c r="A165" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="B165" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="B165" s="1" t="s">
+      <x:c r="C165" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="C165" s="0" t="s">
+      <x:c r="D165" s="0" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>641</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N165" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:16">
       <x:c r="A166" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="B166" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="B166" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C166" s="0" t="s">
+      <x:c r="D166" s="0" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K166" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L166" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M166" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="N166" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O166" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P166" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:16">
       <x:c r="A167" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="B167" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="B167" s="1" t="s">
+      <x:c r="C167" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="C167" s="0" t="s">
+      <x:c r="D167" s="0" t="s">
         <x:v>647</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:16">
       <x:c r="A168" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="B168" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="B168" s="1" t="s">
+      <x:c r="C168" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="C168" s="0" t="s">
+      <x:c r="D168" s="0" t="s">
         <x:v>651</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>652</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L168" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M168" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N168" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O168" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P168" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:16">
       <x:c r="A169" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="B169" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="B169" s="1" t="s">
+      <x:c r="C169" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="C169" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I169" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:16">
       <x:c r="A170" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="B170" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="B170" s="1" t="s">
+      <x:c r="C170" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="C170" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K170" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L170" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M170" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="N170" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O170" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P170" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:16">
       <x:c r="A171" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="B171" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="B171" s="1" t="s">
+      <x:c r="C171" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="C171" s="0" t="s">
+      <x:c r="D171" s="0" t="s">
         <x:v>662</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:16">
       <x:c r="A172" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D172" s="0" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>665</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K172" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L172" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="M172" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="N172" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O172" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P172" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:16">
       <x:c r="A173" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="D173" s="0" t="s">
         <x:v>666</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>667</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>22</x:v>
       </x:c>