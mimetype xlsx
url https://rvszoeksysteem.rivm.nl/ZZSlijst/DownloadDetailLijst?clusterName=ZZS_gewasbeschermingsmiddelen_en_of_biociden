--- v4 (2026-07-15)
+++ v5 (2026-09-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bfe544b9a654277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa45eaa068964098afdffdc6babf5119.psmdcp" Id="Re73eab2437194eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5feac4838a4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91343302eaf9454ca6c4ff5cc971fcc8.psmdcp" Id="R49cdfb1e59eb481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>