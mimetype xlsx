--- v1 (2026-02-10)
+++ v2 (2026-04-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7a8d00177594b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3786784a56bb4d5aa6173b49899db789.psmdcp" Id="Rfbeb6632b8f84517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d7a686f8594eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83a528537993472aac9a38a2bbd25710.psmdcp" Id="R174742eaf21640af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -233,51 +233,51 @@
   <x:si>
     <x:t>2-[(1S,2S)-2,4-dimethyl-3-cyclohexen-1-yl]-5-methyl-5-(1-methylpropyl)-, trans-1,3-dioxane</x:t>
   </x:si>
   <x:si>
     <x:t>5146-66-7</x:t>
   </x:si>
   <x:si>
     <x:t>225-918-0</x:t>
   </x:si>
   <x:si>
     <x:t>3,7-dimethylocta-2,6-dieennitril</x:t>
   </x:si>
   <x:si>
     <x:t>3,7-dimethylocta-2,6-dienenitrile</x:t>
   </x:si>
   <x:si>
     <x:t>4-1-2017</x:t>
   </x:si>
   <x:si>
     <x:t>117933-89-8</x:t>
   </x:si>
   <x:si>
     <x:t>601-499-3</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">5-(butan-2-yl)-2-(2,4-dimethylcyclohex-3-en-1-yl)-5-methyl-1,3-dioxaan </x:t>
+    <x:t>5-(butan-2-yl)-2-(2,4-dimethylcyclohex-3-en-1-yl)-5-methyl-1,3-dioxaan</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">5-(butan-2-yl)-2-(2,4-dimethylcyclohex-3-en-1-yl)-5-methyl-1,3-dioxane </x:t>
   </x:si>
   <x:si>
     <x:t>5-sec-butyl-2-(2,4-dimethylcyclohex-3-een-1-yl)-5-methyl-1,3-dioxaan</x:t>
   </x:si>
   <x:si>
     <x:t>5-sec-butyl-2-(2,4-dimethylcyclohex-3-en-1-yl)-5-methyl-1,3-dioxane</x:t>
   </x:si>
   <x:si>
     <x:t>24-8-2015</x:t>
   </x:si>
   <x:si>
     <x:t>5-sec-butyl-2-(4,6-dimethylcyclohex-3-een-1-yl)-5-methyl-1,3-dioxaan</x:t>
   </x:si>
   <x:si>
     <x:t>5-sec-butyl-2-(4,6-dimethylcyclohex-3-en-1-yl)-5-methyl-1,3-dioxane</x:t>
   </x:si>
   <x:si>
     <x:t>700-927-7</x:t>
   </x:si>
   <x:si>
     <x:t>mengsel van 5-[(2R)-butaan-2-yl]-2-[(1R,2R)-2,4-dimethylcyclohex-3-en-1-yl]-5-methyl-1,3-dioxaan en 5-[(2R)-butaan-2-yl]-2-[(1R,6R)-4,6-dimethylcyclohex-3-en-1-yl]-5-methyl-1,3-dioxaan en 5-[(2S)-butaan-2-yl]-2-[(1R,2R)-2,4-dimethylcyclohex-3-en-1-yl]-5-methyl-1,3-dioxaan en 5-[(2S)-butaan-2-yl]-2-[(1S,2R)-2,4-dimethylcyclohex-3-en-1-yl]-5-methyl-1,3-dioxaan en 5-[(2S)-butaan-2-yl]-2-[(1S,6R)-4,6-dimethylcyclohex-3-en-1-yl]-5-methyl-1,3-dioxaan</x:t>
   </x:si>