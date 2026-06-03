--- v2 (2026-04-14)
+++ v3 (2026-06-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d7a686f8594eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83a528537993472aac9a38a2bbd25710.psmdcp" Id="R174742eaf21640af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86c97ea5ab94f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2db97137971e40ae9a8c9f9cac05d990.psmdcp" Id="R3509cf53ba91484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>