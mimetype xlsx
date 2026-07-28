--- v3 (2026-06-03)
+++ v4 (2026-07-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86c97ea5ab94f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2db97137971e40ae9a8c9f9cac05d990.psmdcp" Id="R3509cf53ba91484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dac6c44dedf4795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6070eeaa56ba4d9b8acf2f1204e16828.psmdcp" Id="Rba7c33c198f54521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>