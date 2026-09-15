--- v4 (2026-07-28)
+++ v5 (2026-09-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dac6c44dedf4795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6070eeaa56ba4d9b8acf2f1204e16828.psmdcp" Id="Rba7c33c198f54521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf815bcdb50c747f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/306fd50897604a18a9798eb9c484f7bf.psmdcp" Id="R1cc89f4989b7468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>