--- v3 (2026-03-13)
+++ v4 (2026-05-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f2cfae9f6e24f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04646709ad0842bdb58e9f9ad5e7753b.psmdcp" Id="R8dd2f1aa7c564b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c49332c54a4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/450eda68707a4762855b79f2d96a03f8.psmdcp" Id="R25a7f2e3a09b441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -4889,51 +4889,51 @@
       <x:c r="B54" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L54" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M54" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="N54" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="O54" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P54" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q54" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:17">
       <x:c r="A55" s="1" t="s">
@@ -6532,51 +6532,51 @@
       <x:c r="B85" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="N85" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:17">
       <x:c r="A86" s="1" t="s">
@@ -8493,51 +8493,51 @@
       <x:c r="B122" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K122" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L122" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M122" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="N122" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="O122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q122" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:17">
       <x:c r="A123" s="1" t="s">