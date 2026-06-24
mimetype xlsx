--- v4 (2026-05-01)
+++ v5 (2026-06-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c49332c54a4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/450eda68707a4762855b79f2d96a03f8.psmdcp" Id="R25a7f2e3a09b441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5287eaa669466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4095509a23c04c8bb533e880f83e40dc.psmdcp" Id="R9e7da4ea2f574044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -1188,53 +1188,50 @@
     <x:t>2,2-dibromo-2-cyanoacetamide</x:t>
   </x:si>
   <x:si>
     <x:t>24-1-2020</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bij de beoordeling van dibroomnitrilopropiamide als werkzame stof in een biocide is geconcludeerd dat deze stof hormoonverstorende eigenschappen heeft volgens de criteria in EU verordening 528/2012. Op basis van artikel 5.22a-2b van het Besluit Activiteiten Leefomgeving (Bal) wordt deze stof als ZZS aangemerkt. UITVOERINGSBESLUIT (EU) 2023/459 VAN DE COMMISSIE van 2 maart 2023; UITVOERINGSVERORDENING (EU) 2025/937 VAN DE COMMISSIE van 21 mei 2025 </x:t>
   </x:si>
   <x:si>
     <x:t>6108-12-9</x:t>
   </x:si>
   <x:si>
     <x:t>eta-hexachloorcyclohexaan</x:t>
   </x:si>
   <x:si>
     <x:t>eta-hexachlorocyclohexane</x:t>
   </x:si>
   <x:si>
     <x:t>239110-15-7</x:t>
   </x:si>
   <x:si>
     <x:t>607-285-6</x:t>
   </x:si>
   <x:si>
     <x:t>fluopicolide</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>fluopicolide (ISO); 2,6-dichloro-N-[3-chloro-5-(trifluoromethyl)-2-pyridylmethyl]benzamide</x:t>
   </x:si>
   <x:si>
     <x:t>69409-94-5</x:t>
   </x:si>
   <x:si>
     <x:t>805-993-1</x:t>
   </x:si>
   <x:si>
     <x:t>fluvalinaat</x:t>
   </x:si>
   <x:si>
     <x:t>fluvalinate</x:t>
   </x:si>
   <x:si>
     <x:t>2-12-2024</x:t>
   </x:si>
   <x:si>
     <x:t>134237-52-8</x:t>
   </x:si>
   <x:si>
     <x:t>gamma-hexabroomcyclododecaan</x:t>
   </x:si>
   <x:si>
     <x:t>gamma-hexabromocyclododecane</x:t>
   </x:si>
@@ -6779,2171 +6776,2171 @@
       </x:c>
       <x:c r="N89" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:17">
       <x:c r="A90" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L90" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M90" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N90" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O90" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P90" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q90" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:17">
       <x:c r="A91" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="B91" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="B91" s="1" t="s">
+      <x:c r="C91" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C91" s="0" t="s">
+      <x:c r="D91" s="0" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="N91" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:17">
       <x:c r="A92" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="B92" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="B92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C92" s="0" t="s">
+      <x:c r="D92" s="0" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K92" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M92" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N92" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O92" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P92" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q92" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:17">
       <x:c r="A93" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="B93" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="B93" s="1" t="s">
+      <x:c r="C93" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C93" s="0" t="s">
+      <x:c r="D93" s="0" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:17">
       <x:c r="A94" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M94" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N94" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="O94" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P94" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q94" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:17">
       <x:c r="A95" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="B95" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="B95" s="1" t="s">
+      <x:c r="C95" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C95" s="0" t="s">
+      <x:c r="D95" s="0" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="N95" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:17">
       <x:c r="A96" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="B96" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="B96" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C96" s="0" t="s">
+      <x:c r="D96" s="0" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M96" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="N96" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q96" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:17">
       <x:c r="A97" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="B97" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="B97" s="1" t="s">
+      <x:c r="C97" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C97" s="0" t="s">
+      <x:c r="D97" s="0" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="N97" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:17">
       <x:c r="A98" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C98" s="0" t="s">
+      <x:c r="D98" s="0" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M98" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="N98" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q98" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:17">
       <x:c r="A99" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="B99" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="B99" s="1" t="s">
+      <x:c r="C99" s="0" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N99" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:17">
       <x:c r="A100" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K100" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L100" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M100" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N100" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="O100" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P100" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q100" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:17">
       <x:c r="A101" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="B101" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="B101" s="1" t="s">
+      <x:c r="C101" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C101" s="0" t="s">
+      <x:c r="D101" s="0" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:17">
       <x:c r="A102" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="B102" s="1" t="s">
+      <x:c r="C102" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C102" s="0" t="s">
+      <x:c r="D102" s="0" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K102" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L102" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M102" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N102" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O102" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P102" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q102" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:17">
       <x:c r="A103" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="B103" s="1" t="s">
+      <x:c r="C103" s="0" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N103" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:17">
       <x:c r="A104" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="B104" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="B104" s="1" t="s">
+      <x:c r="C104" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C104" s="0" t="s">
+      <x:c r="D104" s="0" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L104" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M104" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N104" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="O104" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P104" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q104" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:17">
       <x:c r="A105" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="B105" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="B105" s="1" t="s">
+      <x:c r="C105" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C105" s="0" t="s">
+      <x:c r="D105" s="0" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:17">
       <x:c r="A106" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="B106" s="1" t="s">
+      <x:c r="C106" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="C106" s="0" t="s">
+      <x:c r="D106" s="0" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K106" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L106" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M106" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N106" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O106" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P106" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q106" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:17">
       <x:c r="A107" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="B107" s="1" t="s">
+      <x:c r="C107" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C107" s="0" t="s">
+      <x:c r="D107" s="0" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N107" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:17">
       <x:c r="A108" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="B108" s="1" t="s">
+      <x:c r="C108" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="C108" s="0" t="s">
+      <x:c r="D108" s="0" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L108" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M108" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N108" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="O108" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P108" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q108" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:17">
       <x:c r="A109" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="N109" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:17">
       <x:c r="A110" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L110" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M110" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N110" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="O110" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="O110" s="0" t="s">
+      <x:c r="P110" s="0" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
       <x:c r="Q110" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:17">
       <x:c r="A111" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="B111" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="B111" s="1" t="s">
+      <x:c r="C111" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C111" s="0" t="s">
+      <x:c r="D111" s="0" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="N111" s="0" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:17">
       <x:c r="A112" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L112" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M112" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="N112" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="O112" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P112" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q112" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:17">
       <x:c r="A113" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="B113" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="B113" s="1" t="s">
+      <x:c r="C113" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C113" s="0" t="s">
+      <x:c r="D113" s="0" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="N113" s="0" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:17">
       <x:c r="A114" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="C114" s="0" t="s">
+      <x:c r="D114" s="0" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L114" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M114" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N114" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O114" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P114" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q114" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:17">
       <x:c r="A115" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="B115" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="B115" s="1" t="s">
+      <x:c r="C115" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C115" s="0" t="s">
+      <x:c r="D115" s="0" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N115" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:17">
       <x:c r="A116" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="B116" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="B116" s="1" t="s">
+      <x:c r="C116" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C116" s="0" t="s">
+      <x:c r="D116" s="0" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K116" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L116" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M116" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N116" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="O116" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P116" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q116" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:17">
       <x:c r="A117" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="B117" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="B117" s="1" t="s">
+      <x:c r="C117" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="C117" s="0" t="s">
+      <x:c r="D117" s="0" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N117" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:17">
       <x:c r="A118" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="B118" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="B118" s="1" t="s">
+      <x:c r="C118" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="C118" s="0" t="s">
+      <x:c r="D118" s="0" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K118" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L118" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M118" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N118" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O118" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P118" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q118" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:17">
       <x:c r="A119" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="B119" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="B119" s="1" t="s">
+      <x:c r="C119" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="C119" s="0" t="s">
+      <x:c r="D119" s="0" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N119" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:17">
       <x:c r="A120" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="B120" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="B120" s="1" t="s">
+      <x:c r="C120" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="C120" s="0" t="s">
+      <x:c r="D120" s="0" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K120" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L120" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M120" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N120" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="O120" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P120" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q120" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:17">
       <x:c r="A121" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="B121" s="1" t="s">
+      <x:c r="C121" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C121" s="0" t="s">
+      <x:c r="D121" s="0" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N121" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:17">
       <x:c r="A122" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="B122" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C122" s="0" t="s">
+      <x:c r="D122" s="0" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K122" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L122" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M122" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="N122" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="O122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q122" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:17">
       <x:c r="A123" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="B123" s="1" t="s">
+      <x:c r="C123" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="C123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N123" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:17">
       <x:c r="A124" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="B124" s="1" t="s">
+      <x:c r="C124" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="C124" s="0" t="s">
+      <x:c r="D124" s="0" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K124" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L124" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M124" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="N124" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="O124" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P124" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q124" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:17">
       <x:c r="A125" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="B125" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C125" s="0" t="s">
+      <x:c r="D125" s="0" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="N125" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:17">
       <x:c r="A126" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="B126" s="1" t="s">
+      <x:c r="C126" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C126" s="0" t="s">
+      <x:c r="D126" s="0" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L126" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M126" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N126" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O126" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P126" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q126" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:17">
       <x:c r="A127" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="B127" s="1" t="s">
+      <x:c r="C127" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="C127" s="0" t="s">
+      <x:c r="D127" s="0" t="s">
         <x:v>533</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N127" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:17">
       <x:c r="A128" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="B128" s="1" t="s">
+      <x:c r="C128" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C128" s="0" t="s">
+      <x:c r="D128" s="0" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K128" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L128" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M128" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N128" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O128" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P128" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q128" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:17">
       <x:c r="A129" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="B129" s="1" t="s">
+      <x:c r="C129" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="C129" s="0" t="s">
+      <x:c r="D129" s="0" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:17">
       <x:c r="A130" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="B130" s="1" t="s">
+      <x:c r="C130" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C130" s="0" t="s">
+      <x:c r="D130" s="0" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K130" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L130" s="0" t="s">
         <x:v>39</x:v>
       </x:c>