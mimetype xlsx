--- v5 (2026-06-24)
+++ v6 (2026-08-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5287eaa669466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4095509a23c04c8bb533e880f83e40dc.psmdcp" Id="R9e7da4ea2f574044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b5dd8f1a8541e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ab43f9e1097417da878a099f9d216ba.psmdcp" Id="R0d7eb962e4d74f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>