--- v6 (2026-08-24)
+++ v7 (2026-10-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b5dd8f1a8541e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ab43f9e1097417da878a099f9d216ba.psmdcp" Id="R0d7eb962e4d74f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c898baabcc549eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f26055db99e14732a4fea34726112506.psmdcp" Id="R0bfeaf3ac7344f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -5363,51 +5363,51 @@
       <x:c r="B63" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="N63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:17">
       <x:c r="A64" s="1" t="s">
@@ -7112,51 +7112,51 @@
       <x:c r="B96" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M96" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="N96" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q96" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:17">
       <x:c r="A97" s="1" t="s">
@@ -7218,51 +7218,51 @@
       <x:c r="B98" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M98" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="N98" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q98" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:17">
       <x:c r="A99" s="1" t="s">
@@ -8649,51 +8649,51 @@
       <x:c r="B125" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="N125" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:17">
       <x:c r="A126" s="1" t="s">