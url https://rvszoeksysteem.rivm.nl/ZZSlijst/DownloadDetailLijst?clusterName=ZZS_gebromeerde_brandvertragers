--- v2 (2026-02-12)
+++ v3 (2026-04-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6703071f532444a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a87b8d20d2d247879bbee3e516e4ed62.psmdcp" Id="Rcb587165a43b4714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180a00b99344478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a26233febab8426d83b842cd1a13712d.psmdcp" Id="Rad1ec2aa30a447df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -107,51 +107,51 @@
   <x:si>
     <x:t>0,05 mg/Nm3</x:t>
   </x:si>
   <x:si>
     <x:t>2-12-2013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> </x:t>
   </x:si>
   <x:si>
     <x:t>97416-84-7</x:t>
   </x:si>
   <x:si>
     <x:t>306-832-3</x:t>
   </x:si>
   <x:si>
     <x:t>1,1'-(isopropylideen)bis[3,5-dibroom-4-(2,3-dibroom-2-methylpropoxy)benzeen]</x:t>
   </x:si>
   <x:si>
     <x:t>1,1'-(isopropylidene)bis[3,5-dibromo-4-(2,3-dibromo-2-methylpropoxy)benzene]</x:t>
   </x:si>
   <x:si>
     <x:t>8-11-2019</x:t>
   </x:si>
   <x:si>
-    <x:t>Deze stof staat op de-ZZS lijst omdat deze onder de ZZS-stofgroep gebromeerde brandvertragers valt.</x:t>
+    <x:t>Deze stof staat (ook) op de ZZS-lijst omdat deze onder de ZZS-stofgroep gebromeerde brandvertragers valt.</x:t>
   </x:si>
   <x:si>
     <x:t>Deze stof staat niet in bijlage III van het BAL maar valt onder een andere stof of stofgroep, de getoonde stofklasse en emissiegrenswaarde zijn die van de andere stof of stofgroep en zijn ook geldig voor deze stof.</x:t>
   </x:si>
   <x:si>
     <x:t>37853-59-1</x:t>
   </x:si>
   <x:si>
     <x:t>253-692-3</x:t>
   </x:si>
   <x:si>
     <x:t>1,1'-[ethaan-1,2-diylbisoxy]bis[2,4,6-tribroombenzeen]</x:t>
   </x:si>
   <x:si>
     <x:t>1,1'-[ethane-1,2-diylbisoxy]bis[2,4,6-tribromobenzene]</x:t>
   </x:si>
   <x:si>
     <x:t>19-1-2023</x:t>
   </x:si>
   <x:si>
     <x:t>Deze stof staat niet in bijlage III van het BAL. De weergegeven stofklasse en emissiegrenswaarde zijn een voorstel op basis van de (geschatte) dampdruk.</x:t>
   </x:si>
   <x:si>
     <x:t>3194-55-6</x:t>
   </x:si>
@@ -455,50 +455,65 @@
   <x:si>
     <x:t>3-bromo-2,2-bis(bromomethyl)-1-propanol</x:t>
   </x:si>
   <x:si>
     <x:t>39635-79-5</x:t>
   </x:si>
   <x:si>
     <x:t>254-551-9</x:t>
   </x:si>
   <x:si>
     <x:t>4,4'-sulfonylbis[2,6-dibroomfenol]</x:t>
   </x:si>
   <x:si>
     <x:t>4,4'-sulphonylbis[2,6-dibromophenol]</x:t>
   </x:si>
   <x:si>
     <x:t>134237-50-6</x:t>
   </x:si>
   <x:si>
     <x:t>alfa-hexabroomcyclododecaan</x:t>
   </x:si>
   <x:si>
     <x:t>alpha-hexabromocyclododecane</x:t>
   </x:si>
   <x:si>
+    <x:t>1195978-93-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzeen, ethenyl-, polymeer met 1,3-butadieen, gebromeerd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzene, ethenyl-, polymer with 1,3-butadiene, brominated (FR-122P)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-3-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Op basis van het OSPAR verdrag worden alle gebromeerde brandvertragers als ZZS geïdentificeerd.</x:t>
+  </x:si>
+  <x:si>
     <x:t>134237-51-7</x:t>
   </x:si>
   <x:si>
     <x:t>beta-hexabroomcyclododecaan</x:t>
   </x:si>
   <x:si>
     <x:t>beta-hexabromocyclododecane</x:t>
   </x:si>
   <x:si>
     <x:t>26040-51-7</x:t>
   </x:si>
   <x:si>
     <x:t>247-426-5</x:t>
   </x:si>
   <x:si>
     <x:t>bis(2-ethylhexyl) tetrabroomftalaat</x:t>
   </x:si>
   <x:si>
     <x:t>bis(2-ethylhexyl) tetrabromophthalate</x:t>
   </x:si>
   <x:si>
     <x:t>Deze vermelding geldt ook voor de isomeren van deze stof en/of combinaties daarvan</x:t>
   </x:si>
   <x:si>
     <x:t>1163-19-5</x:t>
@@ -576,50 +591,62 @@
     <x:t>12-8-2014</x:t>
   </x:si>
   <x:si>
     <x:t>446255-22-7</x:t>
   </x:si>
   <x:si>
     <x:t>36355-01-8</x:t>
   </x:si>
   <x:si>
     <x:t>252-994-2</x:t>
   </x:si>
   <x:si>
     <x:t>hexabroombifenyl</x:t>
   </x:si>
   <x:si>
     <x:t>hexabromo-1,1'-biphenyl</x:t>
   </x:si>
   <x:si>
     <x:t>36483-60-0</x:t>
   </x:si>
   <x:si>
     <x:t>253-058-6</x:t>
   </x:si>
   <x:si>
     <x:t>hexabroomdifenylether</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32588-76-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251-118-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N,N'-ethyleenbis(3,4,5,6-tetrabroomftalimide)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N,N'-ethylenebis(3,4,5,6-tetrabromophthalimide)</x:t>
   </x:si>
   <x:si>
     <x:t>32536-52-0</x:t>
   </x:si>
   <x:si>
     <x:t>251-087-9</x:t>
   </x:si>
   <x:si>
     <x:t>octabroomdifenylether</x:t>
   </x:si>
   <x:si>
     <x:t>diphenyl ether, octabromo derivative</x:t>
   </x:si>
   <x:si>
     <x:t>32534-81-9</x:t>
   </x:si>
   <x:si>
     <x:t>251-084-2</x:t>
   </x:si>
   <x:si>
     <x:t>pentabroomdifenylether</x:t>
   </x:si>
   <x:si>
     <x:t>diphenyl ether, pentabromo derivative pentabromodiphenyl ether</x:t>
   </x:si>
@@ -763,52 +790,52 @@
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="1">
     <x:dxf/>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:Q50" totalsRowShown="0">
-  <x:autoFilter ref="A1:Q50"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:Q52" totalsRowShown="0">
+  <x:autoFilter ref="A1:Q52"/>
   <x:tableColumns count="17">
     <x:tableColumn id="1" name="CAS-nummer" dataDxfId="0"/>
     <x:tableColumn id="2" name="EG-nummer" dataDxfId="0"/>
     <x:tableColumn id="3" name="Nederlandse stofnaam"/>
     <x:tableColumn id="4" name="Engelse stofnaam"/>
     <x:tableColumn id="5" name="ZZS volgens EU gevaarsindeling"/>
     <x:tableColumn id="6" name="ZZS volgens REACH SVHC"/>
     <x:tableColumn id="7" name="ZZS volgens REACH Restricties"/>
     <x:tableColumn id="8" name="ZZS volgens KRW"/>
     <x:tableColumn id="9" name="ZZS volgens OSPAR"/>
     <x:tableColumn id="10" name="ZZS volgens EU-POP Verordening"/>
     <x:tableColumn id="11" name="Stofklasse voor luchtemissies"/>
     <x:tableColumn id="12" name="Emissiegrenswaarde"/>
     <x:tableColumn id="13" name="Datum toevoeging"/>
     <x:tableColumn id="14" name="Voetnoot1"/>
     <x:tableColumn id="15" name="Voetnoot2"/>
     <x:tableColumn id="16" name="Voetnoot3"/>
     <x:tableColumn id="17" name="Voetnoot4"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1079,51 +1106,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q50"/>
+  <x:dimension ref="A1:Q52"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="35.710625" defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="17" width="35.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:17">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
@@ -2695,1090 +2722,1196 @@
       </x:c>
       <x:c r="P30" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q30" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:17">
       <x:c r="A31" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="N31" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:17">
       <x:c r="A32" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="N32" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O32" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="P32" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q32" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:17">
       <x:c r="A33" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N33" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:17">
       <x:c r="A34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L34" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M34" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N34" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O34" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="P34" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q34" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:17">
       <x:c r="A35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="N35" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:17">
       <x:c r="A36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M36" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N36" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O36" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P36" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q36" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:17">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:17">
       <x:c r="A38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N38" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O38" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="P38" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="Q38" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:17">
       <x:c r="A39" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C39" s="0" t="s">
+      <x:c r="D39" s="0" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="N39" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="N39" s="0" t="s">
+      <x:c r="O39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="O39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:17">
       <x:c r="A40" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L40" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M40" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="N40" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="O40" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P40" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q40" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:17">
       <x:c r="A41" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N41" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:17">
       <x:c r="A42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L42" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M42" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="N42" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O42" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P42" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q42" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:17">
       <x:c r="A43" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:17">
       <x:c r="A44" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="M44" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="N44" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="O44" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P44" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q44" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:17">
       <x:c r="A45" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N45" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:17">
       <x:c r="A46" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L46" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M46" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="N46" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="O46" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="P46" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q46" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:17">
       <x:c r="A47" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:17">
       <x:c r="A48" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="M48" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N48" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="O48" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P48" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q48" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:17">
       <x:c r="A49" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:17">
       <x:c r="A50" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="B50" s="1" t="s">
+      <x:c r="E50" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G50" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H50" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="I50" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="J50" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="K50" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="L50" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="M50" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="N50" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="O50" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="P50" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="Q50" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:17">
+      <x:c r="A51" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C50" s="0" t="s">
+      <x:c r="B51" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D50" s="0" t="s">
+      <x:c r="C51" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E50" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="K50" s="0" t="s">
+      <x:c r="D51" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G51" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I51" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J51" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="K51" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="L51" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="M51" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="N51" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="O51" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="P51" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="Q51" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:17">
+      <x:c r="A52" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G52" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H52" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I52" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J52" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="K52" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="L50" s="0" t="s">
+      <x:c r="L52" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="M50" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="N50" s="0" t="s">
+      <x:c r="M52" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="N52" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="O50" s="0" t="s">
+      <x:c r="O52" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="P50" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="Q50" s="0" t="s">
+      <x:c r="P52" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="Q52" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>