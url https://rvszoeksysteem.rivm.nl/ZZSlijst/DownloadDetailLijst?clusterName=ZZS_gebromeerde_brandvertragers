--- v3 (2026-04-16)
+++ v4 (2026-06-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180a00b99344478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a26233febab8426d83b842cd1a13712d.psmdcp" Id="Rad1ec2aa30a447df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6509da1d38ab4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/247ba1fbec254ccea65955e08e2c5883.psmdcp" Id="Ra2efc9acdbda4a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>