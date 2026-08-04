--- v4 (2026-06-03)
+++ v5 (2026-08-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6509da1d38ab4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/247ba1fbec254ccea65955e08e2c5883.psmdcp" Id="Ra2efc9acdbda4a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeaea73fd34048a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cbc916ff3214746a743e258080e5158.psmdcp" Id="Rc241638ff2584a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>