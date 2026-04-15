--- v2 (2026-02-10)
+++ v3 (2026-04-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c863edd6be44b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8cc9172ed8b4d1197f20fac1e041122.psmdcp" Id="Rbdea27891a194346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde149ae582f04978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2061143c026b47dd9991916cc1a696fd.psmdcp" Id="R86cd00905a7b40fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -356,51 +356,51 @@
   <x:si>
     <x:t>hexahydro-3-methylftaalzuur-anhydride</x:t>
   </x:si>
   <x:si>
     <x:t>hexahydro-3-methylphthalic anhydride</x:t>
   </x:si>
   <x:si>
     <x:t>19438-60-9</x:t>
   </x:si>
   <x:si>
     <x:t>243-072-0</x:t>
   </x:si>
   <x:si>
     <x:t>methylcyclohexyl-1,6-dicarbonzuur-anhydride</x:t>
   </x:si>
   <x:si>
     <x:t>hexahydro-4-methylphthalic anhydride</x:t>
   </x:si>
   <x:si>
     <x:t>25550-51-0</x:t>
   </x:si>
   <x:si>
     <x:t>247-094-1</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">methylhexahydroftaalzuur anhydride </x:t>
+    <x:t>methylhexahydroftaalzuur anhydride</x:t>
   </x:si>
   <x:si>
     <x:t>hexahydromethylphthalic anhydride</x:t>
   </x:si>
   <x:si>
     <x:t>776297-69-9</x:t>
   </x:si>
   <x:si>
     <x:t>N-pentyl-isopentylftalaat</x:t>
   </x:si>
   <x:si>
     <x:t>N-pentyl-isopentylphthalate</x:t>
   </x:si>
   <x:si>
     <x:t>Deze stof wordt zonder CAS-nummer vermeld op annex VI van de CLP verordening onder catalogus nummer 607-426-00-1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">