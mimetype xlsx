--- v3 (2026-04-15)
+++ v4 (2026-06-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde149ae582f04978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2061143c026b47dd9991916cc1a696fd.psmdcp" Id="R86cd00905a7b40fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16da4ed9bf9047e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25d0f58f904b437484293c807f2eb484.psmdcp" Id="Rf64f9be270e4478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>