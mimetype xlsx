--- v4 (2026-06-03)
+++ v5 (2026-08-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16da4ed9bf9047e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25d0f58f904b437484293c807f2eb484.psmdcp" Id="Rf64f9be270e4478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52d46fbbc634997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/002f924ff02a46249b2a80055dd108a2.psmdcp" Id="R206f83204e3340d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>