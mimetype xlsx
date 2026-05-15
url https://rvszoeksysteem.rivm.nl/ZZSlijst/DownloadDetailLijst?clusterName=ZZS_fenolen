--- v3 (2026-03-13)
+++ v4 (2026-05-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ecfed670124b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ed1b87321fb4475be9ae865420be7ca.psmdcp" Id="R3810ea8a72e345a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f55f89d4b04384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e7b723a7dee4cbbb970c0d55eb2104a.psmdcp" Id="R1f380bd051ab4afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -872,51 +872,51 @@
   <x:si>
     <x:t>202-318-7</x:t>
   </x:si>
   <x:si>
     <x:t>butylparabeen</x:t>
   </x:si>
   <x:si>
     <x:t>butyl 4-hydroxybenzoate</x:t>
   </x:si>
   <x:si>
     <x:t>23-7-2020</x:t>
   </x:si>
   <x:si>
     <x:t>91079-47-9</x:t>
   </x:si>
   <x:si>
     <x:t>293-435-2</x:t>
   </x:si>
   <x:si>
     <x:t>C9-11-fenolen</x:t>
   </x:si>
   <x:si>
     <x:t>phenols, C9-11</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">De stof hoeft volgens CLP niet als kankerverwekkend of mutageen te worden ingedeeld als kan worden aangetoond dat zij minder dan 0,1 % (g/g) benzeen (EINECS-nr. 200-753-7) bevat. De stof kan dan echter toch een ZZS zijn. Andere componenten erin kunnen bijvoorbeeld schadelijk zijn voor de voortplanting of PBT (Persistent, Bioaccumulerend én Toxisch) zijn. Om te concluderen dat de stof geen ZZS is moet duidelijk zijn dat het geen van deze componenten bevat. </x:t>
+    <x:t>De stof hoeft volgens CLP niet als kankerverwekkend of mutageen te worden ingedeeld als kan worden aangetoond dat zij minder dan 0,1 % (g/g) benzeen (EINECS-nr. 200-753-7) bevat. De stof kan dan echter toch een ZZS zijn. Andere componenten erin kunnen bijvoorbeeld schadelijk zijn voor de voortplanting of PBT (Persistent, Bioaccumulerend én Toxisch) zijn. Om te concluderen dat de stof geen ZZS is moet duidelijk zijn dat het geen van deze componenten bevat.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">De stof hoeft volgens CLP niet als kankerverwekkend te worden ingedeeld als kan worden aangetoond dat zij minder dan 0,005 % (g/g) benzo[a]pyreen (EINECS-nr. 200-028-5) bevat. De stof kan dan echter toch een ZZS zijn. Andere componenten erin kunnen bijvoorbeeld schadelijk zijn voor de voortplanting of PBT (Persistent, Bioaccumulerend én Toxisch) zijn. Om te concluderen dat de stof geen ZZS is moet duidelijk zijn dat het geen van deze componenten bevat. </x:t>
   </x:si>
   <x:si>
     <x:t>120-80-9</x:t>
   </x:si>
   <x:si>
     <x:t>204-427-5</x:t>
   </x:si>
   <x:si>
     <x:t>catechol</x:t>
   </x:si>
   <x:si>
     <x:t>pyrocatechol</x:t>
   </x:si>
   <x:si>
     <x:t>12-10-2018</x:t>
   </x:si>
   <x:si>
     <x:t>1420-07-1</x:t>
   </x:si>
   <x:si>
     <x:t>215-813-8</x:t>
   </x:si>
@@ -2232,51 +2232,51 @@
       <x:c r="B7" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:16">
       <x:c r="A8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">