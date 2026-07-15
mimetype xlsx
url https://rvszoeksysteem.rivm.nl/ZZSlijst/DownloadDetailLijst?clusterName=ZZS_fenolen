--- v4 (2026-05-15)
+++ v5 (2026-07-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f55f89d4b04384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e7b723a7dee4cbbb970c0d55eb2104a.psmdcp" Id="R1f380bd051ab4afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0b406d997c4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f59a5d0c84314e7a8d27896905105b06.psmdcp" Id="R0068206e713a49e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>