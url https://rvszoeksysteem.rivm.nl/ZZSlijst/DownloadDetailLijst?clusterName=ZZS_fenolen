--- v5 (2026-07-15)
+++ v6 (2026-09-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0b406d997c4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f59a5d0c84314e7a8d27896905105b06.psmdcp" Id="R0068206e713a49e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7822d6b5d1d4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb6228f894d740e1a65d98787648e7f9.psmdcp" Id="R25dc7411ae2443ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -971,86 +971,86 @@
   <x:si>
     <x:t>phenol, 3-dodecyl-, branched</x:t>
   </x:si>
   <x:si>
     <x:t>210555-94-5</x:t>
   </x:si>
   <x:si>
     <x:t>fenol, 4-dodecyl-, vertakt</x:t>
   </x:si>
   <x:si>
     <x:t>phenol, 4-dodecyl-, branched</x:t>
   </x:si>
   <x:si>
     <x:t>3050-88-2</x:t>
   </x:si>
   <x:si>
     <x:t>608-492-4</x:t>
   </x:si>
   <x:si>
     <x:t>fenol, 4-nonyl-, fosfiet (3:1)</x:t>
   </x:si>
   <x:si>
     <x:t>phenol, 4-nonyl-, phosphite (3:1)</x:t>
   </x:si>
   <x:si>
+    <x:t>68512-30-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270-966-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fenol, behandeld met methylstyreen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>phenol, methylstyrenated</x:t>
+  </x:si>
+  <x:si>
     <x:t>121158-58-5</x:t>
   </x:si>
   <x:si>
     <x:t>310-154-3</x:t>
   </x:si>
   <x:si>
     <x:t>fenol, dodecyl-, vertakt</x:t>
   </x:si>
   <x:si>
     <x:t>phenol, dodecyl-, branched</x:t>
   </x:si>
   <x:si>
     <x:t>72624-02-3</x:t>
   </x:si>
   <x:si>
     <x:t>276-743-1</x:t>
   </x:si>
   <x:si>
     <x:t>fenol, heptyl derivaten</x:t>
   </x:si>
   <x:si>
     <x:t>phenol, heptyl derivs.</x:t>
   </x:si>
   <x:si>
-    <x:t>68512-30-1</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>685-154-2</x:t>
   </x:si>
   <x:si>
     <x:t>fenol,4,4'-[2,2,2-trifluor-1-(trifluormethyl)ethylideen]bis-, ion(1-), tributyl 2-methoxypropyl fosfonium</x:t>
   </x:si>
   <x:si>
     <x:t>phenol,4,4'-[2,2,2-trifluoro-1-(trifluoromethyl)ethylidene]bis-, ion(1-), tributyl 2-methoxypropyl phosphonium</x:t>
   </x:si>
   <x:si>
     <x:t>28-11-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Deze specifieke PFAS-verbinding staat niet in bijlage III van het BAL. De weergegeven stofklasse en emissiegrenswaarde zijn een voorstel op basis van de (geschatte) dampdruk.</x:t>
   </x:si>
   <x:si>
     <x:t>77-09-8</x:t>
   </x:si>
   <x:si>
     <x:t>201-004-7</x:t>
   </x:si>
   <x:si>
     <x:t>fenolftaleïne</x:t>
   </x:si>
   <x:si>
     <x:t>phenolphthalein</x:t>
@@ -1175,60 +1175,60 @@
   <x:si>
     <x:t>947-368-7</x:t>
   </x:si>
   <x:si>
     <x:t>mengsel van 4,4'- [2,2,2-trifluor-1-(trifluormethyl) ethylideen]difenol en benzyltrifenylfosfonium, zout met 4,4'-[2,2,2-trifluor- 1-(trifluormethyl)ethylideen] difenol (1:1)</x:t>
   </x:si>
   <x:si>
     <x:t>reaction mass of 4,4'-[2,2,2-trifluoro-1-(trifluoromethyl)ethylidene]diphenol and benzyltriphenylphosphonium, salt with 4,4'-[2,2,2-trifluoro-1-(trifluoromethyl) ethylidene]bis[phenol] (1:1)</x:t>
   </x:si>
   <x:si>
     <x:t>943-265-6</x:t>
   </x:si>
   <x:si>
     <x:t>mengsel van 4,4'-[2,2,2-trifluor-1-(trifluormethyl) ethylideen]difenol en benzyl (diëthylamino)difenylfosfonium 4-[1,1,1,3,3,3-hexafluor-2-(4-hydroxyfenyl)propaan-2-yl] fenolaat (1:1)</x:t>
   </x:si>
   <x:si>
     <x:t>reaction mass of 4,4'-[2,2,2-trifluoro-1-(trifluoromethyl)ethylidene]diphenol and benzyl(diethylamino)diphenylphosphonium 4-[1,1,1,3,3,3-hexafluoro-2-(4-hydroxyphenyl)propan-2-yl]phenolate (1:1)</x:t>
   </x:si>
   <x:si>
     <x:t>24280-93-1</x:t>
   </x:si>
   <x:si>
     <x:t>246-119-3</x:t>
   </x:si>
   <x:si>
-    <x:t>mycofenolinezuur</x:t>
+    <x:t>mycofenolzuur</x:t>
   </x:si>
   <x:si>
     <x:t>mycophenolic acid</x:t>
   </x:si>
   <x:si>
     <x:t>24-1-2020</x:t>
   </x:si>
   <x:si>
-    <x:t>Deze stof is als ZZS geïdentificeerd omdat bij de toelating als geneesmiddel is vastgesteld dat deze schadelijk is voor de voortplanting.</x:t>
+    <x:t>Deze stof is als ZZS geïdentificeerd omdat bij de toelating als geneesmiddel is vastgesteld dat deze mutageen is (categorie 1A of 1B) en giftig voor de voortplanting (Reprotoxisch, categorie 1A of 1B).</x:t>
   </x:si>
   <x:si>
     <x:t>131-52-2</x:t>
   </x:si>
   <x:si>
     <x:t>205-025-2</x:t>
   </x:si>
   <x:si>
     <x:t>natriumpentachloorfenolaat</x:t>
   </x:si>
   <x:si>
     <x:t>sodium pentachlorophenate</x:t>
   </x:si>
   <x:si>
     <x:t>25154-52-3</x:t>
   </x:si>
   <x:si>
     <x:t>246-672-0</x:t>
   </x:si>
   <x:si>
     <x:t>nonylfenol</x:t>
   </x:si>
   <x:si>
     <x:t>nonylphenol</x:t>
   </x:si>
@@ -5717,178 +5717,178 @@
       </x:c>
       <x:c r="N76" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O76" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P76" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:16">
       <x:c r="A77" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="N77" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:16">
       <x:c r="A78" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L78" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M78" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="N78" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O78" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P78" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:16">
       <x:c r="A79" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="N79" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:16">
       <x:c r="A80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">