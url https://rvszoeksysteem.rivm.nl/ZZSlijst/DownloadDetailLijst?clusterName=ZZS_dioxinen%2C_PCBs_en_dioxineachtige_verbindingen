--- v3 (2026-02-26)
+++ v4 (2026-04-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ef8b9a0bd944c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b194d019c4be489bab1443b7d99edb6f.psmdcp" Id="Rfa88c800b7324f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c09bf1f03f40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b7b8cc032914d25a1a38e75377a6082.psmdcp" Id="Re5fc9b35c2f4413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -179,51 +179,51 @@
   <x:si>
     <x:t>1,2,3,4,7,8-hexachlorodibenzofuran</x:t>
   </x:si>
   <x:si>
     <x:t>57117-44-9</x:t>
   </x:si>
   <x:si>
     <x:t>694-837-4</x:t>
   </x:si>
   <x:si>
     <x:t>1,2,3,6,7,8-hexachloordibenzofuraan</x:t>
   </x:si>
   <x:si>
     <x:t>1,2,3,6,7,8-hexachlorodibenzofuran</x:t>
   </x:si>
   <x:si>
     <x:t>57653-85-7</x:t>
   </x:si>
   <x:si>
     <x:t>694-811-2</x:t>
   </x:si>
   <x:si>
     <x:t>1,2,3,6,7,8-hexachloordibenzo-p-dioxine</x:t>
   </x:si>
   <x:si>
-    <x:t>1,2,3,6,7,8-Hexachlorodibenzo-p-dioxin</x:t>
+    <x:t>1,2,3,6,7,8-hexachlorodibenzo-p-dioxin</x:t>
   </x:si>
   <x:si>
     <x:t>19408-74-3</x:t>
   </x:si>
   <x:si>
     <x:t>694-810-7</x:t>
   </x:si>
   <x:si>
     <x:t>1,2,3,7,8,9-hexachloordibenzodioxine</x:t>
   </x:si>
   <x:si>
     <x:t>1,2,3,7,8,9-hexachlorodibenzodioxin</x:t>
   </x:si>
   <x:si>
     <x:t>72918-21-9</x:t>
   </x:si>
   <x:si>
     <x:t>694-765-3</x:t>
   </x:si>
   <x:si>
     <x:t>1,2,3,7,8,9-hexachloordibenzofuraan</x:t>
   </x:si>
   <x:si>
     <x:t>1,2,3,7,8,9-hexachlorodibenzofuran</x:t>
   </x:si>