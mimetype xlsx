--- v4 (2026-04-27)
+++ v5 (2026-06-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c09bf1f03f40ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b7b8cc032914d25a1a38e75377a6082.psmdcp" Id="Re5fc9b35c2f4413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9478e124ca9422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdbce180c7bc467388840569c1f564b3.psmdcp" Id="R77117cf55c0c4da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>