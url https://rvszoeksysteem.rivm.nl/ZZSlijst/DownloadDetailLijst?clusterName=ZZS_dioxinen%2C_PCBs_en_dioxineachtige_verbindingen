--- v5 (2026-06-27)
+++ v6 (2026-08-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9478e124ca9422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdbce180c7bc467388840569c1f564b3.psmdcp" Id="R77117cf55c0c4da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e53da1700e9405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6cd0290d535499bab7bbfa09d18319b.psmdcp" Id="Rd069b7f01cd04332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>