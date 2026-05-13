--- v3 (2026-03-24)
+++ v4 (2026-05-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8387f1014cd74274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/465d5415c2634ae69b35664bc902dee9.psmdcp" Id="Ra0ca077b59c44b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d382ae33f34095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cd2ecdc8d30473f86310d977769bd69.psmdcp" Id="Rf9d0935636b745f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>