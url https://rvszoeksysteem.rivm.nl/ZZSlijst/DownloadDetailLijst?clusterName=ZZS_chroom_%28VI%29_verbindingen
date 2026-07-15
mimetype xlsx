--- v4 (2026-05-13)
+++ v5 (2026-07-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d382ae33f34095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cd2ecdc8d30473f86310d977769bd69.psmdcp" Id="Rf9d0935636b745f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ff70f56cdd4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f780178a40314650afbf39ac9dcb1e33.psmdcp" Id="Rdc88d7b180e642f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -668,66 +668,66 @@
   <x:si>
     <x:t>22-9-2023</x:t>
   </x:si>
   <x:si>
     <x:t>Deze stof wordt als ZZS geïdentificeerd omdat deze volgens de gegevens bij ECHA (echa.europa.eu) één of meerdere ZZS bevat.  In overeenkomst met de mengselnotitie wordt de stof dan als ZZS geïdentificeerd.</x:t>
   </x:si>
   <x:si>
     <x:t>Deze stof staat niet in bijlage III van het BAL maar bevat één of meerdere ZZS. De stofklasse van de ZZS met de strengste stofklasse is weergegeven.</x:t>
   </x:si>
   <x:si>
     <x:t>916-865-0</x:t>
   </x:si>
   <x:si>
     <x:t>mengsel van chromaat(1-), [N-[7-hydroxy-8-[(2-hydroxy-5-nitrofenyl)azo]-1-naftaleen]acetamide(2-)][1-[(2-hydroxy-5-nitrofenyl)azo]-2-naftalenolato(2-)]-, waterstof, verbinding met N-cyclohexylcyclohexaanamine (1:1) en waterstof bis[1-[(2-hydroxy-5-nitrofenyl)azo]-2-naftalato(2-)]chromaat(1-), verbinding met dicyclohexylamine (1:1) waterstof bis[N-[7-hydroxy-8-[(2-hydroxy-5-nitrofenyl)azo]-1-naftyl]acetamide(2-)]chromaat(1-), verbinding met dicyclohexylamine (1:1)</x:t>
   </x:si>
   <x:si>
     <x:t>reaction mass of Chromate(1-), [N-[7-hydroxy-8-[(2-hydroxy-5-nitrophenyl)azo]-1-naphthalenyl]acetamidato(2-)][1-[(2-hydroxy-5-nitrophenyl)azo]-2-naphthalenolato(2-)]-, hydrogen, compd. with N-cyclohexylcyclohexanamine (1:1) and hydrogen bis[1-[(2-hydroxy-5-nitrophenyl)azo]-2-naphtholato(2-)]chromate(1-) , compound with dicyclohexylamine (1:1) and hydrogen bis[N-[7-hydroxy-8-[(2-hydroxy-5-nitrophenyl)azo]-1-naphthyl]acetamidato(2-)]chromate(1-) , compound with dicyclohexylamine (1:1)</x:t>
   </x:si>
   <x:si>
     <x:t>118685-33-9</x:t>
   </x:si>
   <x:si>
     <x:t>405-665-4</x:t>
   </x:si>
   <x:si>
-    <x:t>mengsel van: dinatrium (6-(4-anisidino)-3-sulfonaat-2-(3,5-dinitro-2-oxidofenylazo)-1-naftalaat)(1-(5-chloor-2-oxidofenylazo)-2-naftalaat)chromaat(1-); trinatrium bis(6-(4-anisidine)-3-sulfonaat-2-(3,5-dinitro-2-oxidofenylazo)-1-naftalaat)chromaat(1-)</x:t>
-[...2 lines deleted...]
-    <x:t>a mixture of: disodium (6-(4-anisidino)-3-sulfonato-2-(3,5-dinitro-2-oxidophenylazo)-1-naphtholato)(1-(5-chloro-2-oxidophenylazo)-2-naphtholato)chromate(1-); trisodium bis(6-(4-anisidino)-3-sulfonato-2-(3,5-dinitro-2-oxidophenylazo)-1-naphtholato)chromate(1-)</x:t>
+    <x:t>mengsel van: dinatrium (6-(4-anisidino)-3-sulfonaat-2-(3,5-dinitro-2-oxidofenylazo)-1-naftalaat)(1-(5-chloor-2-oxidofenylazo)-2-naftalaat)chromaat(1-), trinatrium bis(6-(4-anisidine)-3-sulfonaat-2-(3,5-dinitro-2-oxidofenylazo)-1-naftalaat)chromaat(1-)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>a mixture of: disodium (6-(4-anisidino)-3-sulfonato-2-(3,5-dinitro-2-oxidophenylazo)-1-naphtholato)(1-(5-chloro-2-oxidophenylazo)-2-naphtholato)chromate(1-), trisodium bis(6-(4-anisidino)-3-sulfonato-2-(3,5-dinitro-2-oxidophenylazo)-1-naphtholato)chromate(1-)</x:t>
   </x:si>
   <x:si>
     <x:t>117527-94-3</x:t>
   </x:si>
   <x:si>
     <x:t>403-720-7</x:t>
   </x:si>
   <x:si>
-    <x:t>mengsel van: tert-alkyl(C12-C14)ammonium-bis[1-[(2-hydroxy-5-nitrofenyl)azo]-2-naftalenolato(2-)]-chromaat(1-); tert-alkyl(C12-C14)ammonium-bis[1-[(2-hydroxy-4-nitrofenyl)azo]-2-naftalenolato(2-)]-chromaat(1-); tert-alkyl(C12-C14)ammonium-bis[1-[[5-(1,1-dimethylpropyl)-2-hydroxy-3-nitrofenyl]azo]-2-naftalenolato(2-)]-chromaat(1-); tert-alkyl(C12-C14)ammonium-[[1-[(2-hydroxy-5-nitrofenyl)azo]-2-naftalenolato(2-)]-[1-[(2-hydroxy-5-nitrofenyl)azo]-2-naftalenolato(2-)]]-chromaat(1-); tert-alkyl(C12-C14)ammonium-[[1-[[5-(1,1-dimethylpropyl)-2-hydroxy-3-nitrofenyl]azo]-2-naftalenolato(2-)]-[1-[(2-hydroxy-5-nitrofenyl)azo]-2-naftalenolato(2-)]]-chromaat(1-); C12-14-tert-alkylammonium((1-(4(of 5)-nitro-2-oxidofenylazo)-2-naftolato)(1-(3-nitro-2-oxido-5-pentylfenylazo)-2-naftolato))chromaat(1-)</x:t>
-[...2 lines deleted...]
-    <x:t>a mixture of: tert-alkyl(C12-C14)ammonium bis[1-[(2-hydroxy-5-nitrophenyl)azo]-2-naphthalenolato(2-)]-chromate(1-); tert-alkyl(C12-C14)ammonium bis[1-[(2-hydroxy-4-nitrophenyl)azo]-2-naphthalenolato(2-)]-chromate(1-); tert-alkyl(C12-C14)ammonium bis[1-[[5-(1,1-dimethylpropyl)-2-hydroxy-3-nitrophenyl]azo]-2-naphthalenolato(2-)]-chromate(1-); tert-alkyl(C12-C14)ammonium [[1-[(2-hydroxy-5-nitrophenyl)azo]-2-naphthalenolato(2-)]-[1-[(2-hydroxy-5-nitrophenyl)azo]-2-naphthalenolato(2-)]]-chromate(1-); tert-alkyl(C12-C14)ammonium [[1-[[5-(1,1-dimethylpropyl)-2-hydroxy-3-nitrophenyl]azo]-2-naphthalenolato(2-)]-[1-[(2-hydroxy-5-nitrophenyl)azo]-2-naphthalenolato(2-)]]-chromate(1-); tert-alkyl(C12-C14)ammonium ((1-(4(or 5)-nitro-2-oxidophenylazo)-2-naphtholato)(1-(3-nitro-2-oxido-5-pentylphenylazo)-2-naphtholato))chromate(1-)</x:t>
+    <x:t>mengsel van: tert-alkyl(C12-C14)ammonium-bis[1-[(2-hydroxy-5-nitrofenyl)azo]-2-naftalenolato(2-)]-chromaat(1-), tert-alkyl(C12-C14)ammonium-bis[1-[(2-hydroxy-4-nitrofenyl)azo]-2-naftalenolato(2-)]-chromaat(1-), tert-alkyl(C12-C14)ammonium-bis[1-[[5-(1,1-dimethylpropyl)-2-hydroxy-3-nitrofenyl]azo]-2-naftalenolato(2-)]-chromaat(1-), tert-alkyl(C12-C14)ammonium-[[1-[(2-hydroxy-5-nitrofenyl)azo]-2-naftalenolato(2-)]-[1-[(2-hydroxy-5-nitrofenyl)azo]-2-naftalenolato(2-)]]-chromaat(1-), tert-alkyl(C12-C14)ammonium-[[1-[[5-(1,1-dimethylpropyl)-2-hydroxy-3-nitrofenyl]azo]-2-naftalenolato(2-)]-[1-[(2-hydroxy-5-nitrofenyl)azo]-2-naftalenolato(2-)]]-chromaat(1-), C12-14-tert-alkylammonium((1-(4(of 5)-nitro-2-oxidofenylazo)-2-naftolato)(1-(3-nitro-2-oxido-5-pentylfenylazo)-2-naftolato))chromaat(1-)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>a mixture of: tert-alkyl(C12-C14)ammonium bis[1-[(2-hydroxy-5-nitrophenyl)azo]-2-naphthalenolato(2-)]-chromate(1-), tert-alkyl(C12-C14)ammonium bis[1-[(2-hydroxy-4-nitrophenyl)azo]-2-naphthalenolato(2-)]-chromate(1-), tert-alkyl(C12-C14)ammonium bis[1-[[5-(1,1-dimethylpropyl)-2-hydroxy-3-nitrophenyl]azo]-2-naphthalenolato(2-)]-chromate(1-), tert-alkyl(C12-C14)ammonium [[1-[(2-hydroxy-5-nitrophenyl)azo]-2-naphthalenolato(2-)]-[1-[(2-hydroxy-5-nitrophenyl)azo]-2-naphthalenolato(2-)]]-chromate(1-), tert-alkyl(C12-C14)ammonium [[1-[[5-(1,1-dimethylpropyl)-2-hydroxy-3-nitrophenyl]azo]-2-naphthalenolato(2-)]-[1-[(2-hydroxy-5-nitrophenyl)azo]-2-naphthalenolato(2-)]]-chromate(1-), tert-alkyl(C12-C14)ammonium ((1-(4(or 5)-nitro-2-oxidophenylazo)-2-naphtholato)(1-(3-nitro-2-oxido-5-pentylphenylazo)-2-naphtholato))chromate(1-)</x:t>
   </x:si>
   <x:si>
     <x:t>57206-83-4</x:t>
   </x:si>
   <x:si>
     <x:t>260-617-8</x:t>
   </x:si>
   <x:si>
     <x:t>natrium bis[1-[[2-hydroxy-3-nitro-5-tert-pentylfenyl]azo]-2-naftolato(2-)]chromaat(1-)</x:t>
   </x:si>
   <x:si>
     <x:t>sodium bis[1-[[2-hydroxy-3-nitro-5-tert-pentylphenyl]azo]-2-naphtholato(2-)]chromate(1-)</x:t>
   </x:si>
   <x:si>
     <x:t>7789-12-0</x:t>
   </x:si>
   <x:si>
     <x:t>616-541-6</x:t>
   </x:si>
   <x:si>
     <x:t>natrium dichromaat dihydraat</x:t>
   </x:si>
   <x:si>
     <x:t>sodium dichromate dihydrate</x:t>
   </x:si>