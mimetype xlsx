--- v5 (2026-07-15)
+++ v6 (2026-09-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ff70f56cdd4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f780178a40314650afbf39ac9dcb1e33.psmdcp" Id="Rdc88d7b180e642f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6ded9e3b77a453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d935722633ec4b3883390ef0d25a93bd.psmdcp" Id="R01593196fe6a40d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>