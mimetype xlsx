--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4d7a1d017348fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee3cbeef83c04a16aca96c8a9e8b9b21.psmdcp" Id="R5cec74effceb47a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5338d243464793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bab9739df1f44734abf317858e63c72d.psmdcp" Id="R42acc20033e7483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -131,51 +131,51 @@
   <x:si>
     <x:t>204-818-0</x:t>
   </x:si>
   <x:si>
     <x:t>chloropreen</x:t>
   </x:si>
   <x:si>
     <x:t>chloroprene</x:t>
   </x:si>
   <x:si>
     <x:t>68955-28-2</x:t>
   </x:si>
   <x:si>
     <x:t>273-265-5</x:t>
   </x:si>
   <x:si>
     <x:t>gassen (aardolie), lichte stoomgekraakte, butadieenconcentraat</x:t>
   </x:si>
   <x:si>
     <x:t>gases (petroleum, light steam-cracked, butadiene conc.</x:t>
   </x:si>
   <x:si>
     <x:t>Dit aardolie- of steenkoolderivaat bevat een groot gehalte aan butadieen, daarom worden hier de stofklasse en emissiegrenswaarde van butadieen weergegeven.</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">De stof hoeft volgens CLP niet als kankerverwekkend of mutageen te worden ingedeeld als kan worden aangetoond dat zij minder dan 0,1 % (g/g) 1,3-butadieen (Einecs-nr. 203-450-8) bevat. Als de stof niet als kankerverwekkend of mutageen wordt ingedeeld, gelden hiervoor minimaal de voorzorgsmaatregelen (P102-)P210-P403. De stof kan dan echter toch een ZZS zijn. Andere componenten erin kunnen bijvoorbeeld schadelijk zijn voor de voortplanting of PBT (Persistent, Bioaccumulerend én Toxisch) zijn. Om te concluderen dat de stof geen ZZS is moet duidelijk zijn dat het geen van deze componenten bevat. </x:t>
+    <x:t>De stof hoeft volgens CLP niet als kankerverwekkend of mutageen te worden ingedeeld als kan worden aangetoond dat zij minder dan 0,1 % (g/g) 1,3-butadieen (Einecs-nr. 203-450-8) bevat. Als de stof niet als kankerverwekkend of mutageen wordt ingedeeld, gelden hiervoor minimaal de voorzorgsmaatregelen (P102-)P210-P403. De stof kan dan echter toch een ZZS zijn. Andere componenten erin kunnen bijvoorbeeld schadelijk zijn voor de voortplanting of PBT (Persistent, Bioaccumulerend én Toxisch) zijn. Om te concluderen dat de stof geen ZZS is moet duidelijk zijn dat het geen van deze componenten bevat.</x:t>
   </x:si>
   <x:si>
     <x:t>68606-34-8</x:t>
   </x:si>
   <x:si>
     <x:t>271-742-2</x:t>
   </x:si>
   <x:si>
     <x:t>gassen (aardolie), propaanverwijdering-bodemfracties, fractioneringsuitstoot</x:t>
   </x:si>
   <x:si>
     <x:t>gases (petroleum), depropanizer bottoms fractionation off</x:t>
   </x:si>
   <x:si>
     <x:t>87-68-3</x:t>
   </x:si>
   <x:si>
     <x:t>201-765-5</x:t>
   </x:si>
   <x:si>
     <x:t>hexachloorbutadieen</x:t>
   </x:si>
   <x:si>
     <x:t>hexachlorobuta-1,3-diene</x:t>
   </x:si>