--- v3 (2026-04-05)
+++ v4 (2026-05-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5338d243464793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bab9739df1f44734abf317858e63c72d.psmdcp" Id="R42acc20033e7483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798e8b8aae4e4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b9854a835514510ad45a127ae0d7ebc.psmdcp" Id="Rf5cf972aa4ae4175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>