--- v4 (2026-05-30)
+++ v5 (2026-07-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798e8b8aae4e4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b9854a835514510ad45a127ae0d7ebc.psmdcp" Id="Rf5cf972aa4ae4175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674c25f523074d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8089b9028eb493290549bc75022b038.psmdcp" Id="R9f5cb9d439d44abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>