--- v2 (2026-03-28)
+++ v3 (2026-05-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0728061d09a54b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/147bcb5f07d44f73a33450f118a5ea1a.psmdcp" Id="Recedce2533574960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b5a31c38e64fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9cbbde7dae6403a8fdf0979204d6ce5.psmdcp" Id="R02939b37a9974a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>