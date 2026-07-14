--- v3 (2026-05-15)
+++ v4 (2026-07-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b5a31c38e64fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9cbbde7dae6403a8fdf0979204d6ce5.psmdcp" Id="R02939b37a9974a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c5931d647843f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45b1528c5ef942f484d92c6b3fc6d8ed.psmdcp" Id="R51659bc4abe54856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>