--- v4 (2026-07-14)
+++ v5 (2026-09-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c5931d647843f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45b1528c5ef942f484d92c6b3fc6d8ed.psmdcp" Id="R51659bc4abe54856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6169d9e3f14b42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bda1d3598dbe4d3c807a287a42bf4d30.psmdcp" Id="Rd93e6d8cf1a74cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>