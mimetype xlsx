--- v2 (2026-02-23)
+++ v3 (2026-04-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re310c803612a47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d085d9cba461474c887dcbfd313da059.psmdcp" Id="R0df93bf6c7034828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2648f12bb044e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7870c418be3540e68b5497a26ee1f70c.psmdcp" Id="R54b604af863c43cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -95,51 +95,51 @@
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>MVP 1</x:t>
   </x:si>
   <x:si>
     <x:t>0,05 mg/Nm3</x:t>
   </x:si>
   <x:si>
     <x:t>2-12-2013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> </x:t>
   </x:si>
   <x:si>
     <x:t>10210-64-7</x:t>
   </x:si>
   <x:si>
     <x:t>233-513-5</x:t>
   </x:si>
   <x:si>
     <x:t>beryllium acetylacetonaat</x:t>
   </x:si>
   <x:si>
-    <x:t>Bis(pentane-2,4-dionato-O,O')beryllium</x:t>
+    <x:t>bis(pentane-2,4-dionato-O,O')beryllium</x:t>
   </x:si>
   <x:si>
     <x:t>18-2-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Deze stof staat niet in bijlage III van het BAL maar valt onder een andere stof of stofgroep, de getoonde stofklasse en emissiegrenswaarde zijn die van de andere stof of stofgroep en zijn ook geldig voor deze stof.</x:t>
   </x:si>
   <x:si>
     <x:t>Deze stof staat op de ZZS-lijst omdat deze onder een ZZS-stof valt (zie behoort tot bij stofgegevens).</x:t>
   </x:si>
   <x:si>
     <x:t>506-66-1</x:t>
   </x:si>
   <x:si>
     <x:t>208-050-7</x:t>
   </x:si>
   <x:si>
     <x:t>beryllium acetylide</x:t>
   </x:si>
   <x:si>
     <x:t>3-1-2022</x:t>
   </x:si>
   <x:si>
     <x:t>13106-47-3</x:t>
   </x:si>