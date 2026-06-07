--- v3 (2026-04-16)
+++ v4 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2648f12bb044e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7870c418be3540e68b5497a26ee1f70c.psmdcp" Id="R54b604af863c43cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7a32db69ac4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d72e794bd9884272b58f2b5a041b2937.psmdcp" Id="R117aae85e81f43e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>