--- v4 (2026-06-07)
+++ v5 (2026-08-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7a32db69ac4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d72e794bd9884272b58f2b5a041b2937.psmdcp" Id="R117aae85e81f43e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79868772bbf4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4ad3f81d92b47869d56c169dedbee4f.psmdcp" Id="R6f8571f8caeb41c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>