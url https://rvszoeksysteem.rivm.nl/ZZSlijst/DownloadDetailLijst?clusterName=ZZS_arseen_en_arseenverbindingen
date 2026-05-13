--- v2 (2026-03-06)
+++ v3 (2026-05-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c24d52531954a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e0fea44186346db980768940bc9c7fd.psmdcp" Id="R88da9f27264d43f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8cedf145a141e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/919c17d9835d4595a8c75484565690e5.psmdcp" Id="R5367d5dde28b4775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -440,72 +440,72 @@
   <x:si>
     <x:t>205-058-2</x:t>
   </x:si>
   <x:si>
     <x:t>4-[(2-arsonofenyl)azo]-3-hydroxynaftaleen-2,7-disulfonzuur</x:t>
   </x:si>
   <x:si>
     <x:t>4-[(2-arsonophenyl)azo]-3-hydroxynaphthalene-2,7-disulphonic acid</x:t>
   </x:si>
   <x:si>
     <x:t>618-22-4</x:t>
   </x:si>
   <x:si>
     <x:t>210-541-6</x:t>
   </x:si>
   <x:si>
     <x:t>4-acetamidofenylarsonzuur</x:t>
   </x:si>
   <x:si>
     <x:t>4-acetamidophenylarsonic acid</x:t>
   </x:si>
   <x:si>
     <x:t>1122-90-3</x:t>
   </x:si>
   <x:si>
-    <x:t>4-Aminofenylarsenoxide</x:t>
-[...2 lines deleted...]
-    <x:t>4-Aminophenylarsenoxide</x:t>
+    <x:t>4-aminofenylarsenoxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-aminophenylarsenoxide</x:t>
   </x:si>
   <x:si>
     <x:t>71130-51-3</x:t>
   </x:si>
   <x:si>
     <x:t>4-arsenoso-benzeensulfonzuur</x:t>
   </x:si>
   <x:si>
     <x:t>benzenesulfonic acid, 4-arsenoso-</x:t>
   </x:si>
   <x:si>
     <x:t>71130-50-2</x:t>
   </x:si>
   <x:si>
     <x:t>4-arsenoso-benzeensulfonzuur, natriumzout</x:t>
   </x:si>
   <x:si>
-    <x:t>Benzenesulfonic acid, 4-arsenoso-, sodium salt</x:t>
+    <x:t>benzenesulfonic acid, 4-arsenoso-, sodium salt</x:t>
   </x:si>
   <x:si>
     <x:t>5440-04-0</x:t>
   </x:si>
   <x:si>
     <x:t>226-622-4</x:t>
   </x:si>
   <x:si>
     <x:t>4-chloorfenylarsonzuur</x:t>
   </x:si>
   <x:si>
     <x:t>4-chlorophenylarsonic acid</x:t>
   </x:si>
   <x:si>
     <x:t>84304-16-5</x:t>
   </x:si>
   <x:si>
     <x:t>282-701-3</x:t>
   </x:si>
   <x:si>
     <x:t>4-cyclohexyl-2,6-dimethylpyryliumhexafluorarsenaat</x:t>
   </x:si>
   <x:si>
     <x:t>4-cyclohexyl-2,6-dimethylpyrylium hexafluoroarsenate</x:t>
   </x:si>
@@ -536,78 +536,78 @@
   <x:si>
     <x:t>97-44-9</x:t>
   </x:si>
   <x:si>
     <x:t>202-582-3</x:t>
   </x:si>
   <x:si>
     <x:t>acetarsol</x:t>
   </x:si>
   <x:si>
     <x:t>534-33-8</x:t>
   </x:si>
   <x:si>
     <x:t>208-597-1</x:t>
   </x:si>
   <x:si>
     <x:t>acetarsol-diethylamine (1:1)</x:t>
   </x:si>
   <x:si>
     <x:t>102110-62-3</x:t>
   </x:si>
   <x:si>
     <x:t>310-063-9</x:t>
   </x:si>
   <x:si>
-    <x:t>afvalslik en bezinksel, afgasreiniging van koper-loodertsroosting, arseenhoudend. Het product verkregen door de zuivering van afgas van koper-loodertsconcentraatroosting. Bestaat voornamelijk uit arseenoxide (As2O3)</x:t>
-[...2 lines deleted...]
-    <x:t>slimes and sludges, copper-lead ore roasting off gas scrubbing, arsenic-contg. The product obtained by the purification of copper-lead ore concentrate roasting offgas. Composed primarily of arsenic oxide (As2O3)</x:t>
+    <x:t>afvalslik en bezinksel, afgasreiniging van koper-loodertsroosting, arseenhoudend</x:t>
+  </x:si>
+  <x:si>
+    <x:t>slimes and sludges, copper-lead ore roasting off gas scrubbing, arsenic-contg.</x:t>
   </x:si>
   <x:si>
     <x:t>100995-81-1</x:t>
   </x:si>
   <x:si>
     <x:t>309-772-6</x:t>
   </x:si>
   <x:si>
-    <x:t>afvalslik en bezinksel, electrolytische koper zuivering, ontkoperd, arseen-rijk. Verkregen door het centrifugeren van het de slik afscheiding aan de bases van cellen voor de ontkopering van elelctrolytische koper oplossingen. Bestaat voornamelijk uit arse</x:t>
-[...2 lines deleted...]
-    <x:t>Slimes and Sludges, copper electrolytic refining, decopperized, arsenic-rich. Product obtained by centrifuging the slime discharged at the bases of cells for decopperization of electrolytic copper solutions. Composed primarily of a copper powder rich in a</x:t>
+    <x:t>afvalslik en bezinksel, electrolytische koper zuivering, ontkoperd, arseen-rijk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>slimes and sludges, copper electrolytic refining, decopperized, arsenic-rich</x:t>
   </x:si>
   <x:si>
     <x:t>67712-00-9</x:t>
   </x:si>
   <x:si>
     <x:t>266-977-2</x:t>
   </x:si>
   <x:si>
-    <x:t>afvalslik en bezinksel, koper zuivering. Een complexe cominatie als resultaat van de verwerking van koper anders dan elektrolytisch.</x:t>
-[...2 lines deleted...]
-    <x:t>Slimes and Sludges, copper refining A complex combination resulting from copper processing-other than electrolytic.</x:t>
+    <x:t>afvalslik en bezinksel, koper zuivering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>slimes and sludges, copper refining</x:t>
   </x:si>
   <x:si>
     <x:t>590-34-1</x:t>
   </x:si>
   <x:si>
     <x:t>209-678-4</x:t>
   </x:si>
   <x:si>
     <x:t>allylarsonzuur</x:t>
   </x:si>
   <x:si>
     <x:t>allylarsonic acid</x:t>
   </x:si>
   <x:si>
     <x:t>37382-15-3</x:t>
   </x:si>
   <x:si>
     <x:t>680-872-2</x:t>
   </x:si>
   <x:si>
     <x:t>aluminium gallium arsenide</x:t>
   </x:si>
   <x:si>
     <x:t>22831-42-1</x:t>
   </x:si>
@@ -881,51 +881,51 @@
   <x:si>
     <x:t>951-957-4</x:t>
   </x:si>
   <x:si>
     <x:t>arseenoxides, bismut-ijzer-antimoonoxides, natriumaluminiumfluoride, zinksulfaat, terugwinningsproducten uit koper- en zink-stof</x:t>
   </x:si>
   <x:si>
     <x:t>arsenic oxides, bismuth iron antimony oxides, sodium aluminium fluoride, zinc sulphate, recovery products from copper and zinc dusts</x:t>
   </x:si>
   <x:si>
     <x:t>22441-45-8</x:t>
   </x:si>
   <x:si>
     <x:t>arseenpentachloride</x:t>
   </x:si>
   <x:si>
     <x:t>arsenic pentachloride</x:t>
   </x:si>
   <x:si>
     <x:t>12626-31-2</x:t>
   </x:si>
   <x:si>
     <x:t>arseenselenide</x:t>
   </x:si>
   <x:si>
-    <x:t>Arsenic selenide</x:t>
+    <x:t>arsenic selenide</x:t>
   </x:si>
   <x:si>
     <x:t>7784-34-1</x:t>
   </x:si>
   <x:si>
     <x:t>232-059-5</x:t>
   </x:si>
   <x:si>
     <x:t>arseentrichloride</x:t>
   </x:si>
   <x:si>
     <x:t>arsenic chloride</x:t>
   </x:si>
   <x:si>
     <x:t>1327-53-3</x:t>
   </x:si>
   <x:si>
     <x:t>215-481-4</x:t>
   </x:si>
   <x:si>
     <x:t>arseentrioxide</x:t>
   </x:si>
   <x:si>
     <x:t>diarsenic trioxide</x:t>
   </x:si>
@@ -2840,54 +2840,54 @@
   <x:si>
     <x:t>lead arsenites</x:t>
   </x:si>
   <x:si>
     <x:t>84195-61-9</x:t>
   </x:si>
   <x:si>
     <x:t>282-366-3</x:t>
   </x:si>
   <x:si>
     <x:t>loodlegering</x:t>
   </x:si>
   <x:si>
     <x:t>speiss, lead</x:t>
   </x:si>
   <x:si>
     <x:t>4-4-2022</x:t>
   </x:si>
   <x:si>
     <x:t>69011-59-2</x:t>
   </x:si>
   <x:si>
     <x:t>273-700-9</x:t>
   </x:si>
   <x:si>
-    <x:t>loodlegering, base, slakken. Schuim gevormd op het oppervlak van gesmoten lood-base legering. Inclusief de gevallen waarin aluminium is gebruikt om arseen, nikkel en antimoon te verwijderen.</x:t>
-[...2 lines deleted...]
-    <x:t>Lead alloy, base, dross A scum formed on the surface of molten lead-base alloys. Includes those cases in which aluminum is used to remove arsenic, nickel and antimony.</x:t>
+    <x:t>loodlegering, base, slakken</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lead alloy, base, dross</x:t>
   </x:si>
   <x:si>
     <x:t>98246-91-4</x:t>
   </x:si>
   <x:si>
     <x:t>308-765-5</x:t>
   </x:si>
   <x:si>
     <x:t>lood-nikkel legering</x:t>
   </x:si>
   <x:si>
     <x:t>speiss, lead, nickel-contg.</x:t>
   </x:si>
   <x:si>
     <x:t>Deze stof staat op de ZZS-lijst omdat deze onder de ZZS-stofgroep nikkelverbindingen valt</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Deze stof staat niet in bijlage III van het BAL maar valt onder een andere stof of stofgroep, de getoonde stofklasse en emissiegrenswaarde zijn die van de andere stof of stofgroep en zijn ook geldig voor deze stof. </x:t>
   </x:si>
   <x:si>
     <x:t>12005-94-6</x:t>
   </x:si>
   <x:si>
     <x:t>234-477-3</x:t>
   </x:si>
@@ -4325,54 +4325,54 @@
   <x:si>
     <x:t>209-070-9</x:t>
   </x:si>
   <x:si>
     <x:t>tryparsamide</x:t>
   </x:si>
   <x:si>
     <x:t>99035-51-5</x:t>
   </x:si>
   <x:si>
     <x:t>308-917-0</x:t>
   </x:si>
   <x:si>
     <x:t>vanadium(4+) diarsenaat (1:1)</x:t>
   </x:si>
   <x:si>
     <x:t>vanadium(4+) diarsenate (1:1)</x:t>
   </x:si>
   <x:si>
     <x:t>8028-73-7</x:t>
   </x:si>
   <x:si>
     <x:t>232-434-3</x:t>
   </x:si>
   <x:si>
-    <x:t>vliegas, arseenhoudend. geformd wanneer arseen en metaaloxide deeltjes verdreven worden gedurende roosting en omzetting van koper concentraten en mat bij de productie van koper anodes</x:t>
-[...2 lines deleted...]
-    <x:t>flue dust, arsenic-contg. Formed when arsenic and metal oxide particles are driven off during the roasting and converting of copper concentrates and matte in the production of anode copper</x:t>
+    <x:t>vliegas, arseenhoudend</x:t>
+  </x:si>
+  <x:si>
+    <x:t>flue dust, arsenic-contg.</x:t>
   </x:si>
   <x:si>
     <x:t>69029-67-0</x:t>
   </x:si>
   <x:si>
     <x:t>273-809-1</x:t>
   </x:si>
   <x:si>
     <x:t>vliegas, loodraffinage</x:t>
   </x:si>
   <x:si>
     <x:t>flue dust, lead-refining</x:t>
   </x:si>
   <x:si>
     <x:t>7-2-2022</x:t>
   </x:si>
   <x:si>
     <x:t>17068-85-8</x:t>
   </x:si>
   <x:si>
     <x:t>241-128-9</x:t>
   </x:si>
   <x:si>
     <x:t>waterstofhexafluorarsenaat</x:t>
   </x:si>