--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8cedf145a141e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/919c17d9835d4595a8c75484565690e5.psmdcp" Id="R5367d5dde28b4775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633a28de0f46415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/943f4f9a0cc34f2897b0ef8942e243aa.psmdcp" Id="R5f56e72d959e46a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -293,1413 +293,1422 @@
   <x:si>
     <x:t>2045-00-3</x:t>
   </x:si>
   <x:si>
     <x:t>218-064-5</x:t>
   </x:si>
   <x:si>
     <x:t>2-aminofenylarsenigzuur</x:t>
   </x:si>
   <x:si>
     <x:t>2-aminophenylarsonic acid</x:t>
   </x:si>
   <x:si>
     <x:t>5410-29-7</x:t>
   </x:si>
   <x:si>
     <x:t>226-485-0</x:t>
   </x:si>
   <x:si>
     <x:t>2-nitrofenylarsenigzuur</x:t>
   </x:si>
   <x:si>
     <x:t>2-nitrophenylarsonic acid</x:t>
   </x:si>
   <x:si>
+    <x:t>2163-77-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218-494-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-amino-4-hydroxyfenylarsonzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-amino-4-hydroxyphenylarsonic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60154-16-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262-085-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-formamido-4-hydroxyfenylarsonzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-formamido-4-hydroxyphenylarsonic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27569-09-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>248-532-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-methyl-4-(pyrrolidin-1-yl)benzeendiazoniumhexafluorarsenaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-methyl-4-(pyrrolidin-1-yl)benzenediazonium hexafluoroarsenate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5425-62-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226-569-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(2-chlooracetamido)fenylarsonzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(2-chloroacetamido)phenylarsonic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6966-64-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230-176-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(4-aminofenylazo)fenylarsonzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(4-aminophenylazo)phenylarsonic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622-68-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210-750-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(4-dimethylaminofenylazo)fenylarsonzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(4-dimethylaminophenylazo)phenylarsonic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63217-33-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264-027-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(diethylamino)-2-ethoxybenzeendiazonium hexafluorarsenaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(diethylamino)-2-ethoxybenzenediazonium hexafluoroarsenate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63217-32-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264-026-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(diethylamino)-2-ethoxybenzeendiazoniumhexafluorarsenaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(ethylamino)-2-methylbenzenediazonium hexafluoroarsenate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144-87-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205-643-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(glycolloylamino)fenylarsonzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-(glycolloylamino)phenylarsonic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132-33-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205-058-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-[(2-arsonofenyl)azo]-3-hydroxynaftaleen-2,7-disulfonzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-[(2-arsonophenyl)azo]-3-hydroxynaphthalene-2,7-disulphonic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>618-22-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210-541-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-acetamidofenylarsonzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-acetamidophenylarsonic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1122-90-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-aminofenylarsenoxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-aminophenylarsenoxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71130-51-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-arsenoso-benzeensulfonzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzenesulfonic acid, 4-arsenoso-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71130-50-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-arsenoso-benzeensulfonzuur, natriumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>benzenesulfonic acid, 4-arsenoso-, sodium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5440-04-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226-622-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-chloorfenylarsonzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-chlorophenylarsonic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84304-16-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282-701-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-cyclohexyl-2,6-dimethylpyryliumhexafluorarsenaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-cyclohexyl-2,6-dimethylpyrylium hexafluoroarsenate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98-14-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-641-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-hydroxyfenylarsenigzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4-hydroxyphenylarsonic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139-93-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>205-386-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,6'-dihydroxy-3,3'-diarseen-1,2-diyldianiliniumdichloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,6'-dihydroxy-3,3'-diarsene-1,2-diyldianilinium dichloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97-44-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-582-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>acetarsol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>534-33-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208-597-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>acetarsol-diethylamine (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102110-62-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310-063-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>afvalslik en bezinksel, afgasreiniging van koper-loodertsroosting, arseenhoudend</x:t>
+  </x:si>
+  <x:si>
+    <x:t>slimes and sludges, copper-lead ore roasting off gas scrubbing, arsenic-contg.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100995-81-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309-772-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>afvalslik en bezinksel, electrolytische koper zuivering, ontkoperd, arseen-rijk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>slimes and sludges, copper electrolytic refining, decopperized, arsenic-rich</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67712-00-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>266-977-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>afvalslik en bezinksel, koper zuivering</x:t>
+  </x:si>
+  <x:si>
+    <x:t>slimes and sludges, copper refining</x:t>
+  </x:si>
+  <x:si>
+    <x:t>590-34-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209-678-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>allylarsonzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>allylarsonic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37382-15-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680-872-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aluminium gallium arsenide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22831-42-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245-255-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aluminiumarsenide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aluminium arsenide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32680-29-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251-151-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ammonium koperarsenaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ammonium copper arsenate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7784-44-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232-067-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ammoniumarsenaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ammonium arsenate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30-05-2017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13462-93-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236-667-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ammoniumdiwaterstofarsenaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ammonium dihydrogenarsenate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14644-70-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ammoniummagnesiumarsenaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ammonium magnesium arsenate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>anorganische arseenverbindingen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>inorganic arsenic compounds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64475-90-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264-904-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>antimoonarseenoxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>antimony arsenic oxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28980-47-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249-347-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>antimoonarsenaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>antimony arsenate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68951-38-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273-156-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>antimoonoxide (Sb2O3), gemengd met arseenoxide (As2O3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>antimony oxide (Sb2O3), mixed with arsenic oxide (As2O3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98-50-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202-674-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsanilzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsanilic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7440-38-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-148-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1303-32-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>627-949-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseen disulfide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic disulfide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1303-33-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215-117-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseen sulfide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic sulfide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1303-34-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625-728-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseen sulfide (As2S5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic sulfide (As2S5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56320-22-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseen sulfide (AsS2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic sulfide (AsS2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87198-15-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseen tetrachloride fluoride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic tetrachloride fluoride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56729-51-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseen tetrasulfide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic tetrasulfide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7784-45-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232-068-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseen trijodide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic triiodide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12044-79-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseen(II)sulfide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic(II) sulfide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12044-50-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629-626-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseen(V)oxide hydraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic(V) oxide hydrate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7784-33-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232-057-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenbromide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenicbromide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17522-78-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenchloride (AsCl)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic chloride (AsCl)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41996-37-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenchloride (AsCl2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic chloride (AsCl2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85561-28-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenhoudend zuur, kobalt(2+) zout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, cobalt(2+) salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85561-29-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenhoudend zuur, mangaan(2+)zout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, manganese(2+) salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>951-957-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenoxides, bismut-ijzer-antimoonoxides, natriumaluminiumfluoride, zinksulfaat, terugwinningsproducten uit koper- en zink-stof</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic oxides, bismuth iron antimony oxides, sodium aluminium fluoride, zinc sulphate, recovery products from copper and zinc dusts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22441-45-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenpentachloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic pentachloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12626-31-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenselenide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic selenide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7784-34-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232-059-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseentrichloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic chloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1327-53-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215-481-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseentrioxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diarsenic trioxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2-12-2013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenverbindingen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic compounds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7778-39-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231-901-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127795-79-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), ammoniumzout (2:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), ammonium salt (2:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13702-38-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), bismutzout (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), bismuth salt (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30621-31-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), calciumzout (2:3), dihydraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), calcium salt(2:3), dihydrate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89067-81-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), calciumzout (4:5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), calcium salt (4:5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85949-61-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), calciumzout (7:10)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), calcium salt (7:10)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21093-83-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), dipotassiumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), dipotassium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7774-41-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3ASO4), hemihydraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3ASO4), hemihydrate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29871-10-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), kobalt(2+) zout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), cobalt(2+) salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13464-31-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), koper(2+)zout (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), copper(2+) salt (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76407-89-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), koper(2+)zout (2:3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), copper(2+) salt (2:3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13478-34-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), koper(2+)zout (2:3), tetrahydraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), copper(2+) salt (2:3), tetrahydrate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102525-64-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), koper(2+)zout (4:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), copper(2+) salt (4:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89054-01-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), koper(2+)zout (4:5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), copper(2+) salt (4:5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120119-64-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), lood(2+)zout (2:3), tetrahydraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), lead(2+) salt (2:3), tetrahydrate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89054-03-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), lood(2+)zout (4:5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), lead(2+) salt (4:5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33940-95-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), lood(4+)zout (2:1), monohydraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), lead(4+) salt (2:1), monohydrate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10102-48-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), lood(4+)zout (3:2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), lead(4+) salt (3:2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21480-65-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), magnesiumzout (2:3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), magnesium salt (2:3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102110-21-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310-019-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), magnesiumzout, mangaan-gedoteerd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), magnesium salt, manganese-doped</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16331-85-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677-899-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), monocesiumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), monocesium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164170-84-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), monokaliumzout, 1/5-hydraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), monopotassium salt, 1/5hydrate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13464-33-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur (H3AsO4), zinkzout (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), zinc salt (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53404-12-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, (H3-As-O4), lood(4+) zout (4:3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid, (H3-As-O4), lead(4+) salt (4:3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94854-78-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, ammoniumkoperzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, ammonium copper salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94854-80-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, ammoniumzinkzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, ammonium zinc salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76871-66-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, cadmium neodymium(3+) zout (5:1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, cadmium neodymium(3+) salt (5:1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84953-43-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, cadmiumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, cadmium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10103-62-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233-287-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, calciumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid, calcium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13464-39-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, calciumzout (1:2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid, calcium salt (1:2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15194-98-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, calciumzout (2:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, calcium salt (2:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13466-06-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, dinatriumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsonic acid, disodium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24343-41-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, galliumzout (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenous acid, gallium salt (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60168-33-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, ijzer(3+)zout (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenous acid, iron(3+) salt (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29871-13-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249-916-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, koper(2+)zout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid, copper(2+) salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73156-86-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, koper(2+)zout, hydraat, (2:3:3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenous acid, copper(2+) salt, hydrate, (2:3:3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10103-61-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233-286-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, koperzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid, copper salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82980-40-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, kwik(2+) zout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, mercury(2+) salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76871-65-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, lutetium(3+)zout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, lutetium(3+) salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6423-72-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, methyl-, calciumzout (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsonic acid, methyl-, calcium salt (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6585-53-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, methyl-, ijzer(3+)zout (3:2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsonic acid, methyl-, iron(3+) salt (3:2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33972-75-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, methyl-, ijzerzout (9CI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsonic acid, methyl-, iron salt (9CI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54058-01-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, monoammoniumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsonic acid, monoammonium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10103-60-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, mononatriumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid, monosodium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33992-49-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, nikkel(2+) zout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, nickel(2+) salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86859-92-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, praseodymium(3+)zout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, praseodymium(3+) salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93080-00-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, tinzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsonic acid, tin salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92278-94-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, titaanzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenous acid, titanium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36267-15-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, trikaliumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenous acid, tripotassium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33382-64-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, trikoper(1+)zout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenous acid, tricopper(1+) salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37337-11-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, trikoper(1+)zout, geammoniseerd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenous acid, tricopper(1+) salt, ammoniated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69507-43-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, zilver(1+) zout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, silver(1+) salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28837-97-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseenzuur, zinkzout (2:3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenous acid, zinc salt (2:3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12344-68-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenaalsulfide (As2S4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic sulfide (As2S4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12523-20-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenaalzuur, antimoon(3+)zout (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenous acid, antimony(3+) salt (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12005-86-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>624-772-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenaat(1-), hexafluoro-, natrium (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenate(1-), hexafluoro-, sodium (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138608-19-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>630-782-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenazo III natrium</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenazo III sodium</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85906-44-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseneenzuur, rubidiumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, rubidium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83877-96-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenzuur, antimoon(3+)zout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, antimony(3+) salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16973-45-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenicum(5)hexafluoride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic(5) hexafluoride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12777-38-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenicumoxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic oxide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13768-07-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseniet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13464-58-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenigzuur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenous acid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73688-85-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>620-678-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenigzuur, [4-[[4-(dimethylamino)fenyl]azo]fenyl]-, monohydrochloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsonic acid, [4-[[4-(dimethylamino)phenyl]azo]phenyl]-, monohydrochloride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88442-64-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseninezuur (H3AsO4), koper(2+)zout (1:1), sesquihydraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), copper(2+) salt (1:1), sesquihydrate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7645-25-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseninezuur (H3AsO4), loodzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenic acid (H3AsO4), lead salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86859-93-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseninezuur, cerium(3+)zout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, cerium(3+) salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82005-78-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseninezuur, cesiumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, cesium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72845-34-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseninezuur, lithiumzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, lithium salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100822-74-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseninezuur, lood(2+)zout (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenous acid, lead(2+) salt (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76871-63-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseninezuur, neodymium(3+) zout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, neodymium(3+) salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10326-24-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arseninezuur, zinkzout</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenenous acid, zinc salt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64436-13-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>634-697-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenobetaïne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenobetaine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12414-94-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenopyriet, kobalthoudend</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsenopyrite, cobaltoan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7784-42-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232-066-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36465-76-6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsonaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsonate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109882-46-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsonzuur, lood(2+)zout (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsonic acid, lead(2+) salt (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6379-37-9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsonzuur, methyl-, samengevoegd met 1-octanamine (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsonic acid, methyl-, compd. with 1-octanamine (1:1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12774-48-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsoraan, pentahydroxy-, koper(2+)zout (1:2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsorane, pentahydroxy-, copper(2+) salt (1:2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119-96-0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204-361-7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>arsthinol</x:t>
+  </x:si>
+  <x:si>
     <x:t>3586-60-5</x:t>
   </x:si>
   <x:si>
     <x:t>803-606-0</x:t>
   </x:si>
   <x:si>
-    <x:t>3-[(dimethylcarbamothioyl)thio]-N,N,6-trimethyl-1,5-bis(thioxo)-2,4-dithia-6-aza-3-arsaheptan-1-amine; asomaat</x:t>
-[...1355 lines deleted...]
-    <x:t>arsthinol</x:t>
+    <x:t>asomaat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>asomate</x:t>
   </x:si>
   <x:si>
     <x:t>40334-69-8</x:t>
   </x:si>
   <x:si>
     <x:t>bis(2-chloorvinyl)chloorarsine</x:t>
   </x:si>
   <x:si>
     <x:t>arsine, bis(2-chlorovinyl)chloro-</x:t>
   </x:si>
   <x:si>
     <x:t>68892-01-3</x:t>
   </x:si>
   <x:si>
     <x:t>272-591-5</x:t>
   </x:si>
   <x:si>
     <x:t>bis(pentaan-2,4-dionato-O,O')boor(1+) hexafluorarsenaat(1-)</x:t>
   </x:si>
   <x:si>
     <x:t>bis(pentane-2,4-dionato-O,O')boron(1+) hexafluoroarsenate(1-)</x:t>
   </x:si>
   <x:si>
     <x:t>23582-05-0</x:t>
   </x:si>
@@ -2447,59 +2456,50 @@
   <x:si>
     <x:t>iron bis(arsenate)</x:t>
   </x:si>
   <x:si>
     <x:t>10102-49-5</x:t>
   </x:si>
   <x:si>
     <x:t>233-274-7</x:t>
   </x:si>
   <x:si>
     <x:t>ijzer(III)arsenaat</x:t>
   </x:si>
   <x:si>
     <x:t>ferric arsenate</x:t>
   </x:si>
   <x:si>
     <x:t>63989-69-5</x:t>
   </x:si>
   <x:si>
     <x:t>ijzer(III)arseniet</x:t>
   </x:si>
   <x:si>
     <x:t>ferric arsenite, basic</x:t>
   </x:si>
   <x:si>
-    <x:t>6585-53-1</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>12044-16-5</x:t>
   </x:si>
   <x:si>
     <x:t>234-947-8</x:t>
   </x:si>
   <x:si>
     <x:t>ijzerarsenide</x:t>
   </x:si>
   <x:si>
     <x:t>iron arsenide</x:t>
   </x:si>
   <x:si>
     <x:t>12006-21-2</x:t>
   </x:si>
   <x:si>
     <x:t>234-485-7</x:t>
   </x:si>
   <x:si>
     <x:t>ijzerdiarsenide</x:t>
   </x:si>
   <x:si>
     <x:t>iron diarsenide</x:t>
   </x:si>
   <x:si>
     <x:t>5968-84-3</x:t>
@@ -3152,50 +3152,59 @@
   <x:si>
     <x:t>7631-89-2</x:t>
   </x:si>
   <x:si>
     <x:t>231-547-5</x:t>
   </x:si>
   <x:si>
     <x:t>natriumarsenaat</x:t>
   </x:si>
   <x:si>
     <x:t>sodium arsenate</x:t>
   </x:si>
   <x:si>
     <x:t>10048-95-0</x:t>
   </x:si>
   <x:si>
     <x:t>677-900-0</x:t>
   </x:si>
   <x:si>
     <x:t>natriumarsenaat dibasisch heptahydraat</x:t>
   </x:si>
   <x:si>
     <x:t>sodium arsenate dibasic heptahydrate</x:t>
   </x:si>
   <x:si>
+    <x:t>13510-46-8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>natriumarsenaat dodecahydraat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>sodium arsenate dodecahydrate</x:t>
+  </x:si>
+  <x:si>
     <x:t>15120-17-9</x:t>
   </x:si>
   <x:si>
     <x:t>239-171-3</x:t>
   </x:si>
   <x:si>
     <x:t>natriumarseniet</x:t>
   </x:si>
   <x:si>
     <x:t>7784-46-5</x:t>
   </x:si>
   <x:si>
     <x:t>232-070-5</x:t>
   </x:si>
   <x:si>
     <x:t>natriumdioxoarseniet</x:t>
   </x:si>
   <x:si>
     <x:t>sodium dioxoarsenate</x:t>
   </x:si>
   <x:si>
     <x:t>124-65-2</x:t>
   </x:si>
   <x:si>
     <x:t>204-708-2</x:t>
@@ -4110,59 +4119,50 @@
     <x:t>trisodium 3-[(o-arsonatophenyl)azo]-4,5-dihydroxynaphthalene-2,7-disulphonate</x:t>
   </x:si>
   <x:si>
     <x:t>53669-45-7</x:t>
   </x:si>
   <x:si>
     <x:t>258-693-2</x:t>
   </x:si>
   <x:si>
     <x:t>trinatrium 4-[(o-arsonofenyl)azo]-3-oxidonaftaleen-2,7-disulfonaat</x:t>
   </x:si>
   <x:si>
     <x:t>trisodium 4-[(o-arsonophenyl)azo]-3-oxidonaphthalene-2,7-disulphonate</x:t>
   </x:si>
   <x:si>
     <x:t>13464-38-5</x:t>
   </x:si>
   <x:si>
     <x:t>236-682-3</x:t>
   </x:si>
   <x:si>
     <x:t>trinatrium arsenaat</x:t>
   </x:si>
   <x:si>
     <x:t>trisodium arsenate</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>trisodium;trioxido(oxo)-$l^{5}-arsane;dodecahydrate</x:t>
   </x:si>
   <x:si>
     <x:t>12044-25-6</x:t>
   </x:si>
   <x:si>
     <x:t>234-952-5</x:t>
   </x:si>
   <x:si>
     <x:t>trinatriumarsenide</x:t>
   </x:si>
   <x:si>
     <x:t>trisodium arsenide</x:t>
   </x:si>
   <x:si>
     <x:t>13464-37-4</x:t>
   </x:si>
   <x:si>
     <x:t>236-681-8</x:t>
   </x:si>
   <x:si>
     <x:t>trinatriumarseniet</x:t>
   </x:si>
   <x:si>
     <x:t>trisodium arsenite</x:t>
   </x:si>
@@ -6381,201 +6381,201 @@
       </x:c>
       <x:c r="K30" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L30" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M30" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N30" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O30" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P30" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:16">
       <x:c r="A31" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C31" s="0" t="s">
+      <x:c r="D31" s="0" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:16">
       <x:c r="A32" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="B32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C32" s="0" t="s">
+      <x:c r="D32" s="0" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L32" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M32" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N32" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O32" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P32" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:16">
       <x:c r="A33" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="B33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C33" s="0" t="s">
+      <x:c r="D33" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:16">
       <x:c r="A34" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
@@ -6664,221 +6664,221 @@
       <x:c r="E36" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L36" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M36" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N36" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O36" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P36" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:16">
       <x:c r="A37" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:16">
       <x:c r="A38" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L38" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M38" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N38" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O38" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P38" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:16">
       <x:c r="A39" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="B39" s="1" t="s">
+      <x:c r="C39" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:16">
       <x:c r="A40" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="B40" s="1" t="s">
+      <x:c r="C40" s="0" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -7037,98 +7037,98 @@
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:16">
       <x:c r="A44" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L44" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M44" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N44" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O44" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P44" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:16">
       <x:c r="A45" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="B45" s="1" t="s">
+      <x:c r="C45" s="0" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -7214,257 +7214,257 @@
       <x:c r="E47" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:16">
       <x:c r="A48" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L48" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M48" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N48" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O48" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P48" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:16">
       <x:c r="A49" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C49" s="0" t="s">
+      <x:c r="D49" s="0" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:16">
       <x:c r="A50" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="B50" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L50" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M50" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N50" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O50" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="P50" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:16">
       <x:c r="A51" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:16">
       <x:c r="A52" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
@@ -7614,107 +7614,107 @@
       <x:c r="E55" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N55" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:16">
       <x:c r="A56" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L56" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M56" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N56" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O56" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P56" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:16">
       <x:c r="A57" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
@@ -7781,1851 +7781,1851 @@
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L58" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M58" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N58" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O58" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P58" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:16">
       <x:c r="A59" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C59" s="0" t="s">
+      <x:c r="D59" s="0" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:16">
       <x:c r="A60" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="B60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C60" s="0" t="s">
+      <x:c r="D60" s="0" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L60" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M60" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N60" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O60" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P60" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:16">
       <x:c r="A61" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="B61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C61" s="0" t="s">
+      <x:c r="D61" s="0" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:16">
       <x:c r="A62" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L62" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M62" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N62" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O62" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P62" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:16">
       <x:c r="A63" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C63" s="0" t="s">
+      <x:c r="D63" s="0" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:16">
       <x:c r="A64" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L64" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M64" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N64" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O64" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P64" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:16">
       <x:c r="A65" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:16">
       <x:c r="A66" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C66" s="0" t="s">
+      <x:c r="D66" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D66" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L66" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M66" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N66" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O66" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P66" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:16">
       <x:c r="A67" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="B67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C67" s="0" t="s">
+      <x:c r="D67" s="0" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:16">
       <x:c r="A68" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="B68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C68" s="0" t="s">
+      <x:c r="D68" s="0" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L68" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M68" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N68" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O68" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P68" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:16">
       <x:c r="A69" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="B69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C69" s="0" t="s">
+      <x:c r="D69" s="0" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:16">
       <x:c r="A70" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="B70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C70" s="0" t="s">
+      <x:c r="D70" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D70" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L70" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M70" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N70" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O70" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P70" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:16">
       <x:c r="A71" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C71" s="0" t="s">
+      <x:c r="D71" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:16">
       <x:c r="A72" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="B72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C72" s="0" t="s">
+      <x:c r="D72" s="0" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L72" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M72" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N72" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O72" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P72" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:16">
       <x:c r="A73" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:16">
       <x:c r="A74" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L74" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M74" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N74" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O74" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P74" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:16">
       <x:c r="A75" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C75" s="0" t="s">
+      <x:c r="D75" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D75" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N75" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:16">
       <x:c r="A76" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L76" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M76" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N76" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O76" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P76" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:16">
       <x:c r="A77" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C77" s="0" t="s">
+      <x:c r="D77" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:16">
       <x:c r="A78" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="B78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C78" s="0" t="s">
+      <x:c r="D78" s="0" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L78" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M78" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N78" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O78" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P78" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:16">
       <x:c r="A79" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="B79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C79" s="0" t="s">
+      <x:c r="D79" s="0" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:16">
       <x:c r="A80" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="B80" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="B80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C80" s="0" t="s">
+      <x:c r="D80" s="0" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L80" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M80" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N80" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O80" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P80" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:16">
       <x:c r="A81" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="B81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C81" s="0" t="s">
+      <x:c r="D81" s="0" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:16">
       <x:c r="A82" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="B82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C82" s="0" t="s">
+      <x:c r="D82" s="0" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L82" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M82" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N82" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O82" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P82" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:16">
       <x:c r="A83" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="B83" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="B83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C83" s="0" t="s">
+      <x:c r="D83" s="0" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:16">
       <x:c r="A84" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="B84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C84" s="0" t="s">
+      <x:c r="D84" s="0" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L84" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M84" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N84" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O84" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P84" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:16">
       <x:c r="A85" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="B85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C85" s="0" t="s">
+      <x:c r="D85" s="0" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:16">
       <x:c r="A86" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="B86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C86" s="0" t="s">
+      <x:c r="D86" s="0" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K86" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L86" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M86" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N86" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O86" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P86" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:16">
       <x:c r="A87" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="B87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C87" s="0" t="s">
+      <x:c r="D87" s="0" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:16">
       <x:c r="A88" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="B88" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="B88" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C88" s="0" t="s">
+      <x:c r="D88" s="0" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K88" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L88" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M88" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N88" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O88" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P88" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:16">
       <x:c r="A89" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="B89" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="B89" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C89" s="0" t="s">
+      <x:c r="D89" s="0" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:16">
       <x:c r="A90" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="B90" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="B90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C90" s="0" t="s">
+      <x:c r="D90" s="0" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L90" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M90" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N90" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O90" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P90" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:16">
       <x:c r="A91" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="B91" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="B91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C91" s="0" t="s">
+      <x:c r="D91" s="0" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:16">
       <x:c r="A92" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="B92" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="B92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C92" s="0" t="s">
+      <x:c r="D92" s="0" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I92" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J92" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K92" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L92" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M92" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N92" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O92" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P92" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:16">
       <x:c r="A93" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="B93" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="B93" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C93" s="0" t="s">
+      <x:c r="D93" s="0" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:16">
       <x:c r="A94" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="B94" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="B94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C94" s="0" t="s">
+      <x:c r="D94" s="0" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L94" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M94" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N94" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O94" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P94" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:16">
       <x:c r="A95" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="B95" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
@@ -9681,3151 +9681,3151 @@
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L96" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M96" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N96" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O96" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P96" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:16">
       <x:c r="A97" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C97" s="0" t="s">
+      <x:c r="D97" s="0" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:16">
       <x:c r="A98" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="B98" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="B98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C98" s="0" t="s">
+      <x:c r="D98" s="0" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L98" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M98" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N98" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O98" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P98" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:16">
       <x:c r="A99" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="B99" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="B99" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C99" s="0" t="s">
+      <x:c r="D99" s="0" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:16">
       <x:c r="A100" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="B100" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="B100" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C100" s="0" t="s">
+      <x:c r="D100" s="0" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K100" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L100" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M100" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N100" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O100" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P100" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:16">
       <x:c r="A101" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="B101" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="B101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C101" s="0" t="s">
+      <x:c r="D101" s="0" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:16">
       <x:c r="A102" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="B102" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C102" s="0" t="s">
+      <x:c r="D102" s="0" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K102" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L102" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M102" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N102" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O102" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P102" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:16">
       <x:c r="A103" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="B103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C103" s="0" t="s">
+      <x:c r="D103" s="0" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:16">
       <x:c r="A104" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B104" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L104" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M104" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N104" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O104" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P104" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:16">
       <x:c r="A105" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C105" s="0" t="s">
+      <x:c r="D105" s="0" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:16">
       <x:c r="A106" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="B106" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C106" s="0" t="s">
+      <x:c r="D106" s="0" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I106" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J106" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K106" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L106" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M106" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N106" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O106" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P106" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:16">
       <x:c r="A107" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="B107" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C107" s="0" t="s">
+      <x:c r="D107" s="0" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:16">
       <x:c r="A108" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="B108" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C108" s="0" t="s">
+      <x:c r="D108" s="0" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L108" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M108" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N108" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O108" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P108" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:16">
       <x:c r="A109" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="B109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C109" s="0" t="s">
+      <x:c r="D109" s="0" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:16">
       <x:c r="A110" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="B110" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I110" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J110" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K110" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L110" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M110" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N110" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O110" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P110" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:16">
       <x:c r="A111" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C111" s="0" t="s">
+      <x:c r="D111" s="0" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I111" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:16">
       <x:c r="A112" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="B112" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L112" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M112" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N112" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O112" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P112" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:16">
       <x:c r="A113" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C113" s="0" t="s">
+      <x:c r="D113" s="0" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I113" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:16">
       <x:c r="A114" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="B114" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="B114" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C114" s="0" t="s">
+      <x:c r="D114" s="0" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H114" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I114" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J114" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K114" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L114" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M114" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N114" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O114" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P114" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:16">
       <x:c r="A115" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="B115" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="B115" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C115" s="0" t="s">
+      <x:c r="D115" s="0" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I115" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:16">
       <x:c r="A116" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="B116" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="B116" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C116" s="0" t="s">
+      <x:c r="D116" s="0" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H116" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I116" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J116" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K116" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L116" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M116" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N116" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O116" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P116" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:16">
       <x:c r="A117" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="B117" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="B117" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C117" s="0" t="s">
+      <x:c r="D117" s="0" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I117" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:16">
       <x:c r="A118" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="B118" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="B118" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C118" s="0" t="s">
+      <x:c r="D118" s="0" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K118" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L118" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M118" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N118" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O118" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P118" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:16">
       <x:c r="A119" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B119" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="B119" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C119" s="0" t="s">
+      <x:c r="D119" s="0" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>436</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I119" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:16">
       <x:c r="A120" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="B120" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="B120" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C120" s="0" t="s">
+      <x:c r="D120" s="0" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H120" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I120" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J120" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K120" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L120" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M120" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N120" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O120" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P120" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:16">
       <x:c r="A121" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="B121" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C121" s="0" t="s">
+      <x:c r="D121" s="0" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I121" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:16">
       <x:c r="A122" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="B122" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C122" s="0" t="s">
+      <x:c r="D122" s="0" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H122" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I122" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J122" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K122" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L122" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M122" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N122" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O122" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P122" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:16">
       <x:c r="A123" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="B123" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C123" s="0" t="s">
+      <x:c r="D123" s="0" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I123" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:16">
       <x:c r="A124" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="B124" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C124" s="0" t="s">
+      <x:c r="D124" s="0" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K124" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L124" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M124" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N124" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O124" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P124" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:16">
       <x:c r="A125" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="B125" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C125" s="0" t="s">
+      <x:c r="D125" s="0" t="s">
         <x:v>453</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:16">
       <x:c r="A126" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="B126" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C126" s="0" t="s">
+      <x:c r="D126" s="0" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I126" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J126" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K126" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L126" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M126" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N126" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O126" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P126" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:16">
       <x:c r="A127" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="B127" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C127" s="0" t="s">
+      <x:c r="D127" s="0" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I127" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:16">
       <x:c r="A128" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="B128" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C128" s="0" t="s">
+      <x:c r="D128" s="0" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>463</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H128" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I128" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J128" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K128" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L128" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M128" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N128" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O128" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P128" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:16">
       <x:c r="A129" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="B129" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C129" s="0" t="s">
+      <x:c r="D129" s="0" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I129" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:16">
       <x:c r="A130" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="B130" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C130" s="0" t="s">
+      <x:c r="D130" s="0" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H130" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I130" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J130" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K130" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L130" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M130" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N130" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O130" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P130" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:16">
       <x:c r="A131" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="B131" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="B131" s="1" t="s">
+      <x:c r="C131" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="C131" s="0" t="s">
+      <x:c r="D131" s="0" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I131" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:16">
       <x:c r="A132" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="B132" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="B132" s="1" t="s">
+      <x:c r="C132" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C132" s="0" t="s">
+      <x:c r="D132" s="0" t="s">
         <x:v>476</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H132" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I132" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J132" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K132" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L132" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M132" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N132" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O132" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P132" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:16">
       <x:c r="A133" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="B133" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="B133" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C133" s="0" t="s">
+      <x:c r="D133" s="0" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>480</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I133" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:16">
       <x:c r="A134" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="B134" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C134" s="0" t="s">
+      <x:c r="D134" s="0" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H134" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I134" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J134" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K134" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L134" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M134" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N134" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O134" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P134" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:16">
       <x:c r="A135" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="B135" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="B135" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C135" s="0" t="s">
+      <x:c r="D135" s="0" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>486</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:16">
       <x:c r="A136" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="B136" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C136" s="0" t="s">
+      <x:c r="D136" s="0" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I136" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J136" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K136" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L136" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M136" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N136" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O136" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P136" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:16">
       <x:c r="A137" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="B137" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="B137" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C137" s="0" t="s">
+      <x:c r="D137" s="0" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I137" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:16">
       <x:c r="A138" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="B138" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="B138" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C138" s="0" t="s">
+      <x:c r="D138" s="0" t="s">
         <x:v>494</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>495</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H138" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I138" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J138" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K138" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L138" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M138" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N138" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O138" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P138" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:16">
       <x:c r="A139" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="B139" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="B139" s="1" t="s">
+      <x:c r="C139" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="C139" s="0" t="s">
+      <x:c r="D139" s="0" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:16">
       <x:c r="A140" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="B140" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="B140" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C140" s="0" t="s">
+      <x:c r="D140" s="0" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K140" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L140" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M140" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N140" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O140" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P140" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:16">
       <x:c r="A141" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="B141" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="B141" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C141" s="0" t="s">
+      <x:c r="D141" s="0" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I141" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:16">
       <x:c r="A142" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="B142" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C142" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="B142" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C142" s="0" t="s">
+      <x:c r="D142" s="0" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H142" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I142" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J142" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K142" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L142" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M142" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N142" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O142" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P142" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:16">
       <x:c r="A143" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="B143" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C143" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="B143" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C143" s="0" t="s">
+      <x:c r="D143" s="0" t="s">
         <x:v>510</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>511</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I143" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:16">
       <x:c r="A144" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C144" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="B144" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C144" s="0" t="s">
+      <x:c r="D144" s="0" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H144" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I144" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J144" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K144" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L144" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M144" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N144" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O144" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P144" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:16">
       <x:c r="A145" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="B145" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C145" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="B145" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C145" s="0" t="s">
+      <x:c r="D145" s="0" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:16">
       <x:c r="A146" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="B146" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="B146" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C146" s="0" t="s">
+      <x:c r="D146" s="0" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>520</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H146" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I146" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J146" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K146" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L146" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M146" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N146" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O146" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P146" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:16">
       <x:c r="A147" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="B147" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="B147" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C147" s="0" t="s">
+      <x:c r="D147" s="0" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I147" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:16">
       <x:c r="A148" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="B148" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="B148" s="1" t="s">
+      <x:c r="C148" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C148" s="0" t="s">
+      <x:c r="D148" s="0" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H148" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I148" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J148" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K148" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L148" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M148" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N148" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O148" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P148" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:16">
       <x:c r="A149" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="B149" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="B149" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C149" s="0" t="s">
+      <x:c r="D149" s="0" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I149" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:16">
       <x:c r="A150" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="B150" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="B150" s="1" t="s">
+      <x:c r="C150" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="C150" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H150" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I150" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J150" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K150" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L150" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M150" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N150" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O150" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P150" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:16">
       <x:c r="A151" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="B151" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="B151" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C151" s="0" t="s">
+      <x:c r="D151" s="0" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I151" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:16">
       <x:c r="A152" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="B152" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="B152" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C152" s="0" t="s">
+      <x:c r="D152" s="0" t="s">
         <x:v>538</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H152" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I152" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J152" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K152" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L152" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M152" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N152" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O152" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P152" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:16">
       <x:c r="A153" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="B153" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C153" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="B153" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C153" s="0" t="s">
+      <x:c r="D153" s="0" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I153" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:16">
       <x:c r="A154" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="B154" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C154" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="B154" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="C154" s="0" t="s">
+      <x:c r="D154" s="0" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H154" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I154" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J154" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K154" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L154" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M154" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N154" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O154" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P154" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:16">
       <x:c r="A155" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="B155" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="B155" s="1" t="s">
+      <x:c r="C155" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I155" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:16">
       <x:c r="A156" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="B156" s="1" t="s">
         <x:v>549</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H156" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I156" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J156" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K156" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L156" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M156" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N156" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O156" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P156" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:16">
       <x:c r="A157" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="C157" s="0" t="s">
+      <x:c r="D157" s="0" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I157" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:16">
       <x:c r="A158" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="B158" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="B158" s="1" t="s">
+      <x:c r="C158" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="C158" s="0" t="s">
+      <x:c r="D158" s="0" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H158" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I158" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J158" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K158" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L158" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M158" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N158" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O158" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P158" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:16">
       <x:c r="A159" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="B159" s="1" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I159" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
@@ -12931,651 +12931,651 @@
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:16">
       <x:c r="A162" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="C162" s="0" t="s">
+      <x:c r="D162" s="0" t="s">
         <x:v>571</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>572</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H162" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I162" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J162" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K162" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L162" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M162" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N162" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O162" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P162" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:16">
       <x:c r="A163" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="B163" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="B163" s="1" t="s">
+      <x:c r="C163" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="C163" s="0" t="s">
+      <x:c r="D163" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="D163" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I163" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:16">
       <x:c r="A164" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="B164" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="B164" s="1" t="s">
+      <x:c r="C164" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="C164" s="0" t="s">
+      <x:c r="D164" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="D164" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H164" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I164" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J164" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K164" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L164" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M164" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N164" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O164" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P164" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:16">
       <x:c r="A165" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="B165" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="B165" s="1" t="s">
+      <x:c r="C165" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="C165" s="0" t="s">
+      <x:c r="D165" s="0" t="s">
         <x:v>583</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>584</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I165" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:16">
       <x:c r="A166" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="B166" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="B166" s="1" t="s">
+      <x:c r="C166" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="C166" s="0" t="s">
+      <x:c r="D166" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="D166" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H166" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I166" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J166" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K166" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L166" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M166" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N166" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O166" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P166" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:16">
       <x:c r="A167" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="B167" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I167" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:16">
       <x:c r="A168" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="C168" s="0" t="s">
+      <x:c r="D168" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="D168" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H168" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I168" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J168" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K168" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L168" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M168" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N168" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O168" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P168" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:16">
       <x:c r="A169" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="B169" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C169" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="B169" s="1" t="s">
+      <x:c r="D169" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="C169" s="0" t="s">
+      <x:c r="E169" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G169" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I169" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="J169" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K169" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="L169" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M169" s="0" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="N169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:16">
       <x:c r="A170" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="B170" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="B170" s="1" t="s">
+      <x:c r="C170" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C170" s="0" t="s">
+      <x:c r="D170" s="0" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H170" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I170" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J170" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K170" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L170" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M170" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N170" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O170" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P170" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:16">
       <x:c r="A171" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="B171" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="B171" s="1" t="s">
+      <x:c r="C171" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C171" s="0" t="s">
+      <x:c r="D171" s="0" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I171" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:16">
       <x:c r="A172" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="B172" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="B172" s="1" t="s">
+      <x:c r="C172" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="C172" s="0" t="s">
+      <x:c r="D172" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="D172" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H172" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I172" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J172" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K172" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L172" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M172" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N172" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O172" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P172" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:16">
       <x:c r="A173" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="B173" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="B173" s="1" t="s">
+      <x:c r="C173" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C173" s="0" t="s">
+      <x:c r="D173" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="D173" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I173" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:16">
       <x:c r="A174" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="B174" s="1" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H174" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I174" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J174" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
@@ -13631,2204 +13631,2204 @@
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:16">
       <x:c r="A176" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C176" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C176" s="0" t="s">
+      <x:c r="D176" s="0" t="s">
         <x:v>625</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>626</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H176" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I176" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J176" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K176" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L176" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M176" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N176" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O176" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P176" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:16">
       <x:c r="A177" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="B177" s="1" t="s">
         <x:v>627</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I177" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:16">
       <x:c r="A178" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C178" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C178" s="0" t="s">
+      <x:c r="D178" s="0" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H178" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I178" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J178" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K178" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L178" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M178" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N178" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O178" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P178" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:16">
       <x:c r="A179" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="B179" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="B179" s="1" t="s">
+      <x:c r="C179" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="C179" s="0" t="s">
+      <x:c r="D179" s="0" t="s">
         <x:v>636</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I179" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:16">
       <x:c r="A180" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="B180" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="B180" s="1" t="s">
+      <x:c r="C180" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="C180" s="0" t="s">
+      <x:c r="D180" s="0" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>641</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H180" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I180" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J180" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K180" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L180" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M180" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N180" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O180" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P180" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:16">
       <x:c r="A181" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="B181" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="B181" s="1" t="s">
+      <x:c r="C181" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="C181" s="0" t="s">
+      <x:c r="D181" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="D181" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I181" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:16">
       <x:c r="A182" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="B182" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="B182" s="1" t="s">
+      <x:c r="C182" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="C182" s="0" t="s">
+      <x:c r="D182" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="D182" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H182" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I182" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J182" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K182" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L182" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M182" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N182" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O182" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P182" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:16">
       <x:c r="A183" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="B183" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="B183" s="1" t="s">
+      <x:c r="C183" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="C183" s="0" t="s">
+      <x:c r="D183" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="D183" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I183" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:16">
       <x:c r="A184" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="B184" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="B184" s="1" t="s">
+      <x:c r="C184" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="C184" s="0" t="s">
+      <x:c r="D184" s="0" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H184" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I184" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J184" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K184" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L184" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M184" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N184" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O184" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P184" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:16">
       <x:c r="A185" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="B185" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="B185" s="1" t="s">
+      <x:c r="C185" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="C185" s="0" t="s">
+      <x:c r="D185" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="D185" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I185" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:16">
       <x:c r="A186" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="B186" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="B186" s="1" t="s">
+      <x:c r="C186" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="C186" s="0" t="s">
+      <x:c r="D186" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="D186" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H186" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I186" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J186" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K186" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L186" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M186" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N186" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O186" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P186" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:16">
       <x:c r="A187" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="B187" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
-      <x:c r="B187" s="1" t="s">
+      <x:c r="C187" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="C187" s="0" t="s">
+      <x:c r="D187" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="D187" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I187" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:16">
       <x:c r="A188" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="B188" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="B188" s="1" t="s">
+      <x:c r="C188" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="C188" s="0" t="s">
+      <x:c r="D188" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="D188" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H188" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I188" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J188" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K188" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L188" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M188" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N188" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O188" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P188" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:16">
       <x:c r="A189" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="B189" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="B189" s="1" t="s">
+      <x:c r="C189" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="C189" s="0" t="s">
+      <x:c r="D189" s="0" t="s">
         <x:v>676</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I189" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:16">
       <x:c r="A190" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="B190" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="B190" s="1" t="s">
+      <x:c r="C190" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="C190" s="0" t="s">
+      <x:c r="D190" s="0" t="s">
         <x:v>680</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>681</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H190" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I190" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J190" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K190" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L190" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M190" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N190" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O190" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P190" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:16">
       <x:c r="A191" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="B191" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="B191" s="1" t="s">
+      <x:c r="C191" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="C191" s="0" t="s">
+      <x:c r="D191" s="0" t="s">
         <x:v>684</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>685</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I191" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:16">
       <x:c r="A192" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="B192" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="B192" s="1" t="s">
+      <x:c r="C192" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="C192" s="0" t="s">
+      <x:c r="D192" s="0" t="s">
         <x:v>688</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>689</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H192" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I192" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J192" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K192" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L192" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M192" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N192" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O192" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P192" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:16">
       <x:c r="A193" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="B193" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="B193" s="1" t="s">
+      <x:c r="C193" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="C193" s="0" t="s">
+      <x:c r="D193" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="D193" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I193" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:16">
       <x:c r="A194" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="B194" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="B194" s="1" t="s">
+      <x:c r="C194" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="C194" s="0" t="s">
+      <x:c r="D194" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="D194" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H194" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I194" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J194" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K194" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L194" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M194" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N194" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O194" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P194" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:16">
       <x:c r="A195" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="B195" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
-      <x:c r="B195" s="1" t="s">
+      <x:c r="C195" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="C195" s="0" t="s">
+      <x:c r="D195" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="D195" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I195" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:16">
       <x:c r="A196" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="B196" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="B196" s="1" t="s">
+      <x:c r="C196" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="C196" s="0" t="s">
+      <x:c r="D196" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="D196" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H196" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I196" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J196" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K196" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L196" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M196" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N196" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O196" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P196" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:16">
       <x:c r="A197" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="B197" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="B197" s="1" t="s">
+      <x:c r="C197" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="C197" s="0" t="s">
+      <x:c r="D197" s="0" t="s">
         <x:v>708</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>709</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I197" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:16">
       <x:c r="A198" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="B198" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="B198" s="1" t="s">
+      <x:c r="C198" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="C198" s="0" t="s">
+      <x:c r="D198" s="0" t="s">
         <x:v>712</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>713</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H198" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I198" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J198" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K198" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L198" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M198" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N198" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O198" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P198" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:16">
       <x:c r="A199" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="B199" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
-      <x:c r="B199" s="1" t="s">
+      <x:c r="C199" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="C199" s="0" t="s">
+      <x:c r="D199" s="0" t="s">
         <x:v>716</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>717</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I199" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:16">
       <x:c r="A200" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="B200" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="B200" s="1" t="s">
+      <x:c r="C200" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="C200" s="0" t="s">
+      <x:c r="D200" s="0" t="s">
         <x:v>720</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>721</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H200" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I200" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J200" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K200" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L200" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M200" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N200" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O200" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P200" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:16">
       <x:c r="A201" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="B201" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="B201" s="1" t="s">
+      <x:c r="C201" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="C201" s="0" t="s">
+      <x:c r="D201" s="0" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I201" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:16">
       <x:c r="A202" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="B202" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="B202" s="1" t="s">
+      <x:c r="C202" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="C202" s="0" t="s">
+      <x:c r="D202" s="0" t="s">
         <x:v>728</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>729</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K202" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L202" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M202" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N202" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O202" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P202" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:16">
       <x:c r="A203" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="B203" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="B203" s="1" t="s">
+      <x:c r="C203" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="C203" s="0" t="s">
+      <x:c r="D203" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:16">
       <x:c r="A204" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="B204" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="B204" s="1" t="s">
+      <x:c r="C204" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="C204" s="0" t="s">
+      <x:c r="D204" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="D204" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K204" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L204" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M204" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N204" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O204" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P204" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:16">
       <x:c r="A205" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="B205" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="B205" s="1" t="s">
+      <x:c r="C205" s="0" t="s">
         <x:v>739</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>740</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I205" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N205" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:16">
       <x:c r="A206" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="B206" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="C206" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="D206" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="E206" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="F206" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G206" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H206" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I206" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="J206" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K206" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="L206" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M206" s="0" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="N206" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="B206" s="1" t="s">
+      <x:c r="O206" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="C206" s="0" t="s">
+      <x:c r="P206" s="0" t="s">
         <x:v>747</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:16">
       <x:c r="A207" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="B207" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="B207" s="1" t="s">
+      <x:c r="C207" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
-      <x:c r="C207" s="0" t="s">
+      <x:c r="D207" s="0" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I207" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:16">
       <x:c r="A208" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="B208" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="B208" s="1" t="s">
+      <x:c r="C208" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="C208" s="0" t="s">
+      <x:c r="D208" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="D208" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H208" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I208" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J208" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K208" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L208" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M208" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N208" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O208" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P208" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:16">
       <x:c r="A209" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="B209" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="B209" s="1" t="s">
+      <x:c r="C209" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="C209" s="0" t="s">
+      <x:c r="D209" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
-      <x:c r="D209" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I209" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:16">
       <x:c r="A210" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="B210" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
-      <x:c r="B210" s="1" t="s">
+      <x:c r="C210" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="C210" s="0" t="s">
+      <x:c r="D210" s="0" t="s">
         <x:v>763</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>764</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H210" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I210" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J210" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K210" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L210" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M210" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N210" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O210" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P210" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:16">
       <x:c r="A211" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="B211" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="B211" s="1" t="s">
+      <x:c r="C211" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="C211" s="0" t="s">
+      <x:c r="D211" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="D211" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:16">
       <x:c r="A212" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="B212" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="B212" s="1" t="s">
+      <x:c r="C212" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="C212" s="0" t="s">
+      <x:c r="D212" s="0" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H212" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I212" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J212" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K212" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L212" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M212" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N212" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O212" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P212" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:16">
       <x:c r="A213" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="B213" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="B213" s="1" t="s">
+      <x:c r="C213" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="C213" s="0" t="s">
+      <x:c r="D213" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="D213" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I213" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:16">
       <x:c r="A214" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="B214" s="1" t="s">
         <x:v>777</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H214" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I214" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J214" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K214" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L214" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M214" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N214" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O214" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P214" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:16">
       <x:c r="A215" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="B215" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C215" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="C215" s="0" t="s">
+      <x:c r="D215" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I215" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:16">
       <x:c r="A216" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="B216" s="1" t="s">
         <x:v>784</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H216" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I216" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J216" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K216" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L216" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M216" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N216" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O216" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P216" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:16">
       <x:c r="A217" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="B217" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C217" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
-      <x:c r="C217" s="0" t="s">
+      <x:c r="D217" s="0" t="s">
         <x:v>789</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>790</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I217" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:16">
       <x:c r="A218" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="B218" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="B218" s="1" t="s">
+      <x:c r="C218" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="C218" s="0" t="s">
+      <x:c r="D218" s="0" t="s">
         <x:v>793</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>794</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H218" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I218" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J218" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K218" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L218" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M218" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N218" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O218" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P218" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:16">
       <x:c r="A219" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="B219" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
-      <x:c r="B219" s="1" t="s">
+      <x:c r="C219" s="0" t="s">
         <x:v>796</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>797</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -15887,228 +15887,228 @@
       </x:c>
       <x:c r="M220" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N220" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O220" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P220" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:16">
       <x:c r="A221" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="B221" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I221" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:16">
       <x:c r="A222" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="B222" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="B222" s="1" t="s">
+      <x:c r="C222" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="C222" s="0" t="s">
+      <x:c r="D222" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="D222" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H222" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I222" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J222" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K222" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L222" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M222" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N222" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O222" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P222" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:16">
       <x:c r="A223" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="B223" s="1" t="s">
         <x:v>809</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I223" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:16">
       <x:c r="A224" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="B224" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H224" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I224" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J224" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K224" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L224" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M224" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N224" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O224" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P224" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:16">
       <x:c r="A225" s="1" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="B225" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
@@ -16264,101 +16264,101 @@
       <x:c r="E228" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H228" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I228" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J228" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K228" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L228" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M228" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N228" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O228" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P228" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:16">
       <x:c r="A229" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B229" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I229" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:16">
       <x:c r="A230" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="B230" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
@@ -16464,201 +16464,201 @@
       <x:c r="E232" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K232" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L232" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M232" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N232" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O232" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P232" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:16">
       <x:c r="A233" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="B233" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:16">
       <x:c r="A234" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="B234" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I234" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J234" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K234" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L234" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M234" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="N234" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O234" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P234" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:16">
       <x:c r="A235" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="B235" s="1" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I235" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:16">
       <x:c r="A236" s="1" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="B236" s="1" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
@@ -17164,101 +17164,101 @@
       <x:c r="E246" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H246" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I246" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J246" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K246" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L246" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M246" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N246" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O246" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P246" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:16">
       <x:c r="A247" s="1" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="B247" s="1" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I247" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:16">
       <x:c r="A248" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="B248" s="1" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
@@ -17514,110 +17514,110 @@
       <x:c r="E253" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I253" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:16">
       <x:c r="A254" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B254" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H254" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I254" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J254" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K254" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L254" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M254" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N254" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="O254" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="P254" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:16">
       <x:c r="A255" s="1" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="B255" s="1" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
@@ -17664,51 +17664,51 @@
       <x:c r="E256" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H256" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I256" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J256" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K256" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L256" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M256" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N256" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O256" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P256" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:16">
       <x:c r="A257" s="1" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="B257" s="1" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
@@ -17723,51 +17723,51 @@
       <x:c r="H257" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I257" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="N257" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:16">
       <x:c r="A258" s="1" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="B258" s="1" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H258" s="0" t="s">
@@ -17914,51 +17914,51 @@
       <x:c r="E261" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:16">
       <x:c r="A262" s="1" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="B262" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
@@ -19064,51 +19064,51 @@
       <x:c r="E284" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H284" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I284" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J284" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K284" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L284" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M284" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N284" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O284" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P284" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:16">
       <x:c r="A285" s="1" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="B285" s="1" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
@@ -19131,1304 +19131,1304 @@
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:16">
       <x:c r="A286" s="1" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="B286" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C286" s="0" t="s">
         <x:v>1048</x:v>
       </x:c>
-      <x:c r="C286" s="0" t="s">
+      <x:c r="D286" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
-      <x:c r="D286" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H286" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I286" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J286" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K286" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L286" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M286" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N286" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O286" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P286" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:16">
       <x:c r="A287" s="1" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="B287" s="1" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I287" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:16">
       <x:c r="A288" s="1" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="B288" s="1" t="s">
         <x:v>1054</x:v>
       </x:c>
-      <x:c r="B288" s="1" t="s">
+      <x:c r="C288" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
-      <x:c r="C288" s="0" t="s">
+      <x:c r="D288" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="D288" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G288" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H288" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I288" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J288" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K288" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L288" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M288" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="N288" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O288" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P288" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:16">
       <x:c r="A289" s="1" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="B289" s="1" t="s">
         <x:v>1058</x:v>
       </x:c>
-      <x:c r="B289" s="1" t="s">
+      <x:c r="C289" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
-      <x:c r="C289" s="0" t="s">
+      <x:c r="D289" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
-      <x:c r="D289" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:16">
       <x:c r="A290" s="1" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="B290" s="1" t="s">
         <x:v>1062</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G290" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H290" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I290" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J290" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K290" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L290" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M290" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N290" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O290" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P290" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:16">
       <x:c r="A291" s="1" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="B291" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C291" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
-      <x:c r="C291" s="0" t="s">
+      <x:c r="D291" s="0" t="s">
         <x:v>1067</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1068</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I291" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:16">
       <x:c r="A292" s="1" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="B292" s="1" t="s">
         <x:v>1069</x:v>
       </x:c>
-      <x:c r="B292" s="1" t="s">
+      <x:c r="C292" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
-      <x:c r="C292" s="0" t="s">
+      <x:c r="D292" s="0" t="s">
         <x:v>1071</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1072</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G292" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H292" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I292" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J292" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K292" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L292" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M292" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N292" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O292" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P292" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:16">
       <x:c r="A293" s="1" t="s">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="B293" s="1" t="s">
         <x:v>1073</x:v>
       </x:c>
-      <x:c r="B293" s="1" t="s">
+      <x:c r="C293" s="0" t="s">
         <x:v>1074</x:v>
       </x:c>
-      <x:c r="C293" s="0" t="s">
+      <x:c r="D293" s="0" t="s">
         <x:v>1075</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1076</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I293" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:16">
       <x:c r="A294" s="1" t="s">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="B294" s="1" t="s">
         <x:v>1077</x:v>
       </x:c>
-      <x:c r="B294" s="1" t="s">
+      <x:c r="C294" s="0" t="s">
         <x:v>1078</x:v>
       </x:c>
-      <x:c r="C294" s="0" t="s">
+      <x:c r="D294" s="0" t="s">
         <x:v>1079</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1080</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H294" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I294" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J294" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K294" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L294" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M294" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N294" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O294" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P294" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:16">
       <x:c r="A295" s="1" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="B295" s="1" t="s">
         <x:v>1081</x:v>
       </x:c>
-      <x:c r="B295" s="1" t="s">
+      <x:c r="C295" s="0" t="s">
         <x:v>1082</x:v>
       </x:c>
-      <x:c r="C295" s="0" t="s">
+      <x:c r="D295" s="0" t="s">
         <x:v>1083</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1084</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I295" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:16">
       <x:c r="A296" s="1" t="s">
+        <x:v>1084</x:v>
+      </x:c>
+      <x:c r="B296" s="1" t="s">
         <x:v>1085</x:v>
       </x:c>
-      <x:c r="B296" s="1" t="s">
+      <x:c r="C296" s="0" t="s">
         <x:v>1086</x:v>
       </x:c>
-      <x:c r="C296" s="0" t="s">
+      <x:c r="D296" s="0" t="s">
         <x:v>1087</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1088</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H296" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I296" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J296" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K296" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L296" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M296" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N296" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O296" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P296" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:16">
       <x:c r="A297" s="1" t="s">
+        <x:v>1088</x:v>
+      </x:c>
+      <x:c r="B297" s="1" t="s">
         <x:v>1089</x:v>
       </x:c>
-      <x:c r="B297" s="1" t="s">
+      <x:c r="C297" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
-      <x:c r="C297" s="0" t="s">
+      <x:c r="D297" s="0" t="s">
         <x:v>1091</x:v>
       </x:c>
-      <x:c r="D297" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I297" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:16">
       <x:c r="A298" s="1" t="s">
+        <x:v>1092</x:v>
+      </x:c>
+      <x:c r="B298" s="1" t="s">
         <x:v>1093</x:v>
       </x:c>
-      <x:c r="B298" s="1" t="s">
+      <x:c r="C298" s="0" t="s">
         <x:v>1094</x:v>
       </x:c>
-      <x:c r="C298" s="0" t="s">
+      <x:c r="D298" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
-      <x:c r="D298" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H298" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I298" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J298" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K298" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L298" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M298" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N298" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O298" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P298" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:16">
       <x:c r="A299" s="1" t="s">
+        <x:v>1096</x:v>
+      </x:c>
+      <x:c r="B299" s="1" t="s">
         <x:v>1097</x:v>
       </x:c>
-      <x:c r="B299" s="1" t="s">
+      <x:c r="C299" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
-      <x:c r="C299" s="0" t="s">
+      <x:c r="D299" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
-      <x:c r="D299" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I299" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:16">
       <x:c r="A300" s="1" t="s">
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="B300" s="1" t="s">
         <x:v>1101</x:v>
       </x:c>
-      <x:c r="B300" s="1" t="s">
+      <x:c r="C300" s="0" t="s">
         <x:v>1102</x:v>
       </x:c>
-      <x:c r="C300" s="0" t="s">
+      <x:c r="D300" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
-      <x:c r="D300" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E300" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H300" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I300" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J300" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K300" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L300" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M300" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N300" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O300" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P300" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:16">
       <x:c r="A301" s="1" t="s">
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="B301" s="1" t="s">
         <x:v>1105</x:v>
       </x:c>
-      <x:c r="B301" s="1" t="s">
+      <x:c r="C301" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
-      <x:c r="C301" s="0" t="s">
+      <x:c r="D301" s="0" t="s">
         <x:v>1107</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1108</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I301" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:16">
       <x:c r="A302" s="1" t="s">
+        <x:v>1108</x:v>
+      </x:c>
+      <x:c r="B302" s="1" t="s">
         <x:v>1109</x:v>
       </x:c>
-      <x:c r="B302" s="1" t="s">
+      <x:c r="C302" s="0" t="s">
         <x:v>1110</x:v>
       </x:c>
-      <x:c r="C302" s="0" t="s">
+      <x:c r="D302" s="0" t="s">
         <x:v>1111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1112</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H302" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I302" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J302" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K302" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L302" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M302" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N302" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O302" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P302" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:16">
       <x:c r="A303" s="1" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+      <x:c r="B303" s="1" t="s">
         <x:v>1113</x:v>
       </x:c>
-      <x:c r="B303" s="1" t="s">
+      <x:c r="C303" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
-      <x:c r="C303" s="0" t="s">
+      <x:c r="D303" s="0" t="s">
         <x:v>1115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1116</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I303" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:16">
       <x:c r="A304" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="B304" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H304" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I304" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J304" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K304" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L304" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M304" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N304" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O304" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P304" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:16">
       <x:c r="A305" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B305" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C305" s="0" t="s">
         <x:v>1120</x:v>
       </x:c>
-      <x:c r="C305" s="0" t="s">
+      <x:c r="D305" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
-      <x:c r="D305" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I305" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N305" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:16">
       <x:c r="A306" s="1" t="s">
+        <x:v>1122</x:v>
+      </x:c>
+      <x:c r="B306" s="1" t="s">
         <x:v>1123</x:v>
       </x:c>
-      <x:c r="B306" s="1" t="s">
+      <x:c r="C306" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
-      <x:c r="C306" s="0" t="s">
+      <x:c r="D306" s="0" t="s">
         <x:v>1125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1126</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H306" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I306" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J306" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K306" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L306" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M306" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N306" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O306" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P306" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:16">
       <x:c r="A307" s="1" t="s">
+        <x:v>1126</x:v>
+      </x:c>
+      <x:c r="B307" s="1" t="s">
         <x:v>1127</x:v>
       </x:c>
-      <x:c r="B307" s="1" t="s">
+      <x:c r="C307" s="0" t="s">
         <x:v>1128</x:v>
       </x:c>
-      <x:c r="C307" s="0" t="s">
+      <x:c r="D307" s="0" t="s">
         <x:v>1129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1130</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I307" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:16">
       <x:c r="A308" s="1" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="B308" s="1" t="s">
         <x:v>1131</x:v>
       </x:c>
-      <x:c r="B308" s="1" t="s">
+      <x:c r="C308" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
-      <x:c r="C308" s="0" t="s">
+      <x:c r="D308" s="0" t="s">
         <x:v>1133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1134</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G308" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H308" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I308" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J308" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K308" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L308" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M308" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N308" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O308" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P308" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:16">
       <x:c r="A309" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="B309" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I309" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:16">
       <x:c r="A310" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B310" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H310" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I310" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J310" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K310" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L310" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M310" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N310" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O310" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P310" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:16">
       <x:c r="A311" s="1" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="B311" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C311" s="0" t="s">
         <x:v>1141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1142</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I311" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -20437,395 +20437,395 @@
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:16">
       <x:c r="A312" s="1" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="B312" s="1" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H312" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I312" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J312" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K312" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L312" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M312" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N312" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O312" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P312" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:16">
       <x:c r="A313" s="1" t="s">
+        <x:v>1146</x:v>
+      </x:c>
+      <x:c r="B313" s="1" t="s">
         <x:v>1147</x:v>
       </x:c>
-      <x:c r="B313" s="1" t="s">
+      <x:c r="C313" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
-      <x:c r="C313" s="0" t="s">
+      <x:c r="D313" s="0" t="s">
         <x:v>1149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1150</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:16">
       <x:c r="A314" s="1" t="s">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="B314" s="1" t="s">
         <x:v>1151</x:v>
       </x:c>
-      <x:c r="B314" s="1" t="s">
+      <x:c r="C314" s="0" t="s">
         <x:v>1152</x:v>
       </x:c>
-      <x:c r="C314" s="0" t="s">
+      <x:c r="D314" s="0" t="s">
         <x:v>1153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1154</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J314" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K314" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L314" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M314" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N314" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O314" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P314" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:16">
       <x:c r="A315" s="1" t="s">
+        <x:v>1154</x:v>
+      </x:c>
+      <x:c r="B315" s="1" t="s">
         <x:v>1155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:16">
       <x:c r="A316" s="1" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="B316" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C316" s="0" t="s">
         <x:v>1159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1160</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J316" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K316" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L316" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M316" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N316" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O316" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P316" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:16">
       <x:c r="A317" s="1" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="B317" s="1" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:16">
       <x:c r="A318" s="1" t="s">
+        <x:v>1164</x:v>
+      </x:c>
+      <x:c r="B318" s="1" t="s">
         <x:v>1165</x:v>
       </x:c>
-      <x:c r="B318" s="1" t="s">
+      <x:c r="C318" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
-      <x:c r="C318" s="0" t="s">
+      <x:c r="D318" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
-      <x:c r="D318" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H318" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J318" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K318" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L318" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M318" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N318" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O318" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P318" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:16">
       <x:c r="A319" s="1" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="B319" s="1" t="s">
         <x:v>1169</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
@@ -20864,421 +20864,421 @@
       <x:c r="E320" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H320" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J320" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K320" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L320" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M320" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N320" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O320" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P320" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:16">
       <x:c r="A321" s="1" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="B321" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:16">
       <x:c r="A322" s="1" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="B322" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C322" s="0" t="s">
         <x:v>1179</x:v>
       </x:c>
-      <x:c r="C322" s="0" t="s">
+      <x:c r="D322" s="0" t="s">
         <x:v>1180</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1181</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H322" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J322" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K322" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L322" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M322" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N322" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O322" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P322" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:16">
       <x:c r="A323" s="1" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="B323" s="1" t="s">
         <x:v>1182</x:v>
       </x:c>
-      <x:c r="B323" s="1" t="s">
+      <x:c r="C323" s="0" t="s">
         <x:v>1183</x:v>
       </x:c>
-      <x:c r="C323" s="0" t="s">
+      <x:c r="D323" s="0" t="s">
         <x:v>1184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1185</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I323" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:16">
       <x:c r="A324" s="1" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="B324" s="1" t="s">
         <x:v>1186</x:v>
       </x:c>
-      <x:c r="B324" s="1" t="s">
+      <x:c r="C324" s="0" t="s">
         <x:v>1187</x:v>
       </x:c>
-      <x:c r="C324" s="0" t="s">
+      <x:c r="D324" s="0" t="s">
         <x:v>1188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1189</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H324" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I324" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J324" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K324" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L324" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M324" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N324" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O324" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P324" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:16">
       <x:c r="A325" s="1" t="s">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="B325" s="1" t="s">
         <x:v>1190</x:v>
       </x:c>
-      <x:c r="B325" s="1" t="s">
+      <x:c r="C325" s="0" t="s">
         <x:v>1191</x:v>
       </x:c>
-      <x:c r="C325" s="0" t="s">
+      <x:c r="D325" s="0" t="s">
         <x:v>1192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1193</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:16">
       <x:c r="A326" s="1" t="s">
+        <x:v>1193</x:v>
+      </x:c>
+      <x:c r="B326" s="1" t="s">
         <x:v>1194</x:v>
       </x:c>
-      <x:c r="B326" s="1" t="s">
+      <x:c r="C326" s="0" t="s">
         <x:v>1195</x:v>
       </x:c>
-      <x:c r="C326" s="0" t="s">
+      <x:c r="D326" s="0" t="s">
         <x:v>1196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1197</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H326" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I326" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J326" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K326" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L326" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M326" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N326" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O326" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P326" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:16">
       <x:c r="A327" s="1" t="s">
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="B327" s="1" t="s">
         <x:v>1198</x:v>
       </x:c>
-      <x:c r="B327" s="1" t="s">
+      <x:c r="C327" s="0" t="s">
         <x:v>1199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1200</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I327" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:16">
       <x:c r="A328" s="1" t="s">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="B328" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H328" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I328" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J328" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K328" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -21331,654 +21331,654 @@
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:16">
       <x:c r="A330" s="1" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="B330" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C330" s="0" t="s">
         <x:v>1208</x:v>
       </x:c>
-      <x:c r="C330" s="0" t="s">
+      <x:c r="D330" s="0" t="s">
         <x:v>1209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1210</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H330" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I330" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J330" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K330" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L330" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M330" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N330" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O330" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P330" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:16">
       <x:c r="A331" s="1" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B331" s="1" t="s">
         <x:v>1211</x:v>
       </x:c>
-      <x:c r="B331" s="1" t="s">
+      <x:c r="C331" s="0" t="s">
         <x:v>1212</x:v>
       </x:c>
-      <x:c r="C331" s="0" t="s">
+      <x:c r="D331" s="0" t="s">
         <x:v>1213</x:v>
       </x:c>
-      <x:c r="D331" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:16">
       <x:c r="A332" s="1" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="B332" s="1" t="s">
         <x:v>1215</x:v>
       </x:c>
-      <x:c r="B332" s="1" t="s">
+      <x:c r="C332" s="0" t="s">
         <x:v>1216</x:v>
       </x:c>
-      <x:c r="C332" s="0" t="s">
+      <x:c r="D332" s="0" t="s">
         <x:v>1217</x:v>
       </x:c>
-      <x:c r="D332" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H332" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J332" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K332" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L332" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M332" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N332" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O332" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P332" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:16">
       <x:c r="A333" s="1" t="s">
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="B333" s="1" t="s">
         <x:v>1219</x:v>
       </x:c>
-      <x:c r="B333" s="1" t="s">
+      <x:c r="C333" s="0" t="s">
         <x:v>1220</x:v>
       </x:c>
-      <x:c r="C333" s="0" t="s">
+      <x:c r="D333" s="0" t="s">
         <x:v>1221</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1222</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I333" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:16">
       <x:c r="A334" s="1" t="s">
+        <x:v>1222</x:v>
+      </x:c>
+      <x:c r="B334" s="1" t="s">
         <x:v>1223</x:v>
       </x:c>
-      <x:c r="B334" s="1" t="s">
+      <x:c r="C334" s="0" t="s">
         <x:v>1224</x:v>
       </x:c>
-      <x:c r="C334" s="0" t="s">
+      <x:c r="D334" s="0" t="s">
         <x:v>1225</x:v>
       </x:c>
-      <x:c r="D334" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H334" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J334" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K334" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L334" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M334" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N334" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O334" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P334" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:16">
       <x:c r="A335" s="1" t="s">
+        <x:v>1226</x:v>
+      </x:c>
+      <x:c r="B335" s="1" t="s">
         <x:v>1227</x:v>
       </x:c>
-      <x:c r="B335" s="1" t="s">
+      <x:c r="C335" s="0" t="s">
         <x:v>1228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1229</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:16">
       <x:c r="A336" s="1" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="B336" s="1" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H336" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J336" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K336" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L336" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M336" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N336" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O336" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P336" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:16">
       <x:c r="A337" s="1" t="s">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="B337" s="1" t="s">
         <x:v>1234</x:v>
       </x:c>
-      <x:c r="B337" s="1" t="s">
+      <x:c r="C337" s="0" t="s">
         <x:v>1235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1236</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:16">
       <x:c r="A338" s="1" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="B338" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J338" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K338" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L338" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M338" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N338" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O338" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P338" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:16">
       <x:c r="A339" s="1" t="s">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="B339" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C339" s="0" t="s">
         <x:v>1241</x:v>
       </x:c>
-      <x:c r="C339" s="0" t="s">
+      <x:c r="D339" s="0" t="s">
         <x:v>1242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1243</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I339" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:16">
       <x:c r="A340" s="1" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="B340" s="1" t="s">
         <x:v>1244</x:v>
       </x:c>
-      <x:c r="B340" s="1" t="s">
+      <x:c r="C340" s="0" t="s">
         <x:v>1245</x:v>
       </x:c>
-      <x:c r="C340" s="0" t="s">
+      <x:c r="D340" s="0" t="s">
         <x:v>1246</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1247</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H340" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I340" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J340" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K340" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L340" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M340" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N340" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O340" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P340" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:16">
       <x:c r="A341" s="1" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="B341" s="1" t="s">
         <x:v>1248</x:v>
       </x:c>
-      <x:c r="B341" s="1" t="s">
+      <x:c r="C341" s="0" t="s">
         <x:v>1249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1250</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I341" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:16">
       <x:c r="A342" s="1" t="s">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="B342" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H342" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I342" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J342" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K342" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -22031,1204 +22031,1204 @@
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:16">
       <x:c r="A344" s="1" t="s">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="B344" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C344" s="0" t="s">
         <x:v>1258</x:v>
       </x:c>
-      <x:c r="C344" s="0" t="s">
+      <x:c r="D344" s="0" t="s">
         <x:v>1259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1260</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H344" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I344" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J344" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K344" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L344" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M344" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N344" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O344" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P344" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:16">
       <x:c r="A345" s="1" t="s">
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="B345" s="1" t="s">
         <x:v>1261</x:v>
       </x:c>
-      <x:c r="B345" s="1" t="s">
+      <x:c r="C345" s="0" t="s">
         <x:v>1262</x:v>
       </x:c>
-      <x:c r="C345" s="0" t="s">
+      <x:c r="D345" s="0" t="s">
         <x:v>1263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1264</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I345" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:16">
       <x:c r="A346" s="1" t="s">
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="B346" s="1" t="s">
         <x:v>1265</x:v>
       </x:c>
-      <x:c r="B346" s="1" t="s">
+      <x:c r="C346" s="0" t="s">
         <x:v>1266</x:v>
       </x:c>
-      <x:c r="C346" s="0" t="s">
+      <x:c r="D346" s="0" t="s">
         <x:v>1267</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1268</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H346" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I346" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J346" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K346" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L346" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M346" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N346" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O346" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P346" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:16">
       <x:c r="A347" s="1" t="s">
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="B347" s="1" t="s">
         <x:v>1269</x:v>
       </x:c>
-      <x:c r="B347" s="1" t="s">
+      <x:c r="C347" s="0" t="s">
         <x:v>1270</x:v>
       </x:c>
-      <x:c r="C347" s="0" t="s">
+      <x:c r="D347" s="0" t="s">
         <x:v>1271</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1272</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I347" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:16">
       <x:c r="A348" s="1" t="s">
+        <x:v>1272</x:v>
+      </x:c>
+      <x:c r="B348" s="1" t="s">
         <x:v>1273</x:v>
       </x:c>
-      <x:c r="B348" s="1" t="s">
+      <x:c r="C348" s="0" t="s">
         <x:v>1274</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1275</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H348" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I348" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J348" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K348" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L348" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M348" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N348" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O348" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P348" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:16">
       <x:c r="A349" s="1" t="s">
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="B349" s="1" t="s">
         <x:v>1277</x:v>
       </x:c>
-      <x:c r="B349" s="1" t="s">
+      <x:c r="C349" s="0" t="s">
         <x:v>1278</x:v>
       </x:c>
-      <x:c r="C349" s="0" t="s">
+      <x:c r="D349" s="0" t="s">
+        <x:v>1278</x:v>
+      </x:c>
+      <x:c r="E349" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="F349" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G349" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H349" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I349" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="J349" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K349" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="L349" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M349" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="N349" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="O349" s="0" t="s">
         <x:v>1279</x:v>
       </x:c>
-      <x:c r="D349" s="0" t="s">
-[...34 lines deleted...]
-      </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:16">
       <x:c r="A350" s="1" t="s">
+        <x:v>1280</x:v>
+      </x:c>
+      <x:c r="B350" s="1" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="C350" s="0" t="s">
         <x:v>1282</x:v>
       </x:c>
-      <x:c r="B350" s="1" t="s">
+      <x:c r="D350" s="0" t="s">
         <x:v>1283</x:v>
       </x:c>
-      <x:c r="C350" s="0" t="s">
+      <x:c r="E350" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="F350" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G350" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H350" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="I350" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="J350" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K350" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="L350" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="M350" s="0" t="s">
         <x:v>1284</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="N350" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O350" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P350" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:16">
       <x:c r="A351" s="1" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="B351" s="1" t="s">
         <x:v>1286</x:v>
       </x:c>
-      <x:c r="B351" s="1" t="s">
+      <x:c r="C351" s="0" t="s">
         <x:v>1287</x:v>
       </x:c>
-      <x:c r="C351" s="0" t="s">
+      <x:c r="D351" s="0" t="s">
         <x:v>1288</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1289</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I351" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:16">
       <x:c r="A352" s="1" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="B352" s="1" t="s">
         <x:v>1290</x:v>
       </x:c>
-      <x:c r="B352" s="1" t="s">
+      <x:c r="C352" s="0" t="s">
         <x:v>1291</x:v>
       </x:c>
-      <x:c r="C352" s="0" t="s">
+      <x:c r="D352" s="0" t="s">
         <x:v>1292</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1293</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H352" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I352" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J352" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K352" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L352" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M352" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N352" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O352" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P352" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:16">
       <x:c r="A353" s="1" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="B353" s="1" t="s">
         <x:v>1294</x:v>
       </x:c>
-      <x:c r="B353" s="1" t="s">
+      <x:c r="C353" s="0" t="s">
         <x:v>1295</x:v>
       </x:c>
-      <x:c r="C353" s="0" t="s">
+      <x:c r="D353" s="0" t="s">
         <x:v>1296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1297</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I353" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:16">
       <x:c r="A354" s="1" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="B354" s="1" t="s">
         <x:v>1298</x:v>
       </x:c>
-      <x:c r="B354" s="1" t="s">
+      <x:c r="C354" s="0" t="s">
         <x:v>1299</x:v>
       </x:c>
-      <x:c r="C354" s="0" t="s">
+      <x:c r="D354" s="0" t="s">
         <x:v>1300</x:v>
       </x:c>
-      <x:c r="D354" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E354" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H354" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I354" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J354" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K354" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L354" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M354" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N354" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O354" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P354" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:16">
       <x:c r="A355" s="1" t="s">
+        <x:v>1301</x:v>
+      </x:c>
+      <x:c r="B355" s="1" t="s">
         <x:v>1302</x:v>
       </x:c>
-      <x:c r="B355" s="1" t="s">
+      <x:c r="C355" s="0" t="s">
         <x:v>1303</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1304</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>1304</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I355" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N355" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:16">
       <x:c r="A356" s="1" t="s">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="B356" s="1" t="s">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H356" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I356" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J356" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K356" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L356" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M356" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N356" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O356" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P356" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:16">
       <x:c r="A357" s="1" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="B357" s="1" t="s">
         <x:v>1309</x:v>
       </x:c>
-      <x:c r="B357" s="1" t="s">
+      <x:c r="C357" s="0" t="s">
         <x:v>1310</x:v>
       </x:c>
-      <x:c r="C357" s="0" t="s">
+      <x:c r="D357" s="0" t="s">
         <x:v>1311</x:v>
       </x:c>
-      <x:c r="D357" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I357" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:16">
       <x:c r="A358" s="1" t="s">
+        <x:v>1312</x:v>
+      </x:c>
+      <x:c r="B358" s="1" t="s">
         <x:v>1313</x:v>
       </x:c>
-      <x:c r="B358" s="1" t="s">
+      <x:c r="C358" s="0" t="s">
         <x:v>1314</x:v>
       </x:c>
-      <x:c r="C358" s="0" t="s">
+      <x:c r="D358" s="0" t="s">
         <x:v>1315</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1316</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H358" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I358" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J358" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K358" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L358" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M358" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N358" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O358" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P358" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:16">
       <x:c r="A359" s="1" t="s">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="B359" s="1" t="s">
         <x:v>1317</x:v>
       </x:c>
-      <x:c r="B359" s="1" t="s">
+      <x:c r="C359" s="0" t="s">
         <x:v>1318</x:v>
       </x:c>
-      <x:c r="C359" s="0" t="s">
+      <x:c r="D359" s="0" t="s">
         <x:v>1319</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1320</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I359" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:16">
       <x:c r="A360" s="1" t="s">
+        <x:v>1320</x:v>
+      </x:c>
+      <x:c r="B360" s="1" t="s">
         <x:v>1321</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H360" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I360" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J360" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K360" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L360" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M360" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N360" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O360" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P360" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:16">
       <x:c r="A361" s="1" t="s">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="B361" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C361" s="0" t="s">
         <x:v>1325</x:v>
       </x:c>
-      <x:c r="C361" s="0" t="s">
+      <x:c r="D361" s="0" t="s">
         <x:v>1326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1327</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I361" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:16">
       <x:c r="A362" s="1" t="s">
+        <x:v>1327</x:v>
+      </x:c>
+      <x:c r="B362" s="1" t="s">
         <x:v>1328</x:v>
       </x:c>
-      <x:c r="B362" s="1" t="s">
+      <x:c r="C362" s="0" t="s">
         <x:v>1329</x:v>
       </x:c>
-      <x:c r="C362" s="0" t="s">
+      <x:c r="D362" s="0" t="s">
         <x:v>1330</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1331</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H362" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I362" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J362" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K362" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L362" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M362" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N362" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O362" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P362" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:16">
       <x:c r="A363" s="1" t="s">
+        <x:v>1331</x:v>
+      </x:c>
+      <x:c r="B363" s="1" t="s">
         <x:v>1332</x:v>
       </x:c>
-      <x:c r="B363" s="1" t="s">
+      <x:c r="C363" s="0" t="s">
         <x:v>1333</x:v>
       </x:c>
-      <x:c r="C363" s="0" t="s">
+      <x:c r="D363" s="0" t="s">
         <x:v>1334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1335</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I363" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:16">
       <x:c r="A364" s="1" t="s">
+        <x:v>1335</x:v>
+      </x:c>
+      <x:c r="B364" s="1" t="s">
         <x:v>1336</x:v>
       </x:c>
-      <x:c r="B364" s="1" t="s">
+      <x:c r="C364" s="0" t="s">
         <x:v>1337</x:v>
       </x:c>
-      <x:c r="C364" s="0" t="s">
+      <x:c r="D364" s="0" t="s">
         <x:v>1338</x:v>
       </x:c>
-      <x:c r="D364" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H364" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I364" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J364" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K364" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L364" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M364" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N364" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="O364" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="P364" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:16">
       <x:c r="A365" s="1" t="s">
+        <x:v>1339</x:v>
+      </x:c>
+      <x:c r="B365" s="1" t="s">
         <x:v>1340</x:v>
       </x:c>
-      <x:c r="B365" s="1" t="s">
+      <x:c r="C365" s="0" t="s">
         <x:v>1341</x:v>
       </x:c>
-      <x:c r="C365" s="0" t="s">
+      <x:c r="D365" s="0" t="s">
         <x:v>1342</x:v>
       </x:c>
-      <x:c r="D365" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I365" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N365" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:16">
       <x:c r="A366" s="1" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="B366" s="1" t="s">
         <x:v>1344</x:v>
       </x:c>
-      <x:c r="B366" s="1" t="s">
+      <x:c r="C366" s="0" t="s">
         <x:v>1345</x:v>
       </x:c>
-      <x:c r="C366" s="0" t="s">
+      <x:c r="D366" s="0" t="s">
         <x:v>1346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1347</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H366" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I366" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J366" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K366" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L366" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M366" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N366" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O366" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P366" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:16">
       <x:c r="A367" s="1" t="s">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="B367" s="1" t="s">
         <x:v>1348</x:v>
       </x:c>
-      <x:c r="B367" s="1" t="s">
+      <x:c r="C367" s="0" t="s">
         <x:v>1349</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1350</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I367" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
@@ -23237,278 +23237,278 @@
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:16">
       <x:c r="A368" s="1" t="s">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="B368" s="1" t="s">
         <x:v>1352</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H368" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I368" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J368" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K368" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L368" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M368" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N368" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O368" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P368" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:16">
       <x:c r="A369" s="1" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="B369" s="1" t="s">
         <x:v>1355</x:v>
       </x:c>
-      <x:c r="B369" s="1" t="s">
+      <x:c r="C369" s="0" t="s">
         <x:v>1356</x:v>
       </x:c>
-      <x:c r="C369" s="0" t="s">
+      <x:c r="D369" s="0" t="s">
         <x:v>1357</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1358</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I369" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:16">
       <x:c r="A370" s="1" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="B370" s="1" t="s">
         <x:v>1359</x:v>
       </x:c>
-      <x:c r="B370" s="1" t="s">
+      <x:c r="C370" s="0" t="s">
         <x:v>1360</x:v>
       </x:c>
-      <x:c r="C370" s="0" t="s">
+      <x:c r="D370" s="0" t="s">
         <x:v>1361</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1362</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H370" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I370" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J370" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K370" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L370" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M370" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N370" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O370" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P370" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:16">
       <x:c r="A371" s="1" t="s">
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c r="B371" s="1" t="s">
         <x:v>1363</x:v>
       </x:c>
-      <x:c r="B371" s="1" t="s">
+      <x:c r="C371" s="0" t="s">
         <x:v>1364</x:v>
       </x:c>
-      <x:c r="C371" s="0" t="s">
+      <x:c r="D371" s="0" t="s">
         <x:v>1365</x:v>
       </x:c>
-      <x:c r="D371" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I371" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N371" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:16">
       <x:c r="A372" s="1" t="s">
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="B372" s="1" t="s">
         <x:v>1367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
         <x:v>1368</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H372" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I372" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J372" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K372" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L372" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M372" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="N372" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O372" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P372" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:16">
       <x:c r="A373" s="1" t="s">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="B373" s="1" t="s">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
@@ -23614,51 +23614,51 @@
       <x:c r="E375" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I375" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:16">
       <x:c r="A376" s="1" t="s">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="B376" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
@@ -24714,51 +24714,51 @@
       <x:c r="E397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:16">
       <x:c r="A398" s="1" t="s">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="B398" s="1" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
@@ -24864,51 +24864,51 @@
       <x:c r="E400" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H400" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I400" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J400" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K400" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L400" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M400" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="N400" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O400" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P400" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:16">
       <x:c r="A401" s="1" t="s">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="B401" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
@@ -25114,51 +25114,51 @@
       <x:c r="E405" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I405" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="N405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>