--- v4 (2026-06-27)
+++ v5 (2026-08-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633a28de0f46415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/943f4f9a0cc34f2897b0ef8942e243aa.psmdcp" Id="R5f56e72d959e46a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3892d9cecc6a4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/875d4a4050144f99b36ac185a6d77198.psmdcp" Id="R29ab048b2d9e4239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>