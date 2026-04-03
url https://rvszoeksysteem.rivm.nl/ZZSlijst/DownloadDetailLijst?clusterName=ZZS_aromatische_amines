--- v2 (2026-02-01)
+++ v3 (2026-04-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e4a44444444709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2cfb1b26a454ce394c59c5f76f2ba90.psmdcp" Id="R31c651a91681457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad4b1b89f454d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f263fcfc24fc406c9eeda6d12b1612f9.psmdcp" Id="Rdf6a9012bdd04cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>