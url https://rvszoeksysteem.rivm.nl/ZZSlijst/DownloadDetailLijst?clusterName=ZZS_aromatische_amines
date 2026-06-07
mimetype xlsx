--- v3 (2026-04-03)
+++ v4 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad4b1b89f454d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f263fcfc24fc406c9eeda6d12b1612f9.psmdcp" Id="Rdf6a9012bdd04cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra422dac679ee4216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e58f7dd6fc4a498f96fcc8c4a211440b.psmdcp" Id="R6993cb7f019c43b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -1828,51 +1828,51 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:16">
       <x:c r="A18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M18" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="N18" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O18" s="0" t="s">
         <x:v>21</x:v>
       </x:c>