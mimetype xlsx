--- v4 (2026-06-07)
+++ v5 (2026-07-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra422dac679ee4216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e58f7dd6fc4a498f96fcc8c4a211440b.psmdcp" Id="R6993cb7f019c43b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d5acdcd6394b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9541a147bd9b4fca9a442429ed7b4eb0.psmdcp" Id="Rdd1f000455a14599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>