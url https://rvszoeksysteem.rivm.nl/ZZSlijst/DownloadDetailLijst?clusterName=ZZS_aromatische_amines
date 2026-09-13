--- v5 (2026-07-27)
+++ v6 (2026-09-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d5acdcd6394b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9541a147bd9b4fca9a442429ed7b4eb0.psmdcp" Id="Rdd1f000455a14599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207171678aaf423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/789015cb8dad40058c614a135e8faf72.psmdcp" Id="R4a01b9887d17424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>