--- v0 (2026-01-16)
+++ v1 (2026-05-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f077173b24414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcf1fee749db4050b13a78bd96eb4fbd.psmdcp" Id="R517aae6f7a304193" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050b0d13897b43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0c77f6e7c0a424e81f203455f604314.psmdcp" Id="R60c3096e06c848f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -206,51 +206,51 @@
   <x:si>
     <x:t>2,4-di-tert-butyl-6-(5-chloorbenzotriazool-2-yl)fenol</x:t>
   </x:si>
   <x:si>
     <x:t>2,4-di-tert-butyl-6-(5-chlorobenzotriazol-2-yl)phenol</x:t>
   </x:si>
   <x:si>
     <x:t>20427-84-3</x:t>
   </x:si>
   <x:si>
     <x:t>243-816-4</x:t>
   </x:si>
   <x:si>
     <x:t>2-[2-(4-nonylfenoxy)ethoxy]ethanol</x:t>
   </x:si>
   <x:si>
     <x:t>2-[2-(4-nonylphenoxy)ethoxy]ethanol</x:t>
   </x:si>
   <x:si>
     <x:t>7311-27-5</x:t>
   </x:si>
   <x:si>
     <x:t>230-770-5</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2-[2-[2-[2-(4-nonylfenoxy)ethoxy]ethoxy]ethoxy]ethanol </x:t>
+    <x:t>2-[2-[2-[2-(4-nonylfenoxy)ethoxy]ethoxy]ethoxy]ethanol</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2-[2-[2-[2-(4-nonylphenoxy)ethoxy]ethoxy]ethoxy]ethanol </x:t>
   </x:si>
   <x:si>
     <x:t>2315-61-9</x:t>
   </x:si>
   <x:si>
     <x:t>621-341-7</x:t>
   </x:si>
   <x:si>
     <x:t>2-[2-[4-(1,1,3,3-tetramethylbutyl)fenoxy]ethoxy]ethanol</x:t>
   </x:si>
   <x:si>
     <x:t>2-[2-[4-(1,1,3,3-tetramethylbutyl)phenoxy]ethoxy]ethanol</x:t>
   </x:si>
   <x:si>
     <x:t>15-03-2019</x:t>
   </x:si>
   <x:si>
     <x:t>2315-67-5</x:t>
   </x:si>
   <x:si>
     <x:t>621-345-9</x:t>
   </x:si>
@@ -725,50 +725,53 @@
   <x:si>
     <x:t>geëthoxyleerd 4-nonylfenol</x:t>
   </x:si>
   <x:si>
     <x:t>ethoxylated 4-nonylphenol</x:t>
   </x:si>
   <x:si>
     <x:t>37205-87-1</x:t>
   </x:si>
   <x:si>
     <x:t>geëthoxyleerd isononylfenol</x:t>
   </x:si>
   <x:si>
     <x:t>ethoxylated isononylphenol</x:t>
   </x:si>
   <x:si>
     <x:t>799-990-1</x:t>
   </x:si>
   <x:si>
     <x:t>geëthoxyleerd lineair en vertakt 4-nonylfenol</x:t>
   </x:si>
   <x:si>
     <x:t>4-Nonylphenol, branched and linear, ethoxylated</x:t>
   </x:si>
   <x:si>
+    <x:t>939-993-9</x:t>
+  </x:si>
+  <x:si>
     <x:t>geëthoxyleerd nonylfenol (EO = 10)</x:t>
   </x:si>
   <x:si>
     <x:t>nonylphenol, ethoxylated (EO = 10)</x:t>
   </x:si>
   <x:si>
     <x:t>939-975-0</x:t>
   </x:si>
   <x:si>
     <x:t>geëthoxyleerd nonylfenol (EO = 4)</x:t>
   </x:si>
   <x:si>
     <x:t>nonylphenol, ethoxylated (EO = 4)</x:t>
   </x:si>
   <x:si>
     <x:t>938-618-6</x:t>
   </x:si>
   <x:si>
     <x:t>geëthoxyleerd nonylfenol (polymeer)</x:t>
   </x:si>
   <x:si>
     <x:t>nonylphenol, ethoxylated (polymer)</x:t>
   </x:si>
   <x:si>
     <x:t>11066-49-2</x:t>
@@ -854,63 +857,63 @@
   <x:si>
     <x:t>500-024-6</x:t>
   </x:si>
   <x:si>
     <x:t>nonylfenolethoxylaten</x:t>
   </x:si>
   <x:si>
     <x:t>nonylphenolethoxylates and related substances</x:t>
   </x:si>
   <x:si>
     <x:t>932-998-7</x:t>
   </x:si>
   <x:si>
     <x:t>nonylfenolpolyglycolether</x:t>
   </x:si>
   <x:si>
     <x:t>nonylphenolpolyglycolether</x:t>
   </x:si>
   <x:si>
     <x:t>30784-30-6</x:t>
   </x:si>
   <x:si>
     <x:t>250-339-5</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">p-(1,1-dimethylheptyl)fenol </x:t>
+    <x:t>p-(1,1-dimethylheptyl)fenol</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">p-(1,1-dimethylheptyl)phenol </x:t>
   </x:si>
   <x:si>
     <x:t>17404-66-9</x:t>
   </x:si>
   <x:si>
     <x:t>241-427-4</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">p-(1-methyloctyl)fenol </x:t>
+    <x:t>p-(1-methyloctyl)fenol</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">p-(1-methyloctyl)phenol </x:t>
   </x:si>
   <x:si>
     <x:t>140-66-9</x:t>
   </x:si>
   <x:si>
     <x:t>205-426-2</x:t>
   </x:si>
   <x:si>
     <x:t>para-tert-octylfenol</x:t>
   </x:si>
   <x:si>
     <x:t>octylphenol</x:t>
   </x:si>
   <x:si>
     <x:t>26543-97-5</x:t>
   </x:si>
   <x:si>
     <x:t>247-770-6</x:t>
   </x:si>
   <x:si>
     <x:t>p-isononylfenol</x:t>
   </x:si>
@@ -1641,51 +1644,51 @@
       <x:c r="B6" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="K6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M6" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:15">
       <x:c r="A7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
@@ -4202,1185 +4205,1185 @@
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L60" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M60" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N60" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O60" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L62" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M62" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N62" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O62" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L64" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M64" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="N64" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O64" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N65" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L66" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N66" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O66" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="N67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L68" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N68" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O68" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="N69" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H70" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I70" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J70" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="K70" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="L70" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="M70" s="0" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
       <x:c r="N70" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O70" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="N71" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L72" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M72" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="N72" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O72" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N73" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L74" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M74" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N74" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O74" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L76" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M76" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N76" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O76" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N77" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L78" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M78" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="N78" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O78" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N79" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L80" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M80" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="N80" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O80" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="N81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L82" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M82" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="N82" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O82" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="N83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L84" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M84" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="N84" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O84" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>21</x:v>
       </x:c>