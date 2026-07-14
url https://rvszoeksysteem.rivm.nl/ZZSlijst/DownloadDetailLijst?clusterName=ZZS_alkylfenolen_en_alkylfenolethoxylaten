--- v1 (2026-05-13)
+++ v2 (2026-07-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050b0d13897b43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0c77f6e7c0a424e81f203455f604314.psmdcp" Id="R60c3096e06c848f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfddb35428b42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ce7bed926da42908a82331598c805fa.psmdcp" Id="Rd60017b98841486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>