--- v2 (2026-07-14)
+++ v3 (2026-09-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfddb35428b42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ce7bed926da42908a82331598c805fa.psmdcp" Id="Rd60017b98841486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a8ee3f85c740ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb360a1234234bfead60e7847abe1eec.psmdcp" Id="R4855eb76e8ca468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>