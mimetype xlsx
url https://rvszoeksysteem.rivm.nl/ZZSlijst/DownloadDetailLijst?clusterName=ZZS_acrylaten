--- v3 (2026-03-22)
+++ v4 (2026-05-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R774bc98efb8d403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/423bb6923bdc4542b582ec6fc4c892ac.psmdcp" Id="R2bb3b7aafaf7499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214ff0274dee4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f08fe52ca2c4bb39de06f739a64ff37.psmdcp" Id="R03a552d5bf5d4970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -425,51 +425,51 @@
   <x:si>
     <x:t>203-466-5</x:t>
   </x:si>
   <x:si>
     <x:t>acrylonitril</x:t>
   </x:si>
   <x:si>
     <x:t>acrylonitrile</x:t>
   </x:si>
   <x:si>
     <x:t>485-31-4</x:t>
   </x:si>
   <x:si>
     <x:t>207-612-9</x:t>
   </x:si>
   <x:si>
     <x:t>binapacryl</x:t>
   </x:si>
   <x:si>
     <x:t>412-790-8</x:t>
   </x:si>
   <x:si>
     <x:t>mengsel van N-[3-hydroxy-2-(2-methyl-acryloylamino-methoxy)-propoxymethyl]-2-methyl-acrylamide, N-[2,3-bis-(2-methyl-acryloylamino-methoxy)propoxymethyl]-2-methylacrylamide, methacrylamide, 2-methyl-N-(2-methyl-acryloylamino-methoxy-methyl)-acrylamide en N-(2,3-dihydroxy-propoxymethyl)-2-methyl-acrylamide</x:t>
   </x:si>
   <x:si>
-    <x:t>reaction mass of N-[3-hydroxy-2-(2-methylacryloylaminomethoxy)propoxymethyl]-2-methylacrylamide, N-[2,3-bis-(2-methylacryloylaminomethoxy)propoxymethyl]-2-methylacrylamide; methacrylamide, 2-methyl-N-(2-methylacryloylaminomethoxymethyl)-acrylamide and N-(2,3-dihydroxypropoxymethyl)-2-methylacrylamide</x:t>
+    <x:t>reaction mass of N-[3-hydroxy-2-(2-methylacryloylaminomethoxy)propoxymethyl]-2-methylacrylamide, N-[2,3-bis-(2-methylacryloylaminomethoxy)propoxymethyl]-2-methylacrylamide, methacrylamide, 2-methyl-N-(2-methylacryloylaminomethoxymethyl)-acrylamide and N-(2,3-dihydroxypropoxymethyl)-2-methylacrylamide</x:t>
   </x:si>
   <x:si>
     <x:t>77402-05-2</x:t>
   </x:si>
   <x:si>
     <x:t>403-230-3</x:t>
   </x:si>
   <x:si>
     <x:t>methylacrylamidoglycolaat [met 0,1 procent of meer acrylamide]</x:t>
   </x:si>
   <x:si>
     <x:t>methyl acrylamidoglycolate (containing ≥ 0,1 % acrylamide)</x:t>
   </x:si>
   <x:si>
     <x:t>77402-03-0</x:t>
   </x:si>
   <x:si>
     <x:t>401-890-7</x:t>
   </x:si>
   <x:si>
     <x:t>methylacrylamidomethoxyacetaat [met 0,1 procent of meer acrylamide]</x:t>
   </x:si>
   <x:si>
     <x:t>methyl acrylamidomethoxyacetate (containing ≥ 0,1 % acrylamid)</x:t>
   </x:si>