--- v4 (2026-05-25)
+++ v5 (2026-07-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214ff0274dee4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f08fe52ca2c4bb39de06f739a64ff37.psmdcp" Id="R03a552d5bf5d4970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b525064efe4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d71cc74da674a27b4c477e5419d8f9f.psmdcp" Id="R4ec469bf1f90418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>