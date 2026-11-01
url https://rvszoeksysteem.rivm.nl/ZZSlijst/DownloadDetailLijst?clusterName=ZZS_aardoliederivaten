--- v6 (2026-09-15)
+++ v7 (2026-11-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f48608c958485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8a93c3790184c298f96f5745ceb42e5.psmdcp" Id="R0168f5ef68c54513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68be12704304e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89a2ad5bcd1647d49d2be600aaecc06c.psmdcp" Id="R97ffe6082e7247bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -4685,50 +4685,59 @@
   <x:si>
     <x:t>92045-60-8</x:t>
   </x:si>
   <x:si>
     <x:t>295-442-6</x:t>
   </x:si>
   <x:si>
     <x:t>nafta (aardolie), lichte, rijk aan C5, stankvrij gemaakt</x:t>
   </x:si>
   <x:si>
     <x:t>naphtha (petroleum), light, C5-rich, sweetened</x:t>
   </x:si>
   <x:si>
     <x:t>68783-66-4</x:t>
   </x:si>
   <x:si>
     <x:t>272-206-0</x:t>
   </x:si>
   <x:si>
     <x:t>nafta (aardolie), lichte, stankvrij gemaakt</x:t>
   </x:si>
   <x:si>
     <x:t>naphtha (petroleum), light, sweetened</x:t>
   </x:si>
   <x:si>
+    <x:t>101795-01-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309-976-5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>naphtha (petroleum), sweetened light</x:t>
+  </x:si>
+  <x:si>
     <x:t>68527-22-0</x:t>
   </x:si>
   <x:si>
     <x:t>271-263-9</x:t>
   </x:si>
   <x:si>
     <x:t>nafta (aardolie), met klei behandelde lichte direct door fractionering verkregen</x:t>
   </x:si>
   <x:si>
     <x:t>naphtha (petroleum), clay-treated light straight-run</x:t>
   </x:si>
   <x:si>
     <x:t>68527-21-9</x:t>
   </x:si>
   <x:si>
     <x:t>271-262-3</x:t>
   </x:si>
   <x:si>
     <x:t>nafta (aardolie), met klei behandelde totaalfractie direct door fractionering verkregen</x:t>
   </x:si>
   <x:si>
     <x:t>naphtha (petroleum), clay-treated full-range straight-run</x:t>
   </x:si>
   <x:si>
     <x:t>92045-57-3</x:t>
@@ -4791,62 +4800,50 @@
     <x:t>naphtha (petroleum), solvent-refined light</x:t>
   </x:si>
   <x:si>
     <x:t>97488-96-5</x:t>
   </x:si>
   <x:si>
     <x:t>307-035-3</x:t>
   </x:si>
   <x:si>
     <x:t>nafta (aardolie), solvent-geraffineerd met waterstof ontzwaveld zwaar</x:t>
   </x:si>
   <x:si>
     <x:t>naphtha (petroleum), solvent-refined hydrodesulfurized heavy</x:t>
   </x:si>
   <x:si>
     <x:t>64741-87-3</x:t>
   </x:si>
   <x:si>
     <x:t>265-089-2</x:t>
   </x:si>
   <x:si>
     <x:t>nafta (aardolie), stankvrij gemaakt</x:t>
   </x:si>
   <x:si>
     <x:t>naphtha (petroleum), sweetened</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>naphtha (petroleum), sweetened light</x:t>
   </x:si>
   <x:si>
     <x:t>68516-20-1</x:t>
   </x:si>
   <x:si>
     <x:t>271-138-9</x:t>
   </x:si>
   <x:si>
     <x:t>nafta (aardolie), stoomgekraakte aromatische middenfracties</x:t>
   </x:si>
   <x:si>
     <x:t>naphtha (petroleum), steam-cracked middle arom.</x:t>
   </x:si>
   <x:si>
     <x:t>64741-42-0</x:t>
   </x:si>
   <x:si>
     <x:t>265-042-6</x:t>
   </x:si>
   <x:si>
     <x:t>nafta (aardolie), totaalfractie direct uit fractionering verkregen</x:t>
   </x:si>
   <x:si>
     <x:t>naphtha (petroleum), full-range straight-run</x:t>
   </x:si>
@@ -24807,7292 +24804,7292 @@
       </x:c>
       <x:c r="K380" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L380" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M380" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N380" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O380" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:15">
       <x:c r="A381" s="1" t="s">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="B381" s="1" t="s">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
+        <x:v>1556</x:v>
+      </x:c>
+      <x:c r="D381" s="0" t="s">
         <x:v>1560</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1561</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I381" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N381" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:15">
       <x:c r="A382" s="1" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="B382" s="1" t="s">
         <x:v>1562</x:v>
       </x:c>
-      <x:c r="B382" s="1" t="s">
+      <x:c r="C382" s="0" t="s">
         <x:v>1563</x:v>
       </x:c>
-      <x:c r="C382" s="0" t="s">
+      <x:c r="D382" s="0" t="s">
         <x:v>1564</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1565</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H382" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I382" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J382" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K382" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L382" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M382" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N382" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O382" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:15">
       <x:c r="A383" s="1" t="s">
+        <x:v>1565</x:v>
+      </x:c>
+      <x:c r="B383" s="1" t="s">
         <x:v>1566</x:v>
       </x:c>
-      <x:c r="B383" s="1" t="s">
+      <x:c r="C383" s="0" t="s">
         <x:v>1567</x:v>
       </x:c>
-      <x:c r="C383" s="0" t="s">
+      <x:c r="D383" s="0" t="s">
         <x:v>1568</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1569</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I383" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N383" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:15">
       <x:c r="A384" s="1" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="B384" s="1" t="s">
         <x:v>1570</x:v>
       </x:c>
-      <x:c r="B384" s="1" t="s">
+      <x:c r="C384" s="0" t="s">
         <x:v>1571</x:v>
       </x:c>
-      <x:c r="C384" s="0" t="s">
+      <x:c r="D384" s="0" t="s">
         <x:v>1572</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1573</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L384" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M384" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N384" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O384" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:15">
       <x:c r="A385" s="1" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="B385" s="1" t="s">
         <x:v>1574</x:v>
       </x:c>
-      <x:c r="B385" s="1" t="s">
+      <x:c r="C385" s="0" t="s">
         <x:v>1575</x:v>
       </x:c>
-      <x:c r="C385" s="0" t="s">
+      <x:c r="D385" s="0" t="s">
         <x:v>1576</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1577</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I385" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N385" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:15">
       <x:c r="A386" s="1" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="B386" s="1" t="s">
         <x:v>1578</x:v>
       </x:c>
-      <x:c r="B386" s="1" t="s">
+      <x:c r="C386" s="0" t="s">
         <x:v>1579</x:v>
       </x:c>
-      <x:c r="C386" s="0" t="s">
+      <x:c r="D386" s="0" t="s">
         <x:v>1580</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1581</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H386" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I386" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J386" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K386" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L386" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M386" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N386" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O386" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:15">
       <x:c r="A387" s="1" t="s">
+        <x:v>1581</x:v>
+      </x:c>
+      <x:c r="B387" s="1" t="s">
         <x:v>1582</x:v>
       </x:c>
-      <x:c r="B387" s="1" t="s">
+      <x:c r="C387" s="0" t="s">
         <x:v>1583</x:v>
       </x:c>
-      <x:c r="C387" s="0" t="s">
+      <x:c r="D387" s="0" t="s">
         <x:v>1584</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1585</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I387" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N387" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:15">
       <x:c r="A388" s="1" t="s">
+        <x:v>1585</x:v>
+      </x:c>
+      <x:c r="B388" s="1" t="s">
         <x:v>1586</x:v>
       </x:c>
-      <x:c r="B388" s="1" t="s">
+      <x:c r="C388" s="0" t="s">
         <x:v>1587</x:v>
       </x:c>
-      <x:c r="C388" s="0" t="s">
+      <x:c r="D388" s="0" t="s">
         <x:v>1588</x:v>
       </x:c>
-      <x:c r="D388" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H388" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I388" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J388" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K388" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L388" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M388" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N388" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O388" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:15">
       <x:c r="A389" s="1" t="s">
+        <x:v>1589</x:v>
+      </x:c>
+      <x:c r="B389" s="1" t="s">
         <x:v>1590</x:v>
       </x:c>
-      <x:c r="B389" s="1" t="s">
+      <x:c r="C389" s="0" t="s">
         <x:v>1591</x:v>
       </x:c>
-      <x:c r="C389" s="0" t="s">
+      <x:c r="D389" s="0" t="s">
         <x:v>1592</x:v>
       </x:c>
-      <x:c r="D389" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I389" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N389" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:15">
       <x:c r="A390" s="1" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B390" s="1" t="s">
         <x:v>1594</x:v>
       </x:c>
-      <x:c r="B390" s="1" t="s">
+      <x:c r="C390" s="0" t="s">
         <x:v>1595</x:v>
       </x:c>
-      <x:c r="C390" s="0" t="s">
+      <x:c r="D390" s="0" t="s">
         <x:v>1596</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1597</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H390" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I390" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J390" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K390" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L390" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M390" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N390" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O390" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:15">
       <x:c r="A391" s="1" t="s">
+        <x:v>1597</x:v>
+      </x:c>
+      <x:c r="B391" s="1" t="s">
         <x:v>1598</x:v>
       </x:c>
-      <x:c r="B391" s="1" t="s">
+      <x:c r="C391" s="0" t="s">
         <x:v>1599</x:v>
       </x:c>
-      <x:c r="C391" s="0" t="s">
+      <x:c r="D391" s="0" t="s">
         <x:v>1600</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1601</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I391" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N391" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:15">
       <x:c r="A392" s="1" t="s">
+        <x:v>1601</x:v>
+      </x:c>
+      <x:c r="B392" s="1" t="s">
         <x:v>1602</x:v>
       </x:c>
-      <x:c r="B392" s="1" t="s">
+      <x:c r="C392" s="0" t="s">
         <x:v>1603</x:v>
       </x:c>
-      <x:c r="C392" s="0" t="s">
+      <x:c r="D392" s="0" t="s">
         <x:v>1604</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1605</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H392" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I392" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J392" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K392" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L392" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M392" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N392" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O392" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:15">
       <x:c r="A393" s="1" t="s">
+        <x:v>1605</x:v>
+      </x:c>
+      <x:c r="B393" s="1" t="s">
         <x:v>1606</x:v>
       </x:c>
-      <x:c r="B393" s="1" t="s">
+      <x:c r="C393" s="0" t="s">
         <x:v>1607</x:v>
       </x:c>
-      <x:c r="C393" s="0" t="s">
+      <x:c r="D393" s="0" t="s">
         <x:v>1608</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1609</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I393" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N393" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:15">
       <x:c r="A394" s="1" t="s">
+        <x:v>1609</x:v>
+      </x:c>
+      <x:c r="B394" s="1" t="s">
         <x:v>1610</x:v>
       </x:c>
-      <x:c r="B394" s="1" t="s">
+      <x:c r="C394" s="0" t="s">
         <x:v>1611</x:v>
       </x:c>
-      <x:c r="C394" s="0" t="s">
+      <x:c r="D394" s="0" t="s">
         <x:v>1612</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1613</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H394" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I394" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J394" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K394" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L394" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M394" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N394" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O394" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:15">
       <x:c r="A395" s="1" t="s">
+        <x:v>1613</x:v>
+      </x:c>
+      <x:c r="B395" s="1" t="s">
         <x:v>1614</x:v>
       </x:c>
-      <x:c r="B395" s="1" t="s">
+      <x:c r="C395" s="0" t="s">
         <x:v>1615</x:v>
       </x:c>
-      <x:c r="C395" s="0" t="s">
+      <x:c r="D395" s="0" t="s">
         <x:v>1616</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1617</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I395" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N395" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:15">
       <x:c r="A396" s="1" t="s">
+        <x:v>1617</x:v>
+      </x:c>
+      <x:c r="B396" s="1" t="s">
         <x:v>1618</x:v>
       </x:c>
-      <x:c r="B396" s="1" t="s">
+      <x:c r="C396" s="0" t="s">
         <x:v>1619</x:v>
       </x:c>
-      <x:c r="C396" s="0" t="s">
+      <x:c r="D396" s="0" t="s">
         <x:v>1620</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1621</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H396" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I396" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J396" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K396" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L396" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M396" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N396" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O396" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:15">
       <x:c r="A397" s="1" t="s">
+        <x:v>1621</x:v>
+      </x:c>
+      <x:c r="B397" s="1" t="s">
         <x:v>1622</x:v>
       </x:c>
-      <x:c r="B397" s="1" t="s">
+      <x:c r="C397" s="0" t="s">
         <x:v>1623</x:v>
       </x:c>
-      <x:c r="C397" s="0" t="s">
+      <x:c r="D397" s="0" t="s">
         <x:v>1624</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1625</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N397" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:15">
       <x:c r="A398" s="1" t="s">
+        <x:v>1625</x:v>
+      </x:c>
+      <x:c r="B398" s="1" t="s">
         <x:v>1626</x:v>
       </x:c>
-      <x:c r="B398" s="1" t="s">
+      <x:c r="C398" s="0" t="s">
         <x:v>1627</x:v>
       </x:c>
-      <x:c r="C398" s="0" t="s">
+      <x:c r="D398" s="0" t="s">
         <x:v>1628</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1629</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H398" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I398" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J398" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K398" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L398" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M398" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N398" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O398" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:15">
       <x:c r="A399" s="1" t="s">
+        <x:v>1629</x:v>
+      </x:c>
+      <x:c r="B399" s="1" t="s">
         <x:v>1630</x:v>
       </x:c>
-      <x:c r="B399" s="1" t="s">
+      <x:c r="C399" s="0" t="s">
         <x:v>1631</x:v>
       </x:c>
-      <x:c r="C399" s="0" t="s">
+      <x:c r="D399" s="0" t="s">
         <x:v>1632</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1633</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I399" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N399" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:15">
       <x:c r="A400" s="1" t="s">
+        <x:v>1633</x:v>
+      </x:c>
+      <x:c r="B400" s="1" t="s">
         <x:v>1634</x:v>
       </x:c>
-      <x:c r="B400" s="1" t="s">
+      <x:c r="C400" s="0" t="s">
         <x:v>1635</x:v>
       </x:c>
-      <x:c r="C400" s="0" t="s">
+      <x:c r="D400" s="0" t="s">
         <x:v>1636</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1637</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H400" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I400" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J400" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K400" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L400" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M400" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N400" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O400" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:15">
       <x:c r="A401" s="1" t="s">
+        <x:v>1637</x:v>
+      </x:c>
+      <x:c r="B401" s="1" t="s">
         <x:v>1638</x:v>
       </x:c>
-      <x:c r="B401" s="1" t="s">
+      <x:c r="C401" s="0" t="s">
         <x:v>1639</x:v>
       </x:c>
-      <x:c r="C401" s="0" t="s">
+      <x:c r="D401" s="0" t="s">
         <x:v>1640</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1641</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I401" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N401" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:15">
       <x:c r="A402" s="1" t="s">
+        <x:v>1641</x:v>
+      </x:c>
+      <x:c r="B402" s="1" t="s">
         <x:v>1642</x:v>
       </x:c>
-      <x:c r="B402" s="1" t="s">
+      <x:c r="C402" s="0" t="s">
         <x:v>1643</x:v>
       </x:c>
-      <x:c r="C402" s="0" t="s">
+      <x:c r="D402" s="0" t="s">
         <x:v>1644</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1645</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H402" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I402" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J402" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K402" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L402" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M402" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N402" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O402" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:15">
       <x:c r="A403" s="1" t="s">
+        <x:v>1645</x:v>
+      </x:c>
+      <x:c r="B403" s="1" t="s">
         <x:v>1646</x:v>
       </x:c>
-      <x:c r="B403" s="1" t="s">
+      <x:c r="C403" s="0" t="s">
         <x:v>1647</x:v>
       </x:c>
-      <x:c r="C403" s="0" t="s">
+      <x:c r="D403" s="0" t="s">
         <x:v>1648</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1649</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I403" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N403" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:15">
       <x:c r="A404" s="1" t="s">
+        <x:v>1649</x:v>
+      </x:c>
+      <x:c r="B404" s="1" t="s">
         <x:v>1650</x:v>
       </x:c>
-      <x:c r="B404" s="1" t="s">
+      <x:c r="C404" s="0" t="s">
         <x:v>1651</x:v>
       </x:c>
-      <x:c r="C404" s="0" t="s">
+      <x:c r="D404" s="0" t="s">
         <x:v>1652</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1653</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H404" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I404" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J404" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K404" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L404" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M404" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N404" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O404" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:15">
       <x:c r="A405" s="1" t="s">
+        <x:v>1653</x:v>
+      </x:c>
+      <x:c r="B405" s="1" t="s">
         <x:v>1654</x:v>
       </x:c>
-      <x:c r="B405" s="1" t="s">
+      <x:c r="C405" s="0" t="s">
         <x:v>1655</x:v>
       </x:c>
-      <x:c r="C405" s="0" t="s">
+      <x:c r="D405" s="0" t="s">
         <x:v>1656</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1657</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I405" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N405" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:15">
       <x:c r="A406" s="1" t="s">
+        <x:v>1657</x:v>
+      </x:c>
+      <x:c r="B406" s="1" t="s">
         <x:v>1658</x:v>
       </x:c>
-      <x:c r="B406" s="1" t="s">
+      <x:c r="C406" s="0" t="s">
         <x:v>1659</x:v>
       </x:c>
-      <x:c r="C406" s="0" t="s">
+      <x:c r="D406" s="0" t="s">
         <x:v>1660</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1661</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H406" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I406" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J406" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K406" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L406" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M406" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N406" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O406" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:15">
       <x:c r="A407" s="1" t="s">
+        <x:v>1661</x:v>
+      </x:c>
+      <x:c r="B407" s="1" t="s">
         <x:v>1662</x:v>
       </x:c>
-      <x:c r="B407" s="1" t="s">
+      <x:c r="C407" s="0" t="s">
         <x:v>1663</x:v>
       </x:c>
-      <x:c r="C407" s="0" t="s">
+      <x:c r="D407" s="0" t="s">
         <x:v>1664</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1665</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I407" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N407" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:15">
       <x:c r="A408" s="1" t="s">
+        <x:v>1665</x:v>
+      </x:c>
+      <x:c r="B408" s="1" t="s">
         <x:v>1666</x:v>
       </x:c>
-      <x:c r="B408" s="1" t="s">
+      <x:c r="C408" s="0" t="s">
         <x:v>1667</x:v>
       </x:c>
-      <x:c r="C408" s="0" t="s">
+      <x:c r="D408" s="0" t="s">
         <x:v>1668</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1669</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H408" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I408" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J408" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K408" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L408" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M408" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N408" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O408" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:15">
       <x:c r="A409" s="1" t="s">
+        <x:v>1669</x:v>
+      </x:c>
+      <x:c r="B409" s="1" t="s">
         <x:v>1670</x:v>
       </x:c>
-      <x:c r="B409" s="1" t="s">
+      <x:c r="C409" s="0" t="s">
         <x:v>1671</x:v>
       </x:c>
-      <x:c r="C409" s="0" t="s">
+      <x:c r="D409" s="0" t="s">
         <x:v>1672</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1673</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I409" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N409" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:15">
       <x:c r="A410" s="1" t="s">
+        <x:v>1673</x:v>
+      </x:c>
+      <x:c r="B410" s="1" t="s">
         <x:v>1674</x:v>
       </x:c>
-      <x:c r="B410" s="1" t="s">
+      <x:c r="C410" s="0" t="s">
         <x:v>1675</x:v>
       </x:c>
-      <x:c r="C410" s="0" t="s">
+      <x:c r="D410" s="0" t="s">
         <x:v>1676</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1677</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H410" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I410" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J410" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K410" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L410" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M410" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N410" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O410" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:15">
       <x:c r="A411" s="1" t="s">
+        <x:v>1677</x:v>
+      </x:c>
+      <x:c r="B411" s="1" t="s">
         <x:v>1678</x:v>
       </x:c>
-      <x:c r="B411" s="1" t="s">
+      <x:c r="C411" s="0" t="s">
         <x:v>1679</x:v>
       </x:c>
-      <x:c r="C411" s="0" t="s">
+      <x:c r="D411" s="0" t="s">
         <x:v>1680</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1681</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I411" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N411" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:15">
       <x:c r="A412" s="1" t="s">
+        <x:v>1681</x:v>
+      </x:c>
+      <x:c r="B412" s="1" t="s">
         <x:v>1682</x:v>
       </x:c>
-      <x:c r="B412" s="1" t="s">
+      <x:c r="C412" s="0" t="s">
         <x:v>1683</x:v>
       </x:c>
-      <x:c r="C412" s="0" t="s">
+      <x:c r="D412" s="0" t="s">
         <x:v>1684</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1685</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H412" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I412" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J412" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K412" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L412" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M412" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N412" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O412" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:15">
       <x:c r="A413" s="1" t="s">
+        <x:v>1685</x:v>
+      </x:c>
+      <x:c r="B413" s="1" t="s">
         <x:v>1686</x:v>
       </x:c>
-      <x:c r="B413" s="1" t="s">
+      <x:c r="C413" s="0" t="s">
         <x:v>1687</x:v>
       </x:c>
-      <x:c r="C413" s="0" t="s">
+      <x:c r="D413" s="0" t="s">
         <x:v>1688</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1689</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I413" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N413" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:15">
       <x:c r="A414" s="1" t="s">
+        <x:v>1689</x:v>
+      </x:c>
+      <x:c r="B414" s="1" t="s">
         <x:v>1690</x:v>
       </x:c>
-      <x:c r="B414" s="1" t="s">
+      <x:c r="C414" s="0" t="s">
         <x:v>1691</x:v>
       </x:c>
-      <x:c r="C414" s="0" t="s">
+      <x:c r="D414" s="0" t="s">
         <x:v>1692</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1693</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H414" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I414" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J414" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K414" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L414" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M414" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N414" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="O414" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:15">
       <x:c r="A415" s="1" t="s">
+        <x:v>1693</x:v>
+      </x:c>
+      <x:c r="B415" s="1" t="s">
         <x:v>1694</x:v>
       </x:c>
-      <x:c r="B415" s="1" t="s">
+      <x:c r="C415" s="0" t="s">
         <x:v>1695</x:v>
       </x:c>
-      <x:c r="C415" s="0" t="s">
+      <x:c r="D415" s="0" t="s">
         <x:v>1696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1697</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I415" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N415" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:15">
       <x:c r="A416" s="1" t="s">
+        <x:v>1697</x:v>
+      </x:c>
+      <x:c r="B416" s="1" t="s">
         <x:v>1698</x:v>
       </x:c>
-      <x:c r="B416" s="1" t="s">
+      <x:c r="C416" s="0" t="s">
         <x:v>1699</x:v>
       </x:c>
-      <x:c r="C416" s="0" t="s">
+      <x:c r="D416" s="0" t="s">
         <x:v>1700</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1701</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H416" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I416" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J416" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K416" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L416" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M416" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N416" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O416" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:15">
       <x:c r="A417" s="1" t="s">
+        <x:v>1701</x:v>
+      </x:c>
+      <x:c r="B417" s="1" t="s">
         <x:v>1702</x:v>
       </x:c>
-      <x:c r="B417" s="1" t="s">
+      <x:c r="C417" s="0" t="s">
         <x:v>1703</x:v>
       </x:c>
-      <x:c r="C417" s="0" t="s">
+      <x:c r="D417" s="0" t="s">
         <x:v>1704</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1705</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I417" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N417" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:15">
       <x:c r="A418" s="1" t="s">
+        <x:v>1705</x:v>
+      </x:c>
+      <x:c r="B418" s="1" t="s">
         <x:v>1706</x:v>
       </x:c>
-      <x:c r="B418" s="1" t="s">
+      <x:c r="C418" s="0" t="s">
         <x:v>1707</x:v>
       </x:c>
-      <x:c r="C418" s="0" t="s">
+      <x:c r="D418" s="0" t="s">
         <x:v>1708</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1709</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H418" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I418" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J418" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K418" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L418" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M418" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N418" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O418" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:15">
       <x:c r="A419" s="1" t="s">
+        <x:v>1709</x:v>
+      </x:c>
+      <x:c r="B419" s="1" t="s">
         <x:v>1710</x:v>
       </x:c>
-      <x:c r="B419" s="1" t="s">
+      <x:c r="C419" s="0" t="s">
         <x:v>1711</x:v>
       </x:c>
-      <x:c r="C419" s="0" t="s">
+      <x:c r="D419" s="0" t="s">
         <x:v>1712</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1713</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I419" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N419" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:15">
       <x:c r="A420" s="1" t="s">
+        <x:v>1713</x:v>
+      </x:c>
+      <x:c r="B420" s="1" t="s">
         <x:v>1714</x:v>
       </x:c>
-      <x:c r="B420" s="1" t="s">
+      <x:c r="C420" s="0" t="s">
         <x:v>1715</x:v>
       </x:c>
-      <x:c r="C420" s="0" t="s">
+      <x:c r="D420" s="0" t="s">
         <x:v>1716</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1717</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H420" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I420" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J420" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K420" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L420" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M420" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N420" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O420" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:15">
       <x:c r="A421" s="1" t="s">
+        <x:v>1717</x:v>
+      </x:c>
+      <x:c r="B421" s="1" t="s">
         <x:v>1718</x:v>
       </x:c>
-      <x:c r="B421" s="1" t="s">
+      <x:c r="C421" s="0" t="s">
         <x:v>1719</x:v>
       </x:c>
-      <x:c r="C421" s="0" t="s">
+      <x:c r="D421" s="0" t="s">
         <x:v>1720</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1721</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I421" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N421" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:15">
       <x:c r="A422" s="1" t="s">
+        <x:v>1721</x:v>
+      </x:c>
+      <x:c r="B422" s="1" t="s">
         <x:v>1722</x:v>
       </x:c>
-      <x:c r="B422" s="1" t="s">
+      <x:c r="C422" s="0" t="s">
         <x:v>1723</x:v>
       </x:c>
-      <x:c r="C422" s="0" t="s">
+      <x:c r="D422" s="0" t="s">
         <x:v>1724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1725</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H422" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I422" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J422" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K422" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L422" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M422" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N422" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O422" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:15">
       <x:c r="A423" s="1" t="s">
+        <x:v>1725</x:v>
+      </x:c>
+      <x:c r="B423" s="1" t="s">
         <x:v>1726</x:v>
       </x:c>
-      <x:c r="B423" s="1" t="s">
+      <x:c r="C423" s="0" t="s">
         <x:v>1727</x:v>
       </x:c>
-      <x:c r="C423" s="0" t="s">
+      <x:c r="D423" s="0" t="s">
         <x:v>1728</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1729</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I423" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N423" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:15">
       <x:c r="A424" s="1" t="s">
+        <x:v>1729</x:v>
+      </x:c>
+      <x:c r="B424" s="1" t="s">
         <x:v>1730</x:v>
       </x:c>
-      <x:c r="B424" s="1" t="s">
+      <x:c r="C424" s="0" t="s">
         <x:v>1731</x:v>
       </x:c>
-      <x:c r="C424" s="0" t="s">
+      <x:c r="D424" s="0" t="s">
         <x:v>1732</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1733</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H424" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I424" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J424" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K424" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L424" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M424" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N424" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O424" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:15">
       <x:c r="A425" s="1" t="s">
+        <x:v>1733</x:v>
+      </x:c>
+      <x:c r="B425" s="1" t="s">
         <x:v>1734</x:v>
       </x:c>
-      <x:c r="B425" s="1" t="s">
+      <x:c r="C425" s="0" t="s">
         <x:v>1735</x:v>
       </x:c>
-      <x:c r="C425" s="0" t="s">
+      <x:c r="D425" s="0" t="s">
         <x:v>1736</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1737</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I425" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N425" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:15">
       <x:c r="A426" s="1" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="B426" s="1" t="s">
         <x:v>1738</x:v>
       </x:c>
-      <x:c r="B426" s="1" t="s">
+      <x:c r="C426" s="0" t="s">
         <x:v>1739</x:v>
       </x:c>
-      <x:c r="C426" s="0" t="s">
+      <x:c r="D426" s="0" t="s">
         <x:v>1740</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1741</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H426" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I426" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J426" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K426" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L426" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M426" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N426" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O426" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:15">
       <x:c r="A427" s="1" t="s">
+        <x:v>1741</x:v>
+      </x:c>
+      <x:c r="B427" s="1" t="s">
         <x:v>1742</x:v>
       </x:c>
-      <x:c r="B427" s="1" t="s">
+      <x:c r="C427" s="0" t="s">
         <x:v>1743</x:v>
       </x:c>
-      <x:c r="C427" s="0" t="s">
+      <x:c r="D427" s="0" t="s">
         <x:v>1744</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1745</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I427" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N427" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:15">
       <x:c r="A428" s="1" t="s">
+        <x:v>1745</x:v>
+      </x:c>
+      <x:c r="B428" s="1" t="s">
         <x:v>1746</x:v>
       </x:c>
-      <x:c r="B428" s="1" t="s">
+      <x:c r="C428" s="0" t="s">
         <x:v>1747</x:v>
       </x:c>
-      <x:c r="C428" s="0" t="s">
+      <x:c r="D428" s="0" t="s">
         <x:v>1748</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1749</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H428" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I428" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J428" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K428" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L428" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M428" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N428" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O428" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:15">
       <x:c r="A429" s="1" t="s">
+        <x:v>1749</x:v>
+      </x:c>
+      <x:c r="B429" s="1" t="s">
         <x:v>1750</x:v>
       </x:c>
-      <x:c r="B429" s="1" t="s">
+      <x:c r="C429" s="0" t="s">
         <x:v>1751</x:v>
       </x:c>
-      <x:c r="C429" s="0" t="s">
+      <x:c r="D429" s="0" t="s">
         <x:v>1752</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1753</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I429" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N429" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:15">
       <x:c r="A430" s="1" t="s">
+        <x:v>1753</x:v>
+      </x:c>
+      <x:c r="B430" s="1" t="s">
         <x:v>1754</x:v>
       </x:c>
-      <x:c r="B430" s="1" t="s">
+      <x:c r="C430" s="0" t="s">
         <x:v>1755</x:v>
       </x:c>
-      <x:c r="C430" s="0" t="s">
+      <x:c r="D430" s="0" t="s">
         <x:v>1756</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1757</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H430" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I430" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J430" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K430" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L430" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M430" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N430" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O430" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:15">
       <x:c r="A431" s="1" t="s">
+        <x:v>1757</x:v>
+      </x:c>
+      <x:c r="B431" s="1" t="s">
         <x:v>1758</x:v>
       </x:c>
-      <x:c r="B431" s="1" t="s">
+      <x:c r="C431" s="0" t="s">
         <x:v>1759</x:v>
       </x:c>
-      <x:c r="C431" s="0" t="s">
+      <x:c r="D431" s="0" t="s">
         <x:v>1760</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1761</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I431" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N431" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:15">
       <x:c r="A432" s="1" t="s">
+        <x:v>1761</x:v>
+      </x:c>
+      <x:c r="B432" s="1" t="s">
         <x:v>1762</x:v>
       </x:c>
-      <x:c r="B432" s="1" t="s">
+      <x:c r="C432" s="0" t="s">
         <x:v>1763</x:v>
       </x:c>
-      <x:c r="C432" s="0" t="s">
+      <x:c r="D432" s="0" t="s">
         <x:v>1764</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1765</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H432" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I432" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J432" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K432" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L432" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M432" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N432" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O432" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:15">
       <x:c r="A433" s="1" t="s">
+        <x:v>1765</x:v>
+      </x:c>
+      <x:c r="B433" s="1" t="s">
         <x:v>1766</x:v>
       </x:c>
-      <x:c r="B433" s="1" t="s">
+      <x:c r="C433" s="0" t="s">
         <x:v>1767</x:v>
       </x:c>
-      <x:c r="C433" s="0" t="s">
+      <x:c r="D433" s="0" t="s">
         <x:v>1768</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1769</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I433" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N433" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:15">
       <x:c r="A434" s="1" t="s">
+        <x:v>1769</x:v>
+      </x:c>
+      <x:c r="B434" s="1" t="s">
         <x:v>1770</x:v>
       </x:c>
-      <x:c r="B434" s="1" t="s">
+      <x:c r="C434" s="0" t="s">
         <x:v>1771</x:v>
       </x:c>
-      <x:c r="C434" s="0" t="s">
+      <x:c r="D434" s="0" t="s">
         <x:v>1772</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1773</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H434" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I434" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J434" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K434" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L434" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="M434" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="N434" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="O434" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:15">
       <x:c r="A435" s="1" t="s">
+        <x:v>1773</x:v>
+      </x:c>
+      <x:c r="B435" s="1" t="s">
         <x:v>1774</x:v>
       </x:c>
-      <x:c r="B435" s="1" t="s">
+      <x:c r="C435" s="0" t="s">
         <x:v>1775</x:v>
       </x:c>
-      <x:c r="C435" s="0" t="s">
+      <x:c r="D435" s="0" t="s">
         <x:v>1776</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1777</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I435" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N435" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:15">
       <x:c r="A436" s="1" t="s">
+        <x:v>1777</x:v>
+      </x:c>
+      <x:c r="B436" s="1" t="s">
         <x:v>1778</x:v>
       </x:c>
-      <x:c r="B436" s="1" t="s">
+      <x:c r="C436" s="0" t="s">
         <x:v>1779</x:v>
       </x:c>
-      <x:c r="C436" s="0" t="s">
+      <x:c r="D436" s="0" t="s">
         <x:v>1780</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1781</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H436" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I436" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J436" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K436" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L436" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M436" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N436" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O436" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:15">
       <x:c r="A437" s="1" t="s">
+        <x:v>1781</x:v>
+      </x:c>
+      <x:c r="B437" s="1" t="s">
         <x:v>1782</x:v>
       </x:c>
-      <x:c r="B437" s="1" t="s">
+      <x:c r="C437" s="0" t="s">
         <x:v>1783</x:v>
       </x:c>
-      <x:c r="C437" s="0" t="s">
+      <x:c r="D437" s="0" t="s">
         <x:v>1784</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1785</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I437" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N437" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:15">
       <x:c r="A438" s="1" t="s">
+        <x:v>1785</x:v>
+      </x:c>
+      <x:c r="B438" s="1" t="s">
         <x:v>1786</x:v>
       </x:c>
-      <x:c r="B438" s="1" t="s">
+      <x:c r="C438" s="0" t="s">
         <x:v>1787</x:v>
       </x:c>
-      <x:c r="C438" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D438" s="0" t="s">
-        <x:v>1788</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H438" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I438" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J438" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K438" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L438" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M438" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N438" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O438" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:15">
       <x:c r="A439" s="1" t="s">
+        <x:v>1788</x:v>
+      </x:c>
+      <x:c r="B439" s="1" t="s">
         <x:v>1789</x:v>
       </x:c>
-      <x:c r="B439" s="1" t="s">
+      <x:c r="C439" s="0" t="s">
         <x:v>1790</x:v>
       </x:c>
-      <x:c r="C439" s="0" t="s">
+      <x:c r="D439" s="0" t="s">
         <x:v>1791</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1792</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I439" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N439" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:15">
       <x:c r="A440" s="1" t="s">
+        <x:v>1792</x:v>
+      </x:c>
+      <x:c r="B440" s="1" t="s">
         <x:v>1793</x:v>
       </x:c>
-      <x:c r="B440" s="1" t="s">
+      <x:c r="C440" s="0" t="s">
         <x:v>1794</x:v>
       </x:c>
-      <x:c r="C440" s="0" t="s">
+      <x:c r="D440" s="0" t="s">
         <x:v>1795</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1796</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H440" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I440" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J440" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K440" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L440" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M440" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N440" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O440" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:15">
       <x:c r="A441" s="1" t="s">
+        <x:v>1796</x:v>
+      </x:c>
+      <x:c r="B441" s="1" t="s">
         <x:v>1797</x:v>
       </x:c>
-      <x:c r="B441" s="1" t="s">
+      <x:c r="C441" s="0" t="s">
         <x:v>1798</x:v>
       </x:c>
-      <x:c r="C441" s="0" t="s">
+      <x:c r="D441" s="0" t="s">
         <x:v>1799</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1800</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I441" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N441" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:15">
       <x:c r="A442" s="1" t="s">
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="B442" s="1" t="s">
         <x:v>1801</x:v>
       </x:c>
-      <x:c r="B442" s="1" t="s">
+      <x:c r="C442" s="0" t="s">
         <x:v>1802</x:v>
       </x:c>
-      <x:c r="C442" s="0" t="s">
+      <x:c r="D442" s="0" t="s">
         <x:v>1803</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1804</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H442" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I442" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J442" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K442" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L442" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M442" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N442" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O442" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:15">
       <x:c r="A443" s="1" t="s">
+        <x:v>1804</x:v>
+      </x:c>
+      <x:c r="B443" s="1" t="s">
         <x:v>1805</x:v>
       </x:c>
-      <x:c r="B443" s="1" t="s">
+      <x:c r="C443" s="0" t="s">
         <x:v>1806</x:v>
       </x:c>
-      <x:c r="C443" s="0" t="s">
+      <x:c r="D443" s="0" t="s">
         <x:v>1807</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1808</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I443" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N443" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:15">
       <x:c r="A444" s="1" t="s">
+        <x:v>1808</x:v>
+      </x:c>
+      <x:c r="B444" s="1" t="s">
         <x:v>1809</x:v>
       </x:c>
-      <x:c r="B444" s="1" t="s">
+      <x:c r="C444" s="0" t="s">
         <x:v>1810</x:v>
       </x:c>
-      <x:c r="C444" s="0" t="s">
+      <x:c r="D444" s="0" t="s">
         <x:v>1811</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1812</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H444" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I444" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J444" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K444" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L444" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M444" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N444" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O444" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:15">
       <x:c r="A445" s="1" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="B445" s="1" t="s">
         <x:v>1813</x:v>
       </x:c>
-      <x:c r="B445" s="1" t="s">
+      <x:c r="C445" s="0" t="s">
         <x:v>1814</x:v>
       </x:c>
-      <x:c r="C445" s="0" t="s">
+      <x:c r="D445" s="0" t="s">
         <x:v>1815</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1816</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I445" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N445" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:15">
       <x:c r="A446" s="1" t="s">
+        <x:v>1816</x:v>
+      </x:c>
+      <x:c r="B446" s="1" t="s">
         <x:v>1817</x:v>
       </x:c>
-      <x:c r="B446" s="1" t="s">
+      <x:c r="C446" s="0" t="s">
         <x:v>1818</x:v>
       </x:c>
-      <x:c r="C446" s="0" t="s">
+      <x:c r="D446" s="0" t="s">
         <x:v>1819</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1820</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H446" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I446" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J446" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K446" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L446" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M446" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N446" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O446" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:15">
       <x:c r="A447" s="1" t="s">
+        <x:v>1820</x:v>
+      </x:c>
+      <x:c r="B447" s="1" t="s">
         <x:v>1821</x:v>
       </x:c>
-      <x:c r="B447" s="1" t="s">
+      <x:c r="C447" s="0" t="s">
         <x:v>1822</x:v>
       </x:c>
-      <x:c r="C447" s="0" t="s">
+      <x:c r="D447" s="0" t="s">
         <x:v>1823</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1824</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I447" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N447" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:15">
       <x:c r="A448" s="1" t="s">
+        <x:v>1824</x:v>
+      </x:c>
+      <x:c r="B448" s="1" t="s">
         <x:v>1825</x:v>
       </x:c>
-      <x:c r="B448" s="1" t="s">
+      <x:c r="C448" s="0" t="s">
         <x:v>1826</x:v>
       </x:c>
-      <x:c r="C448" s="0" t="s">
+      <x:c r="D448" s="0" t="s">
         <x:v>1827</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1828</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H448" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I448" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J448" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K448" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L448" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M448" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N448" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O448" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:15">
       <x:c r="A449" s="1" t="s">
+        <x:v>1828</x:v>
+      </x:c>
+      <x:c r="B449" s="1" t="s">
         <x:v>1829</x:v>
       </x:c>
-      <x:c r="B449" s="1" t="s">
+      <x:c r="C449" s="0" t="s">
         <x:v>1830</x:v>
       </x:c>
-      <x:c r="C449" s="0" t="s">
+      <x:c r="D449" s="0" t="s">
         <x:v>1831</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1832</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I449" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N449" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:15">
       <x:c r="A450" s="1" t="s">
+        <x:v>1832</x:v>
+      </x:c>
+      <x:c r="B450" s="1" t="s">
         <x:v>1833</x:v>
       </x:c>
-      <x:c r="B450" s="1" t="s">
+      <x:c r="C450" s="0" t="s">
         <x:v>1834</x:v>
       </x:c>
-      <x:c r="C450" s="0" t="s">
+      <x:c r="D450" s="0" t="s">
         <x:v>1835</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1836</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H450" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I450" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J450" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K450" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L450" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M450" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N450" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O450" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:15">
       <x:c r="A451" s="1" t="s">
+        <x:v>1836</x:v>
+      </x:c>
+      <x:c r="B451" s="1" t="s">
         <x:v>1837</x:v>
       </x:c>
-      <x:c r="B451" s="1" t="s">
+      <x:c r="C451" s="0" t="s">
         <x:v>1838</x:v>
       </x:c>
-      <x:c r="C451" s="0" t="s">
+      <x:c r="D451" s="0" t="s">
         <x:v>1839</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1840</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I451" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N451" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:15">
       <x:c r="A452" s="1" t="s">
+        <x:v>1840</x:v>
+      </x:c>
+      <x:c r="B452" s="1" t="s">
         <x:v>1841</x:v>
       </x:c>
-      <x:c r="B452" s="1" t="s">
+      <x:c r="C452" s="0" t="s">
         <x:v>1842</x:v>
       </x:c>
-      <x:c r="C452" s="0" t="s">
+      <x:c r="D452" s="0" t="s">
         <x:v>1843</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1844</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H452" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I452" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J452" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K452" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L452" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="M452" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N452" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="O452" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:15">
       <x:c r="A453" s="1" t="s">
+        <x:v>1844</x:v>
+      </x:c>
+      <x:c r="B453" s="1" t="s">
         <x:v>1845</x:v>
       </x:c>
-      <x:c r="B453" s="1" t="s">
+      <x:c r="C453" s="0" t="s">
         <x:v>1846</x:v>
       </x:c>
-      <x:c r="C453" s="0" t="s">
+      <x:c r="D453" s="0" t="s">
         <x:v>1847</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1848</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I453" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N453" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:15">
       <x:c r="A454" s="1" t="s">
+        <x:v>1848</x:v>
+      </x:c>
+      <x:c r="B454" s="1" t="s">
         <x:v>1849</x:v>
       </x:c>
-      <x:c r="B454" s="1" t="s">
+      <x:c r="C454" s="0" t="s">
         <x:v>1850</x:v>
       </x:c>
-      <x:c r="C454" s="0" t="s">
+      <x:c r="D454" s="0" t="s">
         <x:v>1851</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1852</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H454" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I454" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J454" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K454" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L454" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M454" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N454" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O454" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:15">
       <x:c r="A455" s="1" t="s">
+        <x:v>1852</x:v>
+      </x:c>
+      <x:c r="B455" s="1" t="s">
         <x:v>1853</x:v>
       </x:c>
-      <x:c r="B455" s="1" t="s">
+      <x:c r="C455" s="0" t="s">
         <x:v>1854</x:v>
       </x:c>
-      <x:c r="C455" s="0" t="s">
+      <x:c r="D455" s="0" t="s">
         <x:v>1855</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1856</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I455" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N455" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:15">
       <x:c r="A456" s="1" t="s">
+        <x:v>1856</x:v>
+      </x:c>
+      <x:c r="B456" s="1" t="s">
         <x:v>1857</x:v>
       </x:c>
-      <x:c r="B456" s="1" t="s">
+      <x:c r="C456" s="0" t="s">
         <x:v>1858</x:v>
       </x:c>
-      <x:c r="C456" s="0" t="s">
+      <x:c r="D456" s="0" t="s">
         <x:v>1859</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1860</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H456" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I456" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J456" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K456" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L456" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M456" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N456" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O456" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:15">
       <x:c r="A457" s="1" t="s">
+        <x:v>1860</x:v>
+      </x:c>
+      <x:c r="B457" s="1" t="s">
         <x:v>1861</x:v>
       </x:c>
-      <x:c r="B457" s="1" t="s">
+      <x:c r="C457" s="0" t="s">
         <x:v>1862</x:v>
       </x:c>
-      <x:c r="C457" s="0" t="s">
+      <x:c r="D457" s="0" t="s">
         <x:v>1863</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1864</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I457" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N457" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:15">
       <x:c r="A458" s="1" t="s">
+        <x:v>1864</x:v>
+      </x:c>
+      <x:c r="B458" s="1" t="s">
         <x:v>1865</x:v>
       </x:c>
-      <x:c r="B458" s="1" t="s">
+      <x:c r="C458" s="0" t="s">
         <x:v>1866</x:v>
       </x:c>
-      <x:c r="C458" s="0" t="s">
+      <x:c r="D458" s="0" t="s">
         <x:v>1867</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1868</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H458" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I458" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J458" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K458" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L458" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M458" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N458" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O458" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:15">
       <x:c r="A459" s="1" t="s">
+        <x:v>1868</x:v>
+      </x:c>
+      <x:c r="B459" s="1" t="s">
         <x:v>1869</x:v>
       </x:c>
-      <x:c r="B459" s="1" t="s">
+      <x:c r="C459" s="0" t="s">
         <x:v>1870</x:v>
       </x:c>
-      <x:c r="C459" s="0" t="s">
+      <x:c r="D459" s="0" t="s">
         <x:v>1871</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1872</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I459" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N459" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:15">
       <x:c r="A460" s="1" t="s">
+        <x:v>1872</x:v>
+      </x:c>
+      <x:c r="B460" s="1" t="s">
         <x:v>1873</x:v>
       </x:c>
-      <x:c r="B460" s="1" t="s">
+      <x:c r="C460" s="0" t="s">
         <x:v>1874</x:v>
       </x:c>
-      <x:c r="C460" s="0" t="s">
+      <x:c r="D460" s="0" t="s">
         <x:v>1875</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1876</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H460" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I460" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J460" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K460" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L460" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M460" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N460" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O460" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:15">
       <x:c r="A461" s="1" t="s">
+        <x:v>1876</x:v>
+      </x:c>
+      <x:c r="B461" s="1" t="s">
         <x:v>1877</x:v>
       </x:c>
-      <x:c r="B461" s="1" t="s">
+      <x:c r="C461" s="0" t="s">
         <x:v>1878</x:v>
       </x:c>
-      <x:c r="C461" s="0" t="s">
+      <x:c r="D461" s="0" t="s">
         <x:v>1879</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1880</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I461" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N461" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:15">
       <x:c r="A462" s="1" t="s">
+        <x:v>1880</x:v>
+      </x:c>
+      <x:c r="B462" s="1" t="s">
         <x:v>1881</x:v>
       </x:c>
-      <x:c r="B462" s="1" t="s">
+      <x:c r="C462" s="0" t="s">
         <x:v>1882</x:v>
       </x:c>
-      <x:c r="C462" s="0" t="s">
+      <x:c r="D462" s="0" t="s">
         <x:v>1883</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1884</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H462" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I462" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J462" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K462" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L462" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="M462" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N462" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="O462" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:15">
       <x:c r="A463" s="1" t="s">
+        <x:v>1884</x:v>
+      </x:c>
+      <x:c r="B463" s="1" t="s">
         <x:v>1885</x:v>
       </x:c>
-      <x:c r="B463" s="1" t="s">
+      <x:c r="C463" s="0" t="s">
         <x:v>1886</x:v>
       </x:c>
-      <x:c r="C463" s="0" t="s">
+      <x:c r="D463" s="0" t="s">
         <x:v>1887</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1888</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I463" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N463" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:15">
       <x:c r="A464" s="1" t="s">
+        <x:v>1888</x:v>
+      </x:c>
+      <x:c r="B464" s="1" t="s">
         <x:v>1889</x:v>
       </x:c>
-      <x:c r="B464" s="1" t="s">
+      <x:c r="C464" s="0" t="s">
         <x:v>1890</x:v>
       </x:c>
-      <x:c r="C464" s="0" t="s">
+      <x:c r="D464" s="0" t="s">
         <x:v>1891</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1892</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H464" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I464" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J464" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K464" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L464" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M464" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N464" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O464" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:15">
       <x:c r="A465" s="1" t="s">
+        <x:v>1892</x:v>
+      </x:c>
+      <x:c r="B465" s="1" t="s">
         <x:v>1893</x:v>
       </x:c>
-      <x:c r="B465" s="1" t="s">
+      <x:c r="C465" s="0" t="s">
         <x:v>1894</x:v>
       </x:c>
-      <x:c r="C465" s="0" t="s">
+      <x:c r="D465" s="0" t="s">
         <x:v>1895</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1896</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I465" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N465" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:15">
       <x:c r="A466" s="1" t="s">
+        <x:v>1896</x:v>
+      </x:c>
+      <x:c r="B466" s="1" t="s">
         <x:v>1897</x:v>
       </x:c>
-      <x:c r="B466" s="1" t="s">
+      <x:c r="C466" s="0" t="s">
         <x:v>1898</x:v>
       </x:c>
-      <x:c r="C466" s="0" t="s">
+      <x:c r="D466" s="0" t="s">
         <x:v>1899</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1900</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H466" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I466" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J466" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K466" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L466" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M466" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N466" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O466" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:15">
       <x:c r="A467" s="1" t="s">
+        <x:v>1900</x:v>
+      </x:c>
+      <x:c r="B467" s="1" t="s">
         <x:v>1901</x:v>
       </x:c>
-      <x:c r="B467" s="1" t="s">
+      <x:c r="C467" s="0" t="s">
         <x:v>1902</x:v>
       </x:c>
-      <x:c r="C467" s="0" t="s">
+      <x:c r="D467" s="0" t="s">
         <x:v>1903</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1904</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I467" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N467" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:15">
       <x:c r="A468" s="1" t="s">
+        <x:v>1904</x:v>
+      </x:c>
+      <x:c r="B468" s="1" t="s">
         <x:v>1905</x:v>
       </x:c>
-      <x:c r="B468" s="1" t="s">
+      <x:c r="C468" s="0" t="s">
         <x:v>1906</x:v>
       </x:c>
-      <x:c r="C468" s="0" t="s">
+      <x:c r="D468" s="0" t="s">
         <x:v>1907</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1908</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H468" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I468" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J468" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K468" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L468" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M468" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N468" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O468" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:15">
       <x:c r="A469" s="1" t="s">
+        <x:v>1908</x:v>
+      </x:c>
+      <x:c r="B469" s="1" t="s">
         <x:v>1909</x:v>
       </x:c>
-      <x:c r="B469" s="1" t="s">
+      <x:c r="C469" s="0" t="s">
         <x:v>1910</x:v>
       </x:c>
-      <x:c r="C469" s="0" t="s">
+      <x:c r="D469" s="0" t="s">
         <x:v>1911</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1912</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I469" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N469" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:15">
       <x:c r="A470" s="1" t="s">
+        <x:v>1912</x:v>
+      </x:c>
+      <x:c r="B470" s="1" t="s">
         <x:v>1913</x:v>
       </x:c>
-      <x:c r="B470" s="1" t="s">
+      <x:c r="C470" s="0" t="s">
         <x:v>1914</x:v>
       </x:c>
-      <x:c r="C470" s="0" t="s">
+      <x:c r="D470" s="0" t="s">
         <x:v>1915</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1916</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H470" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I470" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J470" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K470" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L470" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M470" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N470" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O470" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:15">
       <x:c r="A471" s="1" t="s">
+        <x:v>1916</x:v>
+      </x:c>
+      <x:c r="B471" s="1" t="s">
         <x:v>1917</x:v>
       </x:c>
-      <x:c r="B471" s="1" t="s">
+      <x:c r="C471" s="0" t="s">
         <x:v>1918</x:v>
       </x:c>
-      <x:c r="C471" s="0" t="s">
+      <x:c r="D471" s="0" t="s">
         <x:v>1919</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1920</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I471" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N471" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:15">
       <x:c r="A472" s="1" t="s">
+        <x:v>1920</x:v>
+      </x:c>
+      <x:c r="B472" s="1" t="s">
         <x:v>1921</x:v>
       </x:c>
-      <x:c r="B472" s="1" t="s">
+      <x:c r="C472" s="0" t="s">
         <x:v>1922</x:v>
       </x:c>
-      <x:c r="C472" s="0" t="s">
+      <x:c r="D472" s="0" t="s">
         <x:v>1923</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1924</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H472" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I472" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J472" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K472" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L472" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M472" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N472" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O472" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:15">
       <x:c r="A473" s="1" t="s">
+        <x:v>1924</x:v>
+      </x:c>
+      <x:c r="B473" s="1" t="s">
         <x:v>1925</x:v>
       </x:c>
-      <x:c r="B473" s="1" t="s">
+      <x:c r="C473" s="0" t="s">
         <x:v>1926</x:v>
       </x:c>
-      <x:c r="C473" s="0" t="s">
+      <x:c r="D473" s="0" t="s">
         <x:v>1927</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1928</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I473" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N473" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:15">
       <x:c r="A474" s="1" t="s">
+        <x:v>1928</x:v>
+      </x:c>
+      <x:c r="B474" s="1" t="s">
         <x:v>1929</x:v>
       </x:c>
-      <x:c r="B474" s="1" t="s">
+      <x:c r="C474" s="0" t="s">
         <x:v>1930</x:v>
       </x:c>
-      <x:c r="C474" s="0" t="s">
+      <x:c r="D474" s="0" t="s">
         <x:v>1931</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1932</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H474" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I474" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J474" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K474" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L474" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M474" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N474" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O474" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:15">
       <x:c r="A475" s="1" t="s">
+        <x:v>1932</x:v>
+      </x:c>
+      <x:c r="B475" s="1" t="s">
         <x:v>1933</x:v>
       </x:c>
-      <x:c r="B475" s="1" t="s">
+      <x:c r="C475" s="0" t="s">
         <x:v>1934</x:v>
       </x:c>
-      <x:c r="C475" s="0" t="s">
+      <x:c r="D475" s="0" t="s">
         <x:v>1935</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1936</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I475" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N475" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:15">
       <x:c r="A476" s="1" t="s">
+        <x:v>1936</x:v>
+      </x:c>
+      <x:c r="B476" s="1" t="s">
         <x:v>1937</x:v>
       </x:c>
-      <x:c r="B476" s="1" t="s">
+      <x:c r="C476" s="0" t="s">
         <x:v>1938</x:v>
       </x:c>
-      <x:c r="C476" s="0" t="s">
+      <x:c r="D476" s="0" t="s">
         <x:v>1939</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1940</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H476" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I476" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J476" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K476" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L476" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M476" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N476" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O476" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:15">
       <x:c r="A477" s="1" t="s">
+        <x:v>1940</x:v>
+      </x:c>
+      <x:c r="B477" s="1" t="s">
         <x:v>1941</x:v>
       </x:c>
-      <x:c r="B477" s="1" t="s">
+      <x:c r="C477" s="0" t="s">
         <x:v>1942</x:v>
       </x:c>
-      <x:c r="C477" s="0" t="s">
+      <x:c r="D477" s="0" t="s">
         <x:v>1943</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1944</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I477" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N477" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:15">
       <x:c r="A478" s="1" t="s">
+        <x:v>1944</x:v>
+      </x:c>
+      <x:c r="B478" s="1" t="s">
         <x:v>1945</x:v>
       </x:c>
-      <x:c r="B478" s="1" t="s">
+      <x:c r="C478" s="0" t="s">
         <x:v>1946</x:v>
       </x:c>
-      <x:c r="C478" s="0" t="s">
+      <x:c r="D478" s="0" t="s">
         <x:v>1947</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1948</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H478" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I478" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J478" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K478" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L478" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M478" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N478" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O478" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:15">
       <x:c r="A479" s="1" t="s">
+        <x:v>1948</x:v>
+      </x:c>
+      <x:c r="B479" s="1" t="s">
         <x:v>1949</x:v>
       </x:c>
-      <x:c r="B479" s="1" t="s">
+      <x:c r="C479" s="0" t="s">
         <x:v>1950</x:v>
       </x:c>
-      <x:c r="C479" s="0" t="s">
+      <x:c r="D479" s="0" t="s">
         <x:v>1951</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1952</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I479" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N479" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:15">
       <x:c r="A480" s="1" t="s">
+        <x:v>1952</x:v>
+      </x:c>
+      <x:c r="B480" s="1" t="s">
         <x:v>1953</x:v>
       </x:c>
-      <x:c r="B480" s="1" t="s">
+      <x:c r="C480" s="0" t="s">
         <x:v>1954</x:v>
       </x:c>
-      <x:c r="C480" s="0" t="s">
+      <x:c r="D480" s="0" t="s">
         <x:v>1955</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1956</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H480" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I480" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J480" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K480" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L480" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M480" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N480" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O480" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:15">
       <x:c r="A481" s="1" t="s">
+        <x:v>1956</x:v>
+      </x:c>
+      <x:c r="B481" s="1" t="s">
         <x:v>1957</x:v>
       </x:c>
-      <x:c r="B481" s="1" t="s">
+      <x:c r="C481" s="0" t="s">
         <x:v>1958</x:v>
       </x:c>
-      <x:c r="C481" s="0" t="s">
+      <x:c r="D481" s="0" t="s">
         <x:v>1959</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1960</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I481" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N481" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:15">
       <x:c r="A482" s="1" t="s">
+        <x:v>1960</x:v>
+      </x:c>
+      <x:c r="B482" s="1" t="s">
         <x:v>1961</x:v>
       </x:c>
-      <x:c r="B482" s="1" t="s">
+      <x:c r="C482" s="0" t="s">
         <x:v>1962</x:v>
       </x:c>
-      <x:c r="C482" s="0" t="s">
+      <x:c r="D482" s="0" t="s">
         <x:v>1963</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1964</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H482" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I482" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J482" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K482" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L482" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M482" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N482" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O482" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:15">
       <x:c r="A483" s="1" t="s">
+        <x:v>1964</x:v>
+      </x:c>
+      <x:c r="B483" s="1" t="s">
         <x:v>1965</x:v>
       </x:c>
-      <x:c r="B483" s="1" t="s">
+      <x:c r="C483" s="0" t="s">
         <x:v>1966</x:v>
       </x:c>
-      <x:c r="C483" s="0" t="s">
+      <x:c r="D483" s="0" t="s">
         <x:v>1967</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1968</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I483" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N483" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:15">
       <x:c r="A484" s="1" t="s">
+        <x:v>1968</x:v>
+      </x:c>
+      <x:c r="B484" s="1" t="s">
         <x:v>1969</x:v>
       </x:c>
-      <x:c r="B484" s="1" t="s">
+      <x:c r="C484" s="0" t="s">
         <x:v>1970</x:v>
       </x:c>
-      <x:c r="C484" s="0" t="s">
+      <x:c r="D484" s="0" t="s">
         <x:v>1971</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1972</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H484" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I484" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J484" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K484" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L484" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M484" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N484" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O484" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:15">
       <x:c r="A485" s="1" t="s">
+        <x:v>1972</x:v>
+      </x:c>
+      <x:c r="B485" s="1" t="s">
         <x:v>1973</x:v>
       </x:c>
-      <x:c r="B485" s="1" t="s">
+      <x:c r="C485" s="0" t="s">
         <x:v>1974</x:v>
       </x:c>
-      <x:c r="C485" s="0" t="s">
+      <x:c r="D485" s="0" t="s">
         <x:v>1975</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1976</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I485" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N485" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:15">
       <x:c r="A486" s="1" t="s">
+        <x:v>1976</x:v>
+      </x:c>
+      <x:c r="B486" s="1" t="s">
         <x:v>1977</x:v>
       </x:c>
-      <x:c r="B486" s="1" t="s">
+      <x:c r="C486" s="0" t="s">
         <x:v>1978</x:v>
       </x:c>
-      <x:c r="C486" s="0" t="s">
+      <x:c r="D486" s="0" t="s">
         <x:v>1979</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1980</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H486" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I486" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J486" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K486" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L486" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M486" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N486" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O486" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:15">
       <x:c r="A487" s="1" t="s">
+        <x:v>1980</x:v>
+      </x:c>
+      <x:c r="B487" s="1" t="s">
         <x:v>1981</x:v>
       </x:c>
-      <x:c r="B487" s="1" t="s">
+      <x:c r="C487" s="0" t="s">
         <x:v>1982</x:v>
       </x:c>
-      <x:c r="C487" s="0" t="s">
+      <x:c r="D487" s="0" t="s">
         <x:v>1983</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1984</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I487" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N487" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:15">
       <x:c r="A488" s="1" t="s">
+        <x:v>1984</x:v>
+      </x:c>
+      <x:c r="B488" s="1" t="s">
         <x:v>1985</x:v>
       </x:c>
-      <x:c r="B488" s="1" t="s">
+      <x:c r="C488" s="0" t="s">
         <x:v>1986</x:v>
       </x:c>
-      <x:c r="C488" s="0" t="s">
+      <x:c r="D488" s="0" t="s">
         <x:v>1987</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1988</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H488" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I488" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J488" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K488" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L488" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M488" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N488" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O488" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:15">
       <x:c r="A489" s="1" t="s">
+        <x:v>1988</x:v>
+      </x:c>
+      <x:c r="B489" s="1" t="s">
         <x:v>1989</x:v>
       </x:c>
-      <x:c r="B489" s="1" t="s">
+      <x:c r="C489" s="0" t="s">
         <x:v>1990</x:v>
       </x:c>
-      <x:c r="C489" s="0" t="s">
+      <x:c r="D489" s="0" t="s">
         <x:v>1991</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1992</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I489" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N489" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:15">
       <x:c r="A490" s="1" t="s">
+        <x:v>1992</x:v>
+      </x:c>
+      <x:c r="B490" s="1" t="s">
         <x:v>1993</x:v>
       </x:c>
-      <x:c r="B490" s="1" t="s">
+      <x:c r="C490" s="0" t="s">
         <x:v>1994</x:v>
       </x:c>
-      <x:c r="C490" s="0" t="s">
+      <x:c r="D490" s="0" t="s">
         <x:v>1995</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1996</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H490" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I490" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J490" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K490" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L490" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M490" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N490" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O490" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:15">
       <x:c r="A491" s="1" t="s">
+        <x:v>1996</x:v>
+      </x:c>
+      <x:c r="B491" s="1" t="s">
         <x:v>1997</x:v>
       </x:c>
-      <x:c r="B491" s="1" t="s">
+      <x:c r="C491" s="0" t="s">
         <x:v>1998</x:v>
       </x:c>
-      <x:c r="C491" s="0" t="s">
+      <x:c r="D491" s="0" t="s">
         <x:v>1999</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2000</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I491" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N491" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:15">
       <x:c r="A492" s="1" t="s">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="B492" s="1" t="s">
         <x:v>2001</x:v>
       </x:c>
-      <x:c r="B492" s="1" t="s">
+      <x:c r="C492" s="0" t="s">
         <x:v>2002</x:v>
       </x:c>
-      <x:c r="C492" s="0" t="s">
+      <x:c r="D492" s="0" t="s">
         <x:v>2003</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2004</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H492" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I492" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J492" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K492" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L492" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M492" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N492" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O492" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:15">
       <x:c r="A493" s="1" t="s">
+        <x:v>2004</x:v>
+      </x:c>
+      <x:c r="B493" s="1" t="s">
         <x:v>2005</x:v>
       </x:c>
-      <x:c r="B493" s="1" t="s">
+      <x:c r="C493" s="0" t="s">
         <x:v>2006</x:v>
       </x:c>
-      <x:c r="C493" s="0" t="s">
+      <x:c r="D493" s="0" t="s">
         <x:v>2007</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2008</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I493" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N493" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:15">
       <x:c r="A494" s="1" t="s">
+        <x:v>2008</x:v>
+      </x:c>
+      <x:c r="B494" s="1" t="s">
         <x:v>2009</x:v>
       </x:c>
-      <x:c r="B494" s="1" t="s">
+      <x:c r="C494" s="0" t="s">
         <x:v>2010</x:v>
       </x:c>
-      <x:c r="C494" s="0" t="s">
+      <x:c r="D494" s="0" t="s">
         <x:v>2011</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2012</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H494" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I494" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J494" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K494" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L494" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M494" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N494" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O494" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:15">
       <x:c r="A495" s="1" t="s">
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="B495" s="1" t="s">
         <x:v>2013</x:v>
       </x:c>
-      <x:c r="B495" s="1" t="s">
+      <x:c r="C495" s="0" t="s">
         <x:v>2014</x:v>
       </x:c>
-      <x:c r="C495" s="0" t="s">
+      <x:c r="D495" s="0" t="s">
         <x:v>2015</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2016</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I495" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N495" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:15">
       <x:c r="A496" s="1" t="s">
+        <x:v>2016</x:v>
+      </x:c>
+      <x:c r="B496" s="1" t="s">
         <x:v>2017</x:v>
       </x:c>
-      <x:c r="B496" s="1" t="s">
+      <x:c r="C496" s="0" t="s">
         <x:v>2018</x:v>
       </x:c>
-      <x:c r="C496" s="0" t="s">
+      <x:c r="D496" s="0" t="s">
         <x:v>2019</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2020</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H496" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I496" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J496" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K496" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L496" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M496" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N496" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O496" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:15">
       <x:c r="A497" s="1" t="s">
+        <x:v>2020</x:v>
+      </x:c>
+      <x:c r="B497" s="1" t="s">
         <x:v>2021</x:v>
       </x:c>
-      <x:c r="B497" s="1" t="s">
+      <x:c r="C497" s="0" t="s">
         <x:v>2022</x:v>
       </x:c>
-      <x:c r="C497" s="0" t="s">
+      <x:c r="D497" s="0" t="s">
         <x:v>2023</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2024</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I497" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N497" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:15">
       <x:c r="A498" s="1" t="s">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B498" s="1" t="s">
         <x:v>2025</x:v>
       </x:c>
-      <x:c r="B498" s="1" t="s">
+      <x:c r="C498" s="0" t="s">
         <x:v>2026</x:v>
       </x:c>
-      <x:c r="C498" s="0" t="s">
+      <x:c r="D498" s="0" t="s">
         <x:v>2027</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2028</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H498" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I498" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J498" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K498" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L498" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M498" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N498" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O498" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:15">
       <x:c r="A499" s="1" t="s">
+        <x:v>2028</x:v>
+      </x:c>
+      <x:c r="B499" s="1" t="s">
         <x:v>2029</x:v>
       </x:c>
-      <x:c r="B499" s="1" t="s">
+      <x:c r="C499" s="0" t="s">
         <x:v>2030</x:v>
       </x:c>
-      <x:c r="C499" s="0" t="s">
+      <x:c r="D499" s="0" t="s">
         <x:v>2031</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2032</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I499" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N499" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:15">
       <x:c r="A500" s="1" t="s">
+        <x:v>2032</x:v>
+      </x:c>
+      <x:c r="B500" s="1" t="s">
         <x:v>2033</x:v>
       </x:c>
-      <x:c r="B500" s="1" t="s">
+      <x:c r="C500" s="0" t="s">
         <x:v>2034</x:v>
       </x:c>
-      <x:c r="C500" s="0" t="s">
+      <x:c r="D500" s="0" t="s">
         <x:v>2035</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2036</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H500" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I500" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J500" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K500" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L500" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M500" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N500" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O500" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:15">
       <x:c r="A501" s="1" t="s">
+        <x:v>2036</x:v>
+      </x:c>
+      <x:c r="B501" s="1" t="s">
         <x:v>2037</x:v>
       </x:c>
-      <x:c r="B501" s="1" t="s">
+      <x:c r="C501" s="0" t="s">
         <x:v>2038</x:v>
       </x:c>
-      <x:c r="C501" s="0" t="s">
+      <x:c r="D501" s="0" t="s">
         <x:v>2039</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2040</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H501" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I501" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N501" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:15">
       <x:c r="A502" s="1" t="s">
+        <x:v>2040</x:v>
+      </x:c>
+      <x:c r="B502" s="1" t="s">
         <x:v>2041</x:v>
       </x:c>
-      <x:c r="B502" s="1" t="s">
+      <x:c r="C502" s="0" t="s">
         <x:v>2042</x:v>
       </x:c>
-      <x:c r="C502" s="0" t="s">
+      <x:c r="D502" s="0" t="s">
         <x:v>2043</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2044</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G502" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H502" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I502" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J502" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K502" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L502" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M502" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N502" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O502" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:15">
       <x:c r="A503" s="1" t="s">
+        <x:v>2044</x:v>
+      </x:c>
+      <x:c r="B503" s="1" t="s">
         <x:v>2045</x:v>
       </x:c>
-      <x:c r="B503" s="1" t="s">
+      <x:c r="C503" s="0" t="s">
         <x:v>2046</x:v>
       </x:c>
-      <x:c r="C503" s="0" t="s">
+      <x:c r="D503" s="0" t="s">
         <x:v>2047</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2048</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I503" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N503" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:15">
       <x:c r="A504" s="1" t="s">
+        <x:v>2048</x:v>
+      </x:c>
+      <x:c r="B504" s="1" t="s">
         <x:v>2049</x:v>
       </x:c>
-      <x:c r="B504" s="1" t="s">
+      <x:c r="C504" s="0" t="s">
         <x:v>2050</x:v>
       </x:c>
-      <x:c r="C504" s="0" t="s">
+      <x:c r="D504" s="0" t="s">
         <x:v>2051</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2052</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G504" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H504" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I504" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J504" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K504" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L504" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M504" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N504" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O504" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:15">
       <x:c r="A505" s="1" t="s">
+        <x:v>2052</x:v>
+      </x:c>
+      <x:c r="B505" s="1" t="s">
         <x:v>2053</x:v>
       </x:c>
-      <x:c r="B505" s="1" t="s">
+      <x:c r="C505" s="0" t="s">
         <x:v>2054</x:v>
       </x:c>
-      <x:c r="C505" s="0" t="s">
+      <x:c r="D505" s="0" t="s">
         <x:v>2055</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2056</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I505" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N505" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:15">
       <x:c r="A506" s="1" t="s">
+        <x:v>2056</x:v>
+      </x:c>
+      <x:c r="B506" s="1" t="s">
         <x:v>2057</x:v>
       </x:c>
-      <x:c r="B506" s="1" t="s">
+      <x:c r="C506" s="0" t="s">
         <x:v>2058</x:v>
       </x:c>
-      <x:c r="C506" s="0" t="s">
+      <x:c r="D506" s="0" t="s">
         <x:v>2059</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2060</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H506" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I506" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J506" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K506" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L506" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M506" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N506" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O506" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:15">
       <x:c r="A507" s="1" t="s">
+        <x:v>2060</x:v>
+      </x:c>
+      <x:c r="B507" s="1" t="s">
         <x:v>2061</x:v>
       </x:c>
-      <x:c r="B507" s="1" t="s">
+      <x:c r="C507" s="0" t="s">
         <x:v>2062</x:v>
       </x:c>
-      <x:c r="C507" s="0" t="s">
+      <x:c r="D507" s="0" t="s">
         <x:v>2063</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2064</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I507" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N507" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:15">
       <x:c r="A508" s="1" t="s">
+        <x:v>2064</x:v>
+      </x:c>
+      <x:c r="B508" s="1" t="s">
         <x:v>2065</x:v>
       </x:c>
-      <x:c r="B508" s="1" t="s">
+      <x:c r="C508" s="0" t="s">
         <x:v>2066</x:v>
       </x:c>
-      <x:c r="C508" s="0" t="s">
+      <x:c r="D508" s="0" t="s">
         <x:v>2067</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2068</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H508" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I508" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J508" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K508" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L508" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M508" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N508" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O508" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:15">
       <x:c r="A509" s="1" t="s">
+        <x:v>2068</x:v>
+      </x:c>
+      <x:c r="B509" s="1" t="s">
         <x:v>2069</x:v>
       </x:c>
-      <x:c r="B509" s="1" t="s">
+      <x:c r="C509" s="0" t="s">
         <x:v>2070</x:v>
       </x:c>
-      <x:c r="C509" s="0" t="s">
+      <x:c r="D509" s="0" t="s">
         <x:v>2071</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2072</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I509" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N509" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:15">
       <x:c r="A510" s="1" t="s">
+        <x:v>2072</x:v>
+      </x:c>
+      <x:c r="B510" s="1" t="s">
         <x:v>2073</x:v>
       </x:c>
-      <x:c r="B510" s="1" t="s">
+      <x:c r="C510" s="0" t="s">
         <x:v>2074</x:v>
       </x:c>
-      <x:c r="C510" s="0" t="s">
+      <x:c r="D510" s="0" t="s">
         <x:v>2075</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2076</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H510" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I510" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J510" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K510" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L510" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M510" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N510" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O510" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:15">
       <x:c r="A511" s="1" t="s">
+        <x:v>2076</x:v>
+      </x:c>
+      <x:c r="B511" s="1" t="s">
         <x:v>2077</x:v>
       </x:c>
-      <x:c r="B511" s="1" t="s">
+      <x:c r="C511" s="0" t="s">
         <x:v>2078</x:v>
       </x:c>
-      <x:c r="C511" s="0" t="s">
+      <x:c r="D511" s="0" t="s">
         <x:v>2079</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2080</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I511" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N511" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:15">
       <x:c r="A512" s="1" t="s">
+        <x:v>2080</x:v>
+      </x:c>
+      <x:c r="B512" s="1" t="s">
         <x:v>2081</x:v>
       </x:c>
-      <x:c r="B512" s="1" t="s">
+      <x:c r="C512" s="0" t="s">
         <x:v>2082</x:v>
       </x:c>
-      <x:c r="C512" s="0" t="s">
+      <x:c r="D512" s="0" t="s">
         <x:v>2083</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2084</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H512" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I512" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J512" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K512" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L512" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M512" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N512" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O512" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:15">
       <x:c r="A513" s="1" t="s">
+        <x:v>2084</x:v>
+      </x:c>
+      <x:c r="B513" s="1" t="s">
         <x:v>2085</x:v>
       </x:c>
-      <x:c r="B513" s="1" t="s">
+      <x:c r="C513" s="0" t="s">
         <x:v>2086</x:v>
       </x:c>
-      <x:c r="C513" s="0" t="s">
+      <x:c r="D513" s="0" t="s">
         <x:v>2087</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2088</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I513" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N513" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:15">
       <x:c r="A514" s="1" t="s">
+        <x:v>2088</x:v>
+      </x:c>
+      <x:c r="B514" s="1" t="s">
         <x:v>2089</x:v>
       </x:c>
-      <x:c r="B514" s="1" t="s">
+      <x:c r="C514" s="0" t="s">
         <x:v>2090</x:v>
       </x:c>
-      <x:c r="C514" s="0" t="s">
+      <x:c r="D514" s="0" t="s">
         <x:v>2091</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2092</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G514" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H514" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I514" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J514" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K514" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L514" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M514" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N514" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O514" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:15">
       <x:c r="A515" s="1" t="s">
+        <x:v>2092</x:v>
+      </x:c>
+      <x:c r="B515" s="1" t="s">
         <x:v>2093</x:v>
       </x:c>
-      <x:c r="B515" s="1" t="s">
+      <x:c r="C515" s="0" t="s">
         <x:v>2094</x:v>
       </x:c>
-      <x:c r="C515" s="0" t="s">
+      <x:c r="D515" s="0" t="s">
         <x:v>2095</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2096</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I515" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N515" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:15">
       <x:c r="A516" s="1" t="s">
+        <x:v>2096</x:v>
+      </x:c>
+      <x:c r="B516" s="1" t="s">
         <x:v>2097</x:v>
       </x:c>
-      <x:c r="B516" s="1" t="s">
+      <x:c r="C516" s="0" t="s">
         <x:v>2098</x:v>
       </x:c>
-      <x:c r="C516" s="0" t="s">
+      <x:c r="D516" s="0" t="s">
         <x:v>2099</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2100</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H516" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I516" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J516" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K516" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L516" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M516" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N516" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O516" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:15">
       <x:c r="A517" s="1" t="s">
+        <x:v>2100</x:v>
+      </x:c>
+      <x:c r="B517" s="1" t="s">
         <x:v>2101</x:v>
       </x:c>
-      <x:c r="B517" s="1" t="s">
+      <x:c r="C517" s="0" t="s">
         <x:v>2102</x:v>
       </x:c>
-      <x:c r="C517" s="0" t="s">
+      <x:c r="D517" s="0" t="s">
         <x:v>2103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2104</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I517" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N517" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:15">
       <x:c r="A518" s="1" t="s">
+        <x:v>2104</x:v>
+      </x:c>
+      <x:c r="B518" s="1" t="s">
         <x:v>2105</x:v>
       </x:c>
-      <x:c r="B518" s="1" t="s">
+      <x:c r="C518" s="0" t="s">
         <x:v>2106</x:v>
       </x:c>
-      <x:c r="C518" s="0" t="s">
+      <x:c r="D518" s="0" t="s">
         <x:v>2107</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2108</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G518" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H518" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I518" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J518" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K518" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L518" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M518" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N518" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O518" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:15">
       <x:c r="A519" s="1" t="s">
+        <x:v>2108</x:v>
+      </x:c>
+      <x:c r="B519" s="1" t="s">
         <x:v>2109</x:v>
       </x:c>
-      <x:c r="B519" s="1" t="s">
+      <x:c r="C519" s="0" t="s">
         <x:v>2110</x:v>
       </x:c>
-      <x:c r="C519" s="0" t="s">
+      <x:c r="D519" s="0" t="s">
         <x:v>2111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2112</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I519" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N519" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:15">
       <x:c r="A520" s="1" t="s">
+        <x:v>2112</x:v>
+      </x:c>
+      <x:c r="B520" s="1" t="s">
         <x:v>2113</x:v>
       </x:c>
-      <x:c r="B520" s="1" t="s">
+      <x:c r="C520" s="0" t="s">
         <x:v>2114</x:v>
       </x:c>
-      <x:c r="C520" s="0" t="s">
+      <x:c r="D520" s="0" t="s">
         <x:v>2115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2116</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H520" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I520" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J520" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K520" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L520" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M520" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N520" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O520" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:15">
       <x:c r="A521" s="1" t="s">
+        <x:v>2116</x:v>
+      </x:c>
+      <x:c r="B521" s="1" t="s">
         <x:v>2117</x:v>
       </x:c>
-      <x:c r="B521" s="1" t="s">
+      <x:c r="C521" s="0" t="s">
         <x:v>2118</x:v>
       </x:c>
-      <x:c r="C521" s="0" t="s">
+      <x:c r="D521" s="0" t="s">
         <x:v>2119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2120</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I521" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N521" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:15">
       <x:c r="A522" s="1" t="s">
+        <x:v>2120</x:v>
+      </x:c>
+      <x:c r="B522" s="1" t="s">
         <x:v>2121</x:v>
       </x:c>
-      <x:c r="B522" s="1" t="s">
+      <x:c r="C522" s="0" t="s">
         <x:v>2122</x:v>
       </x:c>
-      <x:c r="C522" s="0" t="s">
+      <x:c r="D522" s="0" t="s">
         <x:v>2123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2124</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H522" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I522" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J522" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K522" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L522" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M522" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N522" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O522" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:15">
       <x:c r="A523" s="1" t="s">
+        <x:v>2124</x:v>
+      </x:c>
+      <x:c r="B523" s="1" t="s">
         <x:v>2125</x:v>
       </x:c>
-      <x:c r="B523" s="1" t="s">
+      <x:c r="C523" s="0" t="s">
         <x:v>2126</x:v>
       </x:c>
-      <x:c r="C523" s="0" t="s">
+      <x:c r="D523" s="0" t="s">
         <x:v>2127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2128</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H523" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I523" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N523" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:15">
       <x:c r="A524" s="1" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+      <x:c r="B524" s="1" t="s">
         <x:v>2129</x:v>
       </x:c>
-      <x:c r="B524" s="1" t="s">
+      <x:c r="C524" s="0" t="s">
         <x:v>2130</x:v>
       </x:c>
-      <x:c r="C524" s="0" t="s">
+      <x:c r="D524" s="0" t="s">
         <x:v>2131</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2132</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G524" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H524" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I524" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J524" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K524" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L524" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M524" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N524" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O524" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:15">
       <x:c r="A525" s="1" t="s">
+        <x:v>2132</x:v>
+      </x:c>
+      <x:c r="B525" s="1" t="s">
         <x:v>2133</x:v>
       </x:c>
-      <x:c r="B525" s="1" t="s">
+      <x:c r="C525" s="0" t="s">
         <x:v>2134</x:v>
       </x:c>
-      <x:c r="C525" s="0" t="s">
+      <x:c r="D525" s="0" t="s">
         <x:v>2135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2136</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I525" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N525" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:15">
       <x:c r="A526" s="1" t="s">
+        <x:v>2136</x:v>
+      </x:c>
+      <x:c r="B526" s="1" t="s">
         <x:v>2137</x:v>
       </x:c>
-      <x:c r="B526" s="1" t="s">
+      <x:c r="C526" s="0" t="s">
         <x:v>2138</x:v>
       </x:c>
-      <x:c r="C526" s="0" t="s">
+      <x:c r="D526" s="0" t="s">
         <x:v>2139</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2140</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H526" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I526" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J526" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K526" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L526" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M526" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N526" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O526" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:15">
       <x:c r="A527" s="1" t="s">
+        <x:v>2140</x:v>
+      </x:c>
+      <x:c r="B527" s="1" t="s">
         <x:v>2141</x:v>
       </x:c>
-      <x:c r="B527" s="1" t="s">
+      <x:c r="C527" s="0" t="s">
         <x:v>2142</x:v>
       </x:c>
-      <x:c r="C527" s="0" t="s">
+      <x:c r="D527" s="0" t="s">
         <x:v>2143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2144</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I527" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N527" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:15">
       <x:c r="A528" s="1" t="s">
+        <x:v>2144</x:v>
+      </x:c>
+      <x:c r="B528" s="1" t="s">
         <x:v>2145</x:v>
       </x:c>
-      <x:c r="B528" s="1" t="s">
+      <x:c r="C528" s="0" t="s">
         <x:v>2146</x:v>
       </x:c>
-      <x:c r="C528" s="0" t="s">
+      <x:c r="D528" s="0" t="s">
         <x:v>2147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2148</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H528" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I528" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J528" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K528" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L528" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M528" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N528" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O528" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:15">
       <x:c r="A529" s="1" t="s">
+        <x:v>2148</x:v>
+      </x:c>
+      <x:c r="B529" s="1" t="s">
         <x:v>2149</x:v>
       </x:c>
-      <x:c r="B529" s="1" t="s">
+      <x:c r="C529" s="0" t="s">
         <x:v>2150</x:v>
       </x:c>
-      <x:c r="C529" s="0" t="s">
+      <x:c r="D529" s="0" t="s">
         <x:v>2151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2152</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I529" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N529" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:15">
       <x:c r="A530" s="1" t="s">
+        <x:v>2152</x:v>
+      </x:c>
+      <x:c r="B530" s="1" t="s">
         <x:v>2153</x:v>
       </x:c>
-      <x:c r="B530" s="1" t="s">
+      <x:c r="C530" s="0" t="s">
         <x:v>2154</x:v>
       </x:c>
-      <x:c r="C530" s="0" t="s">
+      <x:c r="D530" s="0" t="s">
         <x:v>2155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2156</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H530" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I530" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J530" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K530" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L530" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M530" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N530" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O530" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:15">
       <x:c r="A531" s="1" t="s">
+        <x:v>2156</x:v>
+      </x:c>
+      <x:c r="B531" s="1" t="s">
         <x:v>2157</x:v>
       </x:c>
-      <x:c r="B531" s="1" t="s">
+      <x:c r="C531" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
-      <x:c r="C531" s="0" t="s">
+      <x:c r="D531" s="0" t="s">
         <x:v>2159</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2160</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I531" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N531" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:15">
       <x:c r="A532" s="1" t="s">
+        <x:v>2160</x:v>
+      </x:c>
+      <x:c r="B532" s="1" t="s">
         <x:v>2161</x:v>
       </x:c>
-      <x:c r="B532" s="1" t="s">
+      <x:c r="C532" s="0" t="s">
         <x:v>2162</x:v>
       </x:c>
-      <x:c r="C532" s="0" t="s">
+      <x:c r="D532" s="0" t="s">
         <x:v>2163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2164</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H532" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I532" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J532" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K532" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L532" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M532" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N532" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O532" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:15">
       <x:c r="A533" s="1" t="s">
+        <x:v>2164</x:v>
+      </x:c>
+      <x:c r="B533" s="1" t="s">
         <x:v>2165</x:v>
       </x:c>
-      <x:c r="B533" s="1" t="s">
+      <x:c r="C533" s="0" t="s">
         <x:v>2166</x:v>
       </x:c>
-      <x:c r="C533" s="0" t="s">
+      <x:c r="D533" s="0" t="s">
         <x:v>2167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2168</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I533" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N533" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:15">
       <x:c r="A534" s="1" t="s">
+        <x:v>2168</x:v>
+      </x:c>
+      <x:c r="B534" s="1" t="s">
         <x:v>2169</x:v>
       </x:c>
-      <x:c r="B534" s="1" t="s">
+      <x:c r="C534" s="0" t="s">
         <x:v>2170</x:v>
       </x:c>
-      <x:c r="C534" s="0" t="s">
+      <x:c r="D534" s="0" t="s">
         <x:v>2171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2172</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G534" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H534" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I534" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J534" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K534" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L534" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M534" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N534" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O534" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:15">
       <x:c r="A535" s="1" t="s">
+        <x:v>2172</x:v>
+      </x:c>
+      <x:c r="B535" s="1" t="s">
         <x:v>2173</x:v>
       </x:c>
-      <x:c r="B535" s="1" t="s">
+      <x:c r="C535" s="0" t="s">
         <x:v>2174</x:v>
       </x:c>
-      <x:c r="C535" s="0" t="s">
+      <x:c r="D535" s="0" t="s">
         <x:v>2175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2176</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I535" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>20</x:v>
       </x:c>