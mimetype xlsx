--- v3 (2026-03-21)
+++ v4 (2026-05-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb361440b9f8e4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a871182742e4b87a5ddd9f9b715baf2.psmdcp" Id="R172a14a8da504cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e5026821a154fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/783b471e35cd42b4a7e4e31b319e840e.psmdcp" Id="R24098b9a3dfb481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>