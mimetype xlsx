--- v4 (2026-05-14)
+++ v5 (2026-07-16)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e5026821a154fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/783b471e35cd42b4a7e4e31b319e840e.psmdcp" Id="R24098b9a3dfb481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae281bf3fe040e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df9f683c39d844ceae340db2b9be2ebb.psmdcp" Id="R88298cd9208a47cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>