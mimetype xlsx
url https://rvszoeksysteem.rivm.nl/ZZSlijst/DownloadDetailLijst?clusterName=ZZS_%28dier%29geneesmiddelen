--- v5 (2026-07-16)
+++ v6 (2026-09-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae281bf3fe040e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df9f683c39d844ceae340db2b9be2ebb.psmdcp" Id="R88298cd9208a47cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e75d2f4c4954ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a31ef21f6d2649fca830c5fc484d50e0.psmdcp" Id="R1adae7150b4c4343" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>CAS-nummer</x:t>
   </x:si>
   <x:si>
     <x:t>EG-nummer</x:t>
   </x:si>
   <x:si>
@@ -239,60 +239,60 @@
   <x:si>
     <x:t>605-683-4</x:t>
   </x:si>
   <x:si>
     <x:t>indoxacarb</x:t>
   </x:si>
   <x:si>
     <x:t>65277-42-1</x:t>
   </x:si>
   <x:si>
     <x:t>265-667-4</x:t>
   </x:si>
   <x:si>
     <x:t>ketoconazool</x:t>
   </x:si>
   <x:si>
     <x:t>ketoconazole</x:t>
   </x:si>
   <x:si>
     <x:t>24280-93-1</x:t>
   </x:si>
   <x:si>
     <x:t>246-119-3</x:t>
   </x:si>
   <x:si>
-    <x:t>mycofenolinezuur</x:t>
+    <x:t>mycofenolzuur</x:t>
   </x:si>
   <x:si>
     <x:t>mycophenolic acid</x:t>
   </x:si>
   <x:si>
     <x:t>24-1-2020</x:t>
   </x:si>
   <x:si>
-    <x:t>Deze stof is als ZZS geïdentificeerd omdat bij de toelating als geneesmiddel is vastgesteld dat deze schadelijk is voor de voortplanting.</x:t>
+    <x:t>Deze stof is als ZZS geïdentificeerd omdat bij de toelating als geneesmiddel is vastgesteld dat deze mutageen is (categorie 1A of 1B) en giftig voor de voortplanting (Reprotoxisch, categorie 1A of 1B).</x:t>
   </x:si>
   <x:si>
     <x:t>121-19-7</x:t>
   </x:si>
   <x:si>
     <x:t>204-453-7</x:t>
   </x:si>
   <x:si>
     <x:t>roxarsone</x:t>
   </x:si>
   <x:si>
     <x:t>21-1-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Deze stof staat niet in bijlage III van het BAL maar valt onder een andere stof of stofgroep, de getoonde stofklasse en emissiegrenswaarde zijn die van de andere stof of stofgroep en zijn ook geldig voor deze stof.</x:t>
   </x:si>
   <x:si>
     <x:t>Alle arseen verbindingen worden als ZZS aangemerkt omdat deze zijn opgenomen in Annex XVII van REACH vanwege het voldoen aan de criteria carcinogeen en mutageen.</x:t>
   </x:si>
   <x:si>
     <x:t>58-55-9</x:t>
   </x:si>
   <x:si>
     <x:t>200-385-7</x:t>
   </x:si>